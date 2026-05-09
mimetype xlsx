--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -166,103 +166,103 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00DDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="00DDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="00DDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="00DDDDDD"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
@@ -270,67 +270,64 @@
     </xf>
     <xf numFmtId="166" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -799,469 +796,469 @@
         </is>
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>N° JABAS</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
       <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Cerdo</t>
         </is>
       </c>
       <c r="C4" s="5" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D4" s="6" t="n">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="E4" s="7" t="inlineStr">
         <is>
           <t>15.0%</t>
         </is>
       </c>
       <c r="F4" s="8" t="n">
-        <v>11.765</v>
+        <v>235.294</v>
       </c>
       <c r="G4" s="9" t="n">
         <v>18</v>
       </c>
       <c r="H4" s="9" t="n">
-        <v>211.77</v>
+        <v>4235.29</v>
       </c>
       <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="J4" s="7" t="n">
-        <v>1</v>
+      <c r="J4" s="10" t="n">
+        <v>8</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="10" t="inlineStr">
+      <c r="A5" s="11" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
-      <c r="B5" s="11" t="inlineStr">
+      <c r="B5" s="12" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
-      <c r="C5" s="11" t="inlineStr">
+      <c r="C5" s="12" t="inlineStr">
         <is>
           <t>g</t>
         </is>
       </c>
-      <c r="D5" s="12" t="n">
-[...2 lines deleted...]
-      <c r="E5" s="13" t="inlineStr">
+      <c r="D5" s="13" t="n">
+        <v>3400</v>
+      </c>
+      <c r="E5" s="14" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
-      <c r="F5" s="14" t="n">
-[...2 lines deleted...]
-      <c r="G5" s="15" t="n">
+      <c r="F5" s="15" t="n">
+        <v>4146.341</v>
+      </c>
+      <c r="G5" s="16" t="n">
         <v>28</v>
       </c>
-      <c r="H5" s="15" t="n">
-[...2 lines deleted...]
-      <c r="I5" s="11" t="inlineStr">
+      <c r="H5" s="16" t="n">
+        <v>116097.55</v>
+      </c>
+      <c r="I5" s="12" t="inlineStr">
         <is>
           <t>Trozado mediano</t>
         </is>
       </c>
-      <c r="J5" s="16" t="n">
-        <v>7</v>
+      <c r="J5" s="17" t="n">
+        <v>139</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>g</t>
         </is>
       </c>
       <c r="D6" s="6" t="n">
-        <v>15</v>
+        <v>300</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
       <c r="F6" s="8" t="n">
-        <v>18.293</v>
+        <v>365.854</v>
       </c>
       <c r="G6" s="9" t="n">
         <v>5</v>
       </c>
       <c r="H6" s="9" t="n">
-        <v>91.47</v>
+        <v>1829.27</v>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
+          <t>Trozado mediano</t>
+        </is>
+      </c>
+      <c r="J6" s="10" t="n">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="11" t="inlineStr">
+        <is>
+          <t>Jamonada San Fernando x 85 gr</t>
+        </is>
+      </c>
+      <c r="B7" s="12" t="inlineStr">
+        <is>
+          <t>Embutido</t>
+        </is>
+      </c>
+      <c r="C7" s="12" t="inlineStr">
+        <is>
+          <t>gramos</t>
+        </is>
+      </c>
+      <c r="D7" s="13" t="n">
+        <v>81.59999999999999</v>
+      </c>
+      <c r="E7" s="14" t="inlineStr">
+        <is>
+          <t>5.0%</t>
+        </is>
+      </c>
+      <c r="F7" s="15" t="n">
+        <v>85.895</v>
+      </c>
+      <c r="G7" s="16" t="n">
+        <v>35</v>
+      </c>
+      <c r="H7" s="16" t="n">
+        <v>3006.32</v>
+      </c>
+      <c r="I7" s="12" t="inlineStr">
+        <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="J6" s="7" t="n">
-[...42 lines deleted...]
-        <v>1</v>
+      <c r="J7" s="17" t="n">
+        <v>3</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Mondongo o Panza (importado)</t>
         </is>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D8" s="6" t="n">
-        <v>100</v>
+        <v>2000</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
       <c r="F8" s="8" t="n">
-        <v>121.951</v>
+        <v>2439.024</v>
       </c>
       <c r="G8" s="9" t="n">
         <v>5</v>
       </c>
       <c r="H8" s="9" t="n">
-        <v>609.75</v>
+        <v>12195.12</v>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="J8" s="17" t="n">
-        <v>5</v>
+      <c r="J8" s="10" t="n">
+        <v>82</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="inlineStr">
+      <c r="A9" s="11" t="inlineStr">
         <is>
           <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
-      <c r="B9" s="11" t="inlineStr">
+      <c r="B9" s="12" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
-      <c r="C9" s="11" t="inlineStr">
+      <c r="C9" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
-      <c r="D9" s="12" t="n">
-[...2 lines deleted...]
-      <c r="E9" s="13" t="inlineStr">
+      <c r="D9" s="13" t="n">
+        <v>920</v>
+      </c>
+      <c r="E9" s="14" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
-      <c r="F9" s="14" t="n">
-[...2 lines deleted...]
-      <c r="G9" s="15" t="n">
+      <c r="F9" s="15" t="n">
+        <v>1121.951</v>
+      </c>
+      <c r="G9" s="16" t="n">
         <v>28</v>
       </c>
-      <c r="H9" s="15" t="n">
-[...2 lines deleted...]
-      <c r="I9" s="11" t="inlineStr">
+      <c r="H9" s="16" t="n">
+        <v>31414.63</v>
+      </c>
+      <c r="I9" s="12" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
-      <c r="J9" s="13" t="n">
-        <v>1</v>
+      <c r="J9" s="17" t="n">
+        <v>38</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Pescado Jurel (Filete) x Kg</t>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <t>Jurel</t>
         </is>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D10" s="6" t="n">
-        <v>100</v>
+        <v>2000</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
           <t>35.0%</t>
         </is>
       </c>
       <c r="F10" s="8" t="n">
-        <v>153.846</v>
+        <v>3076.923</v>
       </c>
       <c r="G10" s="9" t="n">
         <v>18</v>
       </c>
       <c r="H10" s="9" t="n">
-        <v>2769.23</v>
+        <v>55384.61</v>
       </c>
       <c r="I10" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="J10" s="17" t="n">
-        <v>6</v>
+      <c r="J10" s="10" t="n">
+        <v>103</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="inlineStr">
+      <c r="A11" s="11" t="inlineStr">
         <is>
           <t>Pierna de Cerdo (CHICHARRON)x kg</t>
         </is>
       </c>
-      <c r="B11" s="11" t="inlineStr">
+      <c r="B11" s="12" t="inlineStr">
         <is>
           <t>Cerdo</t>
         </is>
       </c>
-      <c r="C11" s="11" t="inlineStr">
+      <c r="C11" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
-      <c r="D11" s="12" t="n">
-[...2 lines deleted...]
-      <c r="E11" s="13" t="inlineStr">
+      <c r="D11" s="13" t="n">
+        <v>3340</v>
+      </c>
+      <c r="E11" s="14" t="inlineStr">
         <is>
           <t>15.0%</t>
         </is>
       </c>
-      <c r="F11" s="14" t="n">
-[...2 lines deleted...]
-      <c r="G11" s="15" t="n">
+      <c r="F11" s="15" t="n">
+        <v>3929.412</v>
+      </c>
+      <c r="G11" s="16" t="n">
         <v>3.5</v>
       </c>
-      <c r="H11" s="15" t="n">
-[...2 lines deleted...]
-      <c r="I11" s="11" t="inlineStr">
+      <c r="H11" s="16" t="n">
+        <v>13752.94</v>
+      </c>
+      <c r="I11" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="J11" s="16" t="n">
-        <v>7</v>
+      <c r="J11" s="17" t="n">
+        <v>131</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <t>g</t>
         </is>
       </c>
       <c r="D12" s="6" t="n">
-        <v>1404</v>
+        <v>30960</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
           <t>28.0%</t>
         </is>
       </c>
       <c r="F12" s="8" t="n">
-        <v>1950</v>
+        <v>43000</v>
       </c>
       <c r="G12" s="9" t="n">
         <v>9.5</v>
       </c>
       <c r="H12" s="9" t="n">
-        <v>18525</v>
+        <v>408500</v>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
-      <c r="J12" s="17" t="n">
-        <v>65</v>
+      <c r="J12" s="10" t="n">
+        <v>1434</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="inlineStr">
+      <c r="A13" s="11" t="inlineStr">
         <is>
           <t>Salsa Marinada de pollo</t>
         </is>
       </c>
-      <c r="B13" s="11" t="inlineStr">
+      <c r="B13" s="12" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
-      <c r="C13" s="11" t="inlineStr">
+      <c r="C13" s="12" t="inlineStr">
         <is>
           <t>mililitros</t>
         </is>
       </c>
-      <c r="D13" s="12" t="n">
-[...2 lines deleted...]
-      <c r="E13" s="13" t="inlineStr">
+      <c r="D13" s="13" t="n">
+        <v>5.4</v>
+      </c>
+      <c r="E13" s="14" t="inlineStr">
         <is>
           <t>28.0%</t>
         </is>
       </c>
-      <c r="F13" s="14" t="n">
-[...2 lines deleted...]
-      <c r="G13" s="15" t="n">
+      <c r="F13" s="15" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="G13" s="16" t="n">
         <v>9.5</v>
       </c>
-      <c r="H13" s="15" t="n">
-[...2 lines deleted...]
-      <c r="I13" s="11" t="inlineStr">
+      <c r="H13" s="16" t="n">
+        <v>71.25</v>
+      </c>
+      <c r="I13" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="J13" s="13" t="n">
+      <c r="J13" s="14" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="14" ht="22" customHeight="1">
       <c r="A14" s="18" t="inlineStr">
         <is>
           <t>TOTALES</t>
         </is>
       </c>
       <c r="F14" s="19" t="n">
-        <v>2690.214</v>
+        <v>58408.194</v>
       </c>
       <c r="G14" s="20" t="inlineStr"/>
       <c r="H14" s="21" t="n">
-        <v>29563.82</v>
+        <v>646486.98</v>
       </c>
       <c r="I14" s="20" t="inlineStr"/>
       <c r="J14" s="22" t="n">
-        <v>90</v>
+        <v>1947</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
@@ -1344,732 +1341,732 @@
         <is>
           <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Lentejas Guisadas</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
-        <v>5.882</v>
+        <v>117.647</v>
       </c>
       <c r="G5" s="7" t="n">
-        <v>59</v>
+        <v>1176</v>
       </c>
       <c r="H5" s="26" t="n">
-        <v>9.800000000000001</v>
+        <v>196</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="11" t="inlineStr">
+      <c r="A6" s="12" t="inlineStr">
         <is>
           <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="11" t="inlineStr">
         <is>
           <t>Arvejitas Secas Guisadas x 70 (FAC).</t>
         </is>
       </c>
-      <c r="C6" s="11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D6" s="10" t="inlineStr">
+      <c r="C6" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="D6" s="11" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="E6" s="11" t="inlineStr">
+      <c r="E6" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
-      <c r="F6" s="12" t="n">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="F6" s="13" t="n">
+        <v>117.647</v>
+      </c>
+      <c r="G6" s="14" t="n">
+        <v>1176</v>
       </c>
       <c r="H6" s="27" t="n">
-        <v>9.800000000000001</v>
+        <v>196</v>
       </c>
     </row>
     <row r="7" ht="16" customHeight="1">
       <c r="A7" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  GUISO DE RES (PULPA) S/HUESO  (Res — Merma 18.0%)</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>P. Guiso de Res x 70 (FPR)*</t>
         </is>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Trozado mediano</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t>5cm × 5cm × 4cm</t>
         </is>
       </c>
       <c r="F8" s="6" t="n">
-        <v>85.366</v>
+        <v>1707.317</v>
       </c>
       <c r="G8" s="7" t="n">
-        <v>949</v>
+        <v>18970</v>
       </c>
       <c r="H8" s="26" t="n">
-        <v>158.2</v>
+        <v>3161.7</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="11" t="inlineStr">
+      <c r="A9" s="12" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
-      <c r="B9" s="10" t="inlineStr">
+      <c r="B9" s="11" t="inlineStr">
         <is>
           <t>P. Guiso de Res x 100 (FPR)*</t>
         </is>
       </c>
-      <c r="C9" s="11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D9" s="10" t="inlineStr">
+      <c r="C9" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="D9" s="11" t="inlineStr">
         <is>
           <t>Trozado mediano</t>
         </is>
       </c>
-      <c r="E9" s="11" t="inlineStr">
+      <c r="E9" s="12" t="inlineStr">
         <is>
           <t>5cm × 5cm × 4cm</t>
         </is>
       </c>
-      <c r="F9" s="12" t="n">
-[...3 lines deleted...]
-        <v>1355</v>
+      <c r="F9" s="13" t="n">
+        <v>2439.024</v>
+      </c>
+      <c r="G9" s="14" t="n">
+        <v>27100</v>
       </c>
       <c r="H9" s="27" t="n">
-        <v>225.8</v>
+        <v>4516.7</v>
       </c>
     </row>
     <row r="10" ht="16" customHeight="1">
       <c r="A10" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  HUESO DE RES (MANZANA)  (Res — Merma 18.0%)</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
+          <t>Seco de res (FAD)</t>
+        </is>
+      </c>
+      <c r="C11" s="5" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>Trozado mediano</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>5cm × 5cm × 4cm</t>
+        </is>
+      </c>
+      <c r="F11" s="6" t="n">
+        <v>121.951</v>
+      </c>
+      <c r="G11" s="7" t="n">
+        <v>1355</v>
+      </c>
+      <c r="H11" s="26" t="n">
+        <v>225.8</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="12" t="inlineStr">
+        <is>
+          <t>Hueso de Res (Manzana)</t>
+        </is>
+      </c>
+      <c r="B12" s="11" t="inlineStr">
+        <is>
           <t>Arvejitas Secas Guisadas x 70 (FAC).</t>
         </is>
       </c>
-      <c r="C11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="C12" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="D12" s="11" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E12" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
-      <c r="F11" s="6" t="n">
-[...39 lines deleted...]
-        <v>68</v>
+      <c r="F12" s="13" t="n">
+        <v>243.902</v>
+      </c>
+      <c r="G12" s="14" t="n">
+        <v>2439</v>
       </c>
       <c r="H12" s="27" t="n">
-        <v>11.3</v>
+        <v>406.5</v>
       </c>
     </row>
     <row r="13" ht="16" customHeight="1">
       <c r="A13" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  JAMONADA SAN FERNANDO X 85 GR  (Embutido — Merma 5.0%)</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Jamonada San Fernando x 85 gr</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
           <t>Tequeños c/Salsa Tartara (ENT). (241 cal)</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F14" s="6" t="n">
-        <v>2.147</v>
+        <v>85.895</v>
       </c>
       <c r="G14" s="7" t="n">
-        <v>21</v>
+        <v>859</v>
       </c>
       <c r="H14" s="26" t="n">
-        <v>3.5</v>
+        <v>143.2</v>
       </c>
     </row>
     <row r="15" ht="16" customHeight="1">
       <c r="A15" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  MONDONGO O PANZA (IMPORTADO)  (Res — Merma 18.0%)</t>
         </is>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Mondongo o Panza (importado)</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
           <t>P. Mondongo o Panza x 100 (FPR)*</t>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F16" s="6" t="n">
-        <v>121.951</v>
+        <v>2439.024</v>
       </c>
       <c r="G16" s="7" t="n">
-        <v>1220</v>
+        <v>24390</v>
       </c>
       <c r="H16" s="26" t="n">
-        <v>203.3</v>
+        <v>4065</v>
       </c>
     </row>
     <row r="17" ht="16" customHeight="1">
       <c r="A17" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  PECHO DE RES C/HUESO  (Res — Merma 18.0%)</t>
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
           <t>Sopa de Quinua c/ Res (247 cal)</t>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>7cm × 7cm × 5cm</t>
         </is>
       </c>
       <c r="F18" s="6" t="n">
-        <v>28.049</v>
+        <v>1121.951</v>
       </c>
       <c r="G18" s="7" t="n">
-        <v>312</v>
+        <v>12466</v>
       </c>
       <c r="H18" s="26" t="n">
-        <v>62.4</v>
+        <v>2493.2</v>
       </c>
     </row>
     <row r="19" ht="16" customHeight="1">
       <c r="A19" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  PESCADO JUREL (FILETE) X KG  (Jurel — Merma 35.0%)</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Pescado Jurel (Filete) x Kg</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
           <t>Pescado Jurel Filete x 100 (FPR)</t>
         </is>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F20" s="6" t="n">
-        <v>153.846</v>
+        <v>3076.923</v>
       </c>
       <c r="G20" s="7" t="n">
-        <v>1538</v>
+        <v>30769</v>
       </c>
       <c r="H20" s="26" t="n">
-        <v>256.3</v>
+        <v>5128.2</v>
       </c>
     </row>
     <row r="21" ht="16" customHeight="1">
       <c r="A21" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  PIERNA DE CERDO (CHICHARRON)X KG  (Cerdo — Merma 15.0%)</t>
         </is>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Pierna de Cerdo (CHICHARRON)x kg</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
           <t>P. Cerdo Pierna x 167 (FPR)*</t>
         </is>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F22" s="6" t="n">
-        <v>196.471</v>
+        <v>3929.412</v>
       </c>
       <c r="G22" s="7" t="n">
-        <v>1965</v>
+        <v>39294</v>
       </c>
       <c r="H22" s="26" t="n">
-        <v>327.5</v>
+        <v>6549</v>
       </c>
     </row>
     <row r="23" ht="16" customHeight="1">
       <c r="A23" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  POLLO ENTERO X 1.8 KG S/M  (Pollo — Merma 28.0%)</t>
         </is>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
           <t>Sopa de pollo c/ f. municion (236 cal)</t>
         </is>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>7cm × 7cm × 5cm</t>
         </is>
       </c>
       <c r="F24" s="6" t="n">
-        <v>50</v>
+        <v>2000</v>
       </c>
       <c r="G24" s="7" t="n">
-        <v>556</v>
+        <v>22222</v>
       </c>
       <c r="H24" s="26" t="n">
-        <v>111.2</v>
+        <v>4444.4</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="11" t="inlineStr">
+      <c r="A25" s="12" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
-      <c r="B25" s="10" t="inlineStr">
+      <c r="B25" s="11" t="inlineStr">
         <is>
           <t>P. Pollo Entero(1/10) x 180 (FPR)*</t>
         </is>
       </c>
-      <c r="C25" s="11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D25" s="10" t="inlineStr">
+      <c r="C25" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="D25" s="11" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="E25" s="11" t="inlineStr">
+      <c r="E25" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
-      <c r="F25" s="12" t="n">
-[...3 lines deleted...]
-        <v>2500</v>
+      <c r="F25" s="13" t="n">
+        <v>5000</v>
+      </c>
+      <c r="G25" s="14" t="n">
+        <v>50000</v>
       </c>
       <c r="H25" s="27" t="n">
-        <v>416.7</v>
+        <v>8333.299999999999</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
           <t>Sopa de Casa c/ Pollo F.arito, (297 cal)</t>
         </is>
       </c>
       <c r="C26" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>7cm × 7cm × 5cm</t>
         </is>
       </c>
       <c r="F26" s="6" t="n">
-        <v>50</v>
+        <v>2000</v>
       </c>
       <c r="G26" s="7" t="n">
-        <v>556</v>
+        <v>22222</v>
       </c>
       <c r="H26" s="26" t="n">
-        <v>111.2</v>
+        <v>4444.4</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="11" t="inlineStr">
+      <c r="A27" s="12" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
-      <c r="B27" s="10" t="inlineStr">
+      <c r="B27" s="11" t="inlineStr">
         <is>
           <t>Cazuela de Pollo c/ Arroz (427 cal)</t>
         </is>
       </c>
-      <c r="C27" s="11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D27" s="10" t="inlineStr">
+      <c r="C27" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="D27" s="11" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="E27" s="11" t="inlineStr">
+      <c r="E27" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
-      <c r="F27" s="12" t="n">
-[...3 lines deleted...]
-        <v>500</v>
+      <c r="F27" s="13" t="n">
+        <v>2000</v>
+      </c>
+      <c r="G27" s="14" t="n">
+        <v>20000</v>
       </c>
       <c r="H27" s="27" t="n">
-        <v>83.3</v>
+        <v>3333.3</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
+          <t>P. Pollo Entero(1/10) x 180</t>
+        </is>
+      </c>
+      <c r="C28" s="5" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>4cm × 4cm × 4cm</t>
+        </is>
+      </c>
+      <c r="F28" s="6" t="n">
+        <v>5000</v>
+      </c>
+      <c r="G28" s="7" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H28" s="26" t="n">
+        <v>8333.299999999999</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="12" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="B29" s="11" t="inlineStr">
+        <is>
           <t>Sopa de Moron c/ Pollo (196 cal)</t>
         </is>
       </c>
-      <c r="C28" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D28" s="4" t="inlineStr">
+      <c r="C29" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="D29" s="11" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
-      <c r="E28" s="5" t="inlineStr">
+      <c r="E29" s="12" t="inlineStr">
         <is>
           <t>7cm × 7cm × 5cm</t>
         </is>
       </c>
-      <c r="F28" s="6" t="n">
-[...39 lines deleted...]
-        <v>2500</v>
+      <c r="F29" s="13" t="n">
+        <v>2000</v>
+      </c>
+      <c r="G29" s="14" t="n">
+        <v>22222</v>
       </c>
       <c r="H29" s="27" t="n">
-        <v>416.7</v>
+        <v>4444.4</v>
       </c>
     </row>
     <row r="30" ht="16" customHeight="1">
       <c r="A30" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  SALSA MARINADA DE POLLO  (Pollo — Merma 28.0%)</t>
         </is>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <t>Salsa Marinada de pollo</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
           <t>Pollo Dorado</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F31" s="6" t="n">
-        <v>0.375</v>
+        <v>7.5</v>
       </c>
       <c r="G31" s="7" t="n">
-        <v>4</v>
+        <v>75</v>
       </c>
       <c r="H31" s="26" t="n">
-        <v>0.7</v>
+        <v>12.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A23:H23"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2133,1110 +2130,1110 @@
         </is>
       </c>
       <c r="F3" s="30" t="inlineStr">
         <is>
           <t>KG POR JABA</t>
         </is>
       </c>
       <c r="G3" s="30" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
     <row r="4" ht="16" customHeight="1">
       <c r="A4" s="31" t="inlineStr">
         <is>
           <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
       <c r="B4" s="32" t="inlineStr">
         <is>
           <t>Cerdo</t>
         </is>
       </c>
       <c r="C4" s="33" t="n">
-        <v>11.765</v>
+        <v>235.294</v>
       </c>
       <c r="D4" s="34" t="n">
         <v>30</v>
       </c>
       <c r="E4" s="35" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F4" s="36" t="n">
-        <v>11.77</v>
+        <v>29.41</v>
       </c>
       <c r="G4" s="32" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: Arvejitas Secas Guisadas x 70 (FAC)., Lentejas Guisadas</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16" customHeight="1">
-      <c r="A5" s="10" t="inlineStr">
+      <c r="A5" s="11" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
-      <c r="B5" s="11" t="inlineStr">
+      <c r="B5" s="12" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
-      <c r="C5" s="12" t="n">
-        <v>207.317</v>
+      <c r="C5" s="13" t="n">
+        <v>4146.341</v>
       </c>
       <c r="D5" s="37" t="n">
         <v>30</v>
       </c>
       <c r="E5" s="38" t="n">
-        <v>7</v>
+        <v>139</v>
       </c>
       <c r="F5" s="39" t="n">
-        <v>29.62</v>
-[...1 lines deleted...]
-      <c r="G5" s="11" t="inlineStr">
+        <v>29.83</v>
+      </c>
+      <c r="G5" s="12" t="inlineStr">
         <is>
           <t>Corte: Trozado mediano | Platos: P. Guiso de Res x 100 (FPR)*, P. Guiso de Res x 70 (FPR)*</t>
         </is>
       </c>
     </row>
     <row r="6" ht="16" customHeight="1">
       <c r="A6" s="31" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="B6" s="32" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C6" s="33" t="n">
-        <v>18.293</v>
+        <v>365.854</v>
       </c>
       <c r="D6" s="34" t="n">
         <v>30</v>
       </c>
       <c r="E6" s="35" t="n">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F6" s="36" t="n">
-        <v>18.29</v>
+        <v>28.14</v>
       </c>
       <c r="G6" s="32" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: Arvejitas Secas Guisadas x 70 (FAC)., Seco de res (FAD)</t>
+          <t>Corte: Trozado mediano | Platos: Arvejitas Secas Guisadas x 70 (FAC)., Seco de res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="7" ht="16" customHeight="1">
-      <c r="A7" s="10" t="inlineStr">
+      <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Jamonada San Fernando x 85 gr</t>
         </is>
       </c>
-      <c r="B7" s="11" t="inlineStr">
+      <c r="B7" s="12" t="inlineStr">
         <is>
           <t>Embutido</t>
         </is>
       </c>
-      <c r="C7" s="12" t="n">
-        <v>2.147</v>
+      <c r="C7" s="13" t="n">
+        <v>85.895</v>
       </c>
       <c r="D7" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E7" s="16" t="n">
-        <v>1</v>
+      <c r="E7" s="17" t="n">
+        <v>3</v>
       </c>
       <c r="F7" s="39" t="n">
-        <v>2.15</v>
-[...1 lines deleted...]
-      <c r="G7" s="11" t="inlineStr">
+        <v>28.63</v>
+      </c>
+      <c r="G7" s="12" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: Tequeños c/Salsa Tartara (ENT). (241 cal)</t>
         </is>
       </c>
     </row>
     <row r="8" ht="16" customHeight="1">
       <c r="A8" s="31" t="inlineStr">
         <is>
           <t>Mondongo o Panza (importado)</t>
         </is>
       </c>
       <c r="B8" s="32" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C8" s="33" t="n">
-        <v>121.951</v>
+        <v>2439.024</v>
       </c>
       <c r="D8" s="34" t="n">
         <v>30</v>
       </c>
-      <c r="E8" s="40" t="n">
-        <v>5</v>
+      <c r="E8" s="35" t="n">
+        <v>82</v>
       </c>
       <c r="F8" s="36" t="n">
-        <v>24.39</v>
+        <v>29.74</v>
       </c>
       <c r="G8" s="32" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: P. Mondongo o Panza x 100 (FPR)*</t>
         </is>
       </c>
     </row>
     <row r="9" ht="16" customHeight="1">
-      <c r="A9" s="10" t="inlineStr">
+      <c r="A9" s="11" t="inlineStr">
         <is>
           <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
-      <c r="B9" s="11" t="inlineStr">
+      <c r="B9" s="12" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
-      <c r="C9" s="12" t="n">
-        <v>28.049</v>
+      <c r="C9" s="13" t="n">
+        <v>1121.951</v>
       </c>
       <c r="D9" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E9" s="16" t="n">
-        <v>1</v>
+      <c r="E9" s="38" t="n">
+        <v>38</v>
       </c>
       <c r="F9" s="39" t="n">
-        <v>28.05</v>
-[...1 lines deleted...]
-      <c r="G9" s="11" t="inlineStr">
+        <v>29.53</v>
+      </c>
+      <c r="G9" s="12" t="inlineStr">
         <is>
           <t>Corte: Trozado para caldo | Platos: Sopa de Quinua c/ Res (247 cal)</t>
         </is>
       </c>
     </row>
     <row r="10" ht="16" customHeight="1">
       <c r="A10" s="31" t="inlineStr">
         <is>
           <t>Pescado Jurel (Filete) x Kg</t>
         </is>
       </c>
       <c r="B10" s="32" t="inlineStr">
         <is>
           <t>Jurel</t>
         </is>
       </c>
       <c r="C10" s="33" t="n">
-        <v>153.846</v>
+        <v>3076.923</v>
       </c>
       <c r="D10" s="34" t="n">
         <v>30</v>
       </c>
-      <c r="E10" s="40" t="n">
-        <v>6</v>
+      <c r="E10" s="35" t="n">
+        <v>103</v>
       </c>
       <c r="F10" s="36" t="n">
-        <v>25.64</v>
+        <v>29.87</v>
       </c>
       <c r="G10" s="32" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: Pescado Jurel Filete x 100 (FPR)</t>
         </is>
       </c>
     </row>
     <row r="11" ht="16" customHeight="1">
-      <c r="A11" s="10" t="inlineStr">
+      <c r="A11" s="11" t="inlineStr">
         <is>
           <t>Pierna de Cerdo (CHICHARRON)x kg</t>
         </is>
       </c>
-      <c r="B11" s="11" t="inlineStr">
+      <c r="B11" s="12" t="inlineStr">
         <is>
           <t>Cerdo</t>
         </is>
       </c>
-      <c r="C11" s="12" t="n">
-        <v>196.471</v>
+      <c r="C11" s="13" t="n">
+        <v>3929.412</v>
       </c>
       <c r="D11" s="37" t="n">
         <v>30</v>
       </c>
       <c r="E11" s="38" t="n">
-        <v>7</v>
+        <v>131</v>
       </c>
       <c r="F11" s="39" t="n">
-        <v>28.07</v>
-[...1 lines deleted...]
-      <c r="G11" s="11" t="inlineStr">
+        <v>30</v>
+      </c>
+      <c r="G11" s="12" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: P. Cerdo Pierna x 167 (FPR)*</t>
         </is>
       </c>
     </row>
     <row r="12" ht="16" customHeight="1">
       <c r="A12" s="31" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B12" s="32" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
       <c r="C12" s="33" t="n">
-        <v>1950</v>
+        <v>43000</v>
       </c>
       <c r="D12" s="34" t="n">
         <v>30</v>
       </c>
-      <c r="E12" s="40" t="n">
-        <v>65</v>
+      <c r="E12" s="35" t="n">
+        <v>1434</v>
       </c>
       <c r="F12" s="36" t="n">
-        <v>30</v>
+        <v>29.99</v>
       </c>
       <c r="G12" s="32" t="inlineStr">
         <is>
           <t>Corte: Trozado para caldo | Platos: Cazuela de Pollo c/ Arroz (427 cal), P. Pollo Entero(1/10) x 180 (+4 más)</t>
         </is>
       </c>
     </row>
     <row r="13" ht="16" customHeight="1">
-      <c r="A13" s="10" t="inlineStr">
+      <c r="A13" s="11" t="inlineStr">
         <is>
           <t>Salsa Marinada de pollo</t>
         </is>
       </c>
-      <c r="B13" s="11" t="inlineStr">
+      <c r="B13" s="12" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
-      <c r="C13" s="12" t="n">
-        <v>0.375</v>
+      <c r="C13" s="13" t="n">
+        <v>7.5</v>
       </c>
       <c r="D13" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E13" s="16" t="n">
+      <c r="E13" s="17" t="n">
         <v>1</v>
       </c>
       <c r="F13" s="39" t="n">
-        <v>0.38</v>
-[...1 lines deleted...]
-      <c r="G13" s="11" t="inlineStr">
+        <v>7.5</v>
+      </c>
+      <c r="G13" s="12" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: Pollo Dorado</t>
         </is>
       </c>
     </row>
     <row r="14" ht="28" customHeight="1">
-      <c r="A14" s="41" t="inlineStr">
+      <c r="A14" s="40" t="inlineStr">
         <is>
           <t>TOTAL JABAS NECESARIAS</t>
         </is>
       </c>
-      <c r="E14" s="42" t="n">
-[...3 lines deleted...]
-      <c r="G14" s="43" t="n"/>
+      <c r="E14" s="41" t="n">
+        <v>1952</v>
+      </c>
+      <c r="F14" s="42" t="n"/>
+      <c r="G14" s="42" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="28" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
-      <c r="A1" s="44" t="inlineStr">
+      <c r="A1" s="43" t="inlineStr">
         <is>
           <t>ORDEN DE TRABAJO — CARNICERÍA/COCINA — Alicorp — Semana 6/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
-      <c r="A2" s="45" t="inlineStr">
+      <c r="A2" s="44" t="inlineStr">
         <is>
           <t>Secuencia sugerida: procesar primero carnes de mayor volumen. Usar balanza de precisión.</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
-      <c r="A3" s="46" t="inlineStr">
+      <c r="A3" s="45" t="inlineStr">
         <is>
           <t>ORD</t>
         </is>
       </c>
-      <c r="B3" s="46" t="inlineStr">
+      <c r="B3" s="45" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
-      <c r="C3" s="46" t="inlineStr">
+      <c r="C3" s="45" t="inlineStr">
         <is>
           <t>TIPO CORTE</t>
         </is>
       </c>
-      <c r="D3" s="46" t="inlineStr">
+      <c r="D3" s="45" t="inlineStr">
         <is>
           <t>PLATO DESTINO</t>
         </is>
       </c>
-      <c r="E3" s="46" t="inlineStr">
+      <c r="E3" s="45" t="inlineStr">
         <is>
           <t>COMIDA</t>
         </is>
       </c>
-      <c r="F3" s="46" t="inlineStr">
+      <c r="F3" s="45" t="inlineStr">
         <is>
           <t>CANT. BRUTA (kg)</t>
         </is>
       </c>
-      <c r="G3" s="46" t="inlineStr">
+      <c r="G3" s="45" t="inlineStr">
         <is>
           <t>PESO PIEZA (g)</t>
         </is>
       </c>
-      <c r="H3" s="46" t="inlineStr">
+      <c r="H3" s="45" t="inlineStr">
         <is>
           <t>N° PIEZAS</t>
         </is>
       </c>
-      <c r="I3" s="46" t="inlineStr">
+      <c r="I3" s="45" t="inlineStr">
         <is>
           <t>T. EST. (min)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="n">
+      <c r="A4" s="17" t="n">
         <v>1</v>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
-      <c r="C4" s="11" t="inlineStr">
+      <c r="C4" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="D4" s="11" t="inlineStr">
+      <c r="D4" s="12" t="inlineStr">
         <is>
           <t>P. Pollo Entero(1/10) x 180 (FPR)*</t>
         </is>
       </c>
-      <c r="E4" s="11" t="inlineStr">
-[...7 lines deleted...]
-      <c r="G4" s="13" t="n">
+      <c r="E4" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F4" s="13" t="n">
+        <v>5000</v>
+      </c>
+      <c r="G4" s="14" t="n">
         <v>100</v>
       </c>
-      <c r="H4" s="13" t="n">
-        <v>2500</v>
+      <c r="H4" s="14" t="n">
+        <v>50000</v>
       </c>
       <c r="I4" s="27" t="n">
-        <v>416.7</v>
+        <v>8333.299999999999</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="47" t="n">
+      <c r="A5" s="46" t="n">
         <v>2</v>
       </c>
-      <c r="B5" s="48" t="inlineStr">
+      <c r="B5" s="47" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
-      <c r="C5" s="49" t="inlineStr">
+      <c r="C5" s="48" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="D5" s="49" t="inlineStr">
+      <c r="D5" s="48" t="inlineStr">
         <is>
           <t>P. Pollo Entero(1/10) x 180</t>
         </is>
       </c>
-      <c r="E5" s="49" t="inlineStr">
-[...7 lines deleted...]
-      <c r="G5" s="51" t="n">
+      <c r="E5" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F5" s="49" t="n">
+        <v>5000</v>
+      </c>
+      <c r="G5" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H5" s="51" t="n">
-[...3 lines deleted...]
-        <v>416.7</v>
+      <c r="H5" s="50" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I5" s="51" t="n">
+        <v>8333.299999999999</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="16" t="n">
+      <c r="A6" s="17" t="n">
         <v>3</v>
       </c>
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="11" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
-      <c r="C6" s="11" t="inlineStr">
+      <c r="C6" s="12" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
-      <c r="D6" s="11" t="inlineStr">
+      <c r="D6" s="12" t="inlineStr">
         <is>
           <t>Sopa de pollo c/ f. municion (236 cal)</t>
         </is>
       </c>
-      <c r="E6" s="11" t="inlineStr">
-[...7 lines deleted...]
-      <c r="G6" s="13" t="n">
+      <c r="E6" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F6" s="13" t="n">
+        <v>2000</v>
+      </c>
+      <c r="G6" s="14" t="n">
         <v>90</v>
       </c>
-      <c r="H6" s="13" t="n">
-        <v>556</v>
+      <c r="H6" s="14" t="n">
+        <v>22222</v>
       </c>
       <c r="I6" s="27" t="n">
-        <v>111.2</v>
+        <v>4444.4</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="47" t="n">
+      <c r="A7" s="46" t="n">
         <v>4</v>
       </c>
-      <c r="B7" s="48" t="inlineStr">
+      <c r="B7" s="47" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
-      <c r="C7" s="49" t="inlineStr">
+      <c r="C7" s="48" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
-      <c r="D7" s="49" t="inlineStr">
+      <c r="D7" s="48" t="inlineStr">
         <is>
           <t>Sopa de Casa c/ Pollo F.arito, (297 cal)</t>
         </is>
       </c>
-      <c r="E7" s="49" t="inlineStr">
-[...7 lines deleted...]
-      <c r="G7" s="51" t="n">
+      <c r="E7" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F7" s="49" t="n">
+        <v>2000</v>
+      </c>
+      <c r="G7" s="50" t="n">
         <v>90</v>
       </c>
-      <c r="H7" s="51" t="n">
-[...3 lines deleted...]
-        <v>111.2</v>
+      <c r="H7" s="50" t="n">
+        <v>22222</v>
+      </c>
+      <c r="I7" s="51" t="n">
+        <v>4444.4</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="16" t="n">
+      <c r="A8" s="17" t="n">
         <v>5</v>
       </c>
-      <c r="B8" s="10" t="inlineStr">
+      <c r="B8" s="11" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
-      <c r="C8" s="11" t="inlineStr">
+      <c r="C8" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="D8" s="11" t="inlineStr">
+      <c r="D8" s="12" t="inlineStr">
         <is>
           <t>Cazuela de Pollo c/ Arroz (427 cal)</t>
         </is>
       </c>
-      <c r="E8" s="11" t="inlineStr">
-[...7 lines deleted...]
-      <c r="G8" s="13" t="n">
+      <c r="E8" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F8" s="13" t="n">
+        <v>2000</v>
+      </c>
+      <c r="G8" s="14" t="n">
         <v>100</v>
       </c>
-      <c r="H8" s="13" t="n">
-        <v>500</v>
+      <c r="H8" s="14" t="n">
+        <v>20000</v>
       </c>
       <c r="I8" s="27" t="n">
-        <v>83.3</v>
+        <v>3333.3</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="47" t="n">
+      <c r="A9" s="46" t="n">
         <v>6</v>
       </c>
-      <c r="B9" s="48" t="inlineStr">
+      <c r="B9" s="47" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
-      <c r="C9" s="49" t="inlineStr">
+      <c r="C9" s="48" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
-      <c r="D9" s="49" t="inlineStr">
+      <c r="D9" s="48" t="inlineStr">
         <is>
           <t>Sopa de Moron c/ Pollo (196 cal)</t>
         </is>
       </c>
-      <c r="E9" s="49" t="inlineStr">
-[...7 lines deleted...]
-      <c r="G9" s="51" t="n">
+      <c r="E9" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F9" s="49" t="n">
+        <v>2000</v>
+      </c>
+      <c r="G9" s="50" t="n">
         <v>90</v>
       </c>
-      <c r="H9" s="51" t="n">
-[...3 lines deleted...]
-        <v>111.2</v>
+      <c r="H9" s="50" t="n">
+        <v>22222</v>
+      </c>
+      <c r="I9" s="51" t="n">
+        <v>4444.4</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="16" t="n">
+      <c r="A10" s="17" t="n">
         <v>7</v>
       </c>
-      <c r="B10" s="10" t="inlineStr">
+      <c r="B10" s="11" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
-      <c r="C10" s="11" t="inlineStr">
+      <c r="C10" s="12" t="inlineStr">
         <is>
           <t>Trozado mediano</t>
         </is>
       </c>
-      <c r="D10" s="11" t="inlineStr">
+      <c r="D10" s="12" t="inlineStr">
         <is>
           <t>P. Guiso de Res x 100 (FPR)*</t>
         </is>
       </c>
-      <c r="E10" s="11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F10" s="12" t="n">
+      <c r="E10" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F10" s="13" t="n">
+        <v>2439.024</v>
+      </c>
+      <c r="G10" s="14" t="n">
+        <v>90</v>
+      </c>
+      <c r="H10" s="14" t="n">
+        <v>27100</v>
+      </c>
+      <c r="I10" s="27" t="n">
+        <v>4516.7</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="B11" s="47" t="inlineStr">
+        <is>
+          <t>Guiso de Res (Pulpa) S/Hueso</t>
+        </is>
+      </c>
+      <c r="C11" s="48" t="inlineStr">
+        <is>
+          <t>Trozado mediano</t>
+        </is>
+      </c>
+      <c r="D11" s="48" t="inlineStr">
+        <is>
+          <t>P. Guiso de Res x 70 (FPR)*</t>
+        </is>
+      </c>
+      <c r="E11" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F11" s="49" t="n">
+        <v>1707.317</v>
+      </c>
+      <c r="G11" s="50" t="n">
+        <v>90</v>
+      </c>
+      <c r="H11" s="50" t="n">
+        <v>18970</v>
+      </c>
+      <c r="I11" s="51" t="n">
+        <v>3161.7</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="17" t="n">
+        <v>9</v>
+      </c>
+      <c r="B12" s="11" t="inlineStr">
+        <is>
+          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
+        </is>
+      </c>
+      <c r="C12" s="12" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D12" s="12" t="inlineStr">
+        <is>
+          <t>P. Cerdo Pierna x 167 (FPR)*</t>
+        </is>
+      </c>
+      <c r="E12" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F12" s="13" t="n">
+        <v>3929.412</v>
+      </c>
+      <c r="G12" s="14" t="n">
+        <v>100</v>
+      </c>
+      <c r="H12" s="14" t="n">
+        <v>39294</v>
+      </c>
+      <c r="I12" s="27" t="n">
+        <v>6549</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="46" t="n">
+        <v>10</v>
+      </c>
+      <c r="B13" s="47" t="inlineStr">
+        <is>
+          <t>Pescado Jurel (Filete) x Kg</t>
+        </is>
+      </c>
+      <c r="C13" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D13" s="48" t="inlineStr">
+        <is>
+          <t>Pescado Jurel Filete x 100 (FPR)</t>
+        </is>
+      </c>
+      <c r="E13" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F13" s="49" t="n">
+        <v>3076.923</v>
+      </c>
+      <c r="G13" s="50" t="n">
+        <v>100</v>
+      </c>
+      <c r="H13" s="50" t="n">
+        <v>30769</v>
+      </c>
+      <c r="I13" s="51" t="n">
+        <v>5128.2</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="17" t="n">
+        <v>11</v>
+      </c>
+      <c r="B14" s="11" t="inlineStr">
+        <is>
+          <t>Mondongo o Panza (importado)</t>
+        </is>
+      </c>
+      <c r="C14" s="12" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D14" s="12" t="inlineStr">
+        <is>
+          <t>P. Mondongo o Panza x 100 (FPR)*</t>
+        </is>
+      </c>
+      <c r="E14" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F14" s="13" t="n">
+        <v>2439.024</v>
+      </c>
+      <c r="G14" s="14" t="n">
+        <v>100</v>
+      </c>
+      <c r="H14" s="14" t="n">
+        <v>24390</v>
+      </c>
+      <c r="I14" s="27" t="n">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="46" t="n">
+        <v>12</v>
+      </c>
+      <c r="B15" s="47" t="inlineStr">
+        <is>
+          <t>Pecho de Res c/Hueso</t>
+        </is>
+      </c>
+      <c r="C15" s="48" t="inlineStr">
+        <is>
+          <t>Trozado para caldo</t>
+        </is>
+      </c>
+      <c r="D15" s="48" t="inlineStr">
+        <is>
+          <t>Sopa de Quinua c/ Res (247 cal)</t>
+        </is>
+      </c>
+      <c r="E15" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F15" s="49" t="n">
+        <v>1121.951</v>
+      </c>
+      <c r="G15" s="50" t="n">
+        <v>90</v>
+      </c>
+      <c r="H15" s="50" t="n">
+        <v>12466</v>
+      </c>
+      <c r="I15" s="51" t="n">
+        <v>2493.2</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="17" t="n">
+        <v>13</v>
+      </c>
+      <c r="B16" s="11" t="inlineStr">
+        <is>
+          <t>Hueso de Res (Manzana)</t>
+        </is>
+      </c>
+      <c r="C16" s="12" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D16" s="12" t="inlineStr">
+        <is>
+          <t>Arvejitas Secas Guisadas x 70 (FAC).</t>
+        </is>
+      </c>
+      <c r="E16" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F16" s="13" t="n">
+        <v>243.902</v>
+      </c>
+      <c r="G16" s="14" t="n">
+        <v>100</v>
+      </c>
+      <c r="H16" s="14" t="n">
+        <v>2439</v>
+      </c>
+      <c r="I16" s="27" t="n">
+        <v>406.5</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="46" t="n">
+        <v>14</v>
+      </c>
+      <c r="B17" s="47" t="inlineStr">
+        <is>
+          <t>Hueso de Res (Manzana)</t>
+        </is>
+      </c>
+      <c r="C17" s="48" t="inlineStr">
+        <is>
+          <t>Trozado mediano</t>
+        </is>
+      </c>
+      <c r="D17" s="48" t="inlineStr">
+        <is>
+          <t>Seco de res (FAD)</t>
+        </is>
+      </c>
+      <c r="E17" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F17" s="49" t="n">
         <v>121.951</v>
       </c>
-      <c r="G10" s="13" t="n">
+      <c r="G17" s="50" t="n">
         <v>90</v>
       </c>
-      <c r="H10" s="13" t="n">
+      <c r="H17" s="50" t="n">
         <v>1355</v>
       </c>
-      <c r="I10" s="27" t="n">
+      <c r="I17" s="51" t="n">
         <v>225.8</v>
       </c>
     </row>
-    <row r="11" ht="15" customHeight="1">
-[...45 lines deleted...]
-      <c r="C12" s="11" t="inlineStr">
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="17" t="n">
+        <v>15</v>
+      </c>
+      <c r="B18" s="11" t="inlineStr">
+        <is>
+          <t>Cuero de Cerdo(Jaran Para Menestra)</t>
+        </is>
+      </c>
+      <c r="C18" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="D12" s="11" t="inlineStr">
-[...12 lines deleted...]
-      <c r="G12" s="13" t="n">
+      <c r="D18" s="12" t="inlineStr">
+        <is>
+          <t>Lentejas Guisadas</t>
+        </is>
+      </c>
+      <c r="E18" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F18" s="13" t="n">
+        <v>117.647</v>
+      </c>
+      <c r="G18" s="14" t="n">
         <v>100</v>
       </c>
-      <c r="H12" s="13" t="n">
-[...15 lines deleted...]
-      <c r="C13" s="49" t="inlineStr">
+      <c r="H18" s="14" t="n">
+        <v>1176</v>
+      </c>
+      <c r="I18" s="27" t="n">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="46" t="n">
+        <v>16</v>
+      </c>
+      <c r="B19" s="47" t="inlineStr">
+        <is>
+          <t>Cuero de Cerdo(Jaran Para Menestra)</t>
+        </is>
+      </c>
+      <c r="C19" s="48" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="D13" s="49" t="inlineStr">
-[...12 lines deleted...]
-      <c r="G13" s="51" t="n">
+      <c r="D19" s="48" t="inlineStr">
+        <is>
+          <t>Arvejitas Secas Guisadas x 70 (FAC).</t>
+        </is>
+      </c>
+      <c r="E19" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F19" s="49" t="n">
+        <v>117.647</v>
+      </c>
+      <c r="G19" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H13" s="51" t="n">
-[...15 lines deleted...]
-      <c r="C14" s="11" t="inlineStr">
+      <c r="H19" s="50" t="n">
+        <v>1176</v>
+      </c>
+      <c r="I19" s="51" t="n">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="17" t="n">
+        <v>17</v>
+      </c>
+      <c r="B20" s="11" t="inlineStr">
+        <is>
+          <t>Jamonada San Fernando x 85 gr</t>
+        </is>
+      </c>
+      <c r="C20" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="D14" s="11" t="inlineStr">
-[...12 lines deleted...]
-      <c r="G14" s="13" t="n">
+      <c r="D20" s="12" t="inlineStr">
+        <is>
+          <t>Tequeños c/Salsa Tartara (ENT). (241 cal)</t>
+        </is>
+      </c>
+      <c r="E20" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F20" s="13" t="n">
+        <v>85.895</v>
+      </c>
+      <c r="G20" s="14" t="n">
         <v>100</v>
       </c>
-      <c r="H14" s="13" t="n">
-[...52 lines deleted...]
-      <c r="C16" s="11" t="inlineStr">
+      <c r="H20" s="14" t="n">
+        <v>859</v>
+      </c>
+      <c r="I20" s="27" t="n">
+        <v>143.2</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="46" t="n">
+        <v>18</v>
+      </c>
+      <c r="B21" s="47" t="inlineStr">
+        <is>
+          <t>Salsa Marinada de pollo</t>
+        </is>
+      </c>
+      <c r="C21" s="48" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="D16" s="11" t="inlineStr">
-[...12 lines deleted...]
-      <c r="G16" s="13" t="n">
+      <c r="D21" s="48" t="inlineStr">
+        <is>
+          <t>Pollo Dorado</t>
+        </is>
+      </c>
+      <c r="E21" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F21" s="49" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="G21" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H16" s="13" t="n">
-[...188 lines deleted...]
-        <v>0.7</v>
+      <c r="H21" s="50" t="n">
+        <v>75</v>
+      </c>
+      <c r="I21" s="51" t="n">
+        <v>12.5</v>
       </c>
     </row>
     <row r="22" ht="24" customHeight="1">
-      <c r="A22" s="53" t="inlineStr">
+      <c r="A22" s="52" t="inlineStr">
         <is>
           <t>TIEMPO TOTAL ESTIMADO (min)</t>
         </is>
       </c>
-      <c r="I22" s="54" t="n">
-        <v>2539.2</v>
+      <c r="I22" s="53" t="n">
+        <v>60426.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A22:H22"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>