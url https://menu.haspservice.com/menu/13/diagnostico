--- v0 (2026-03-10)
+++ v1 (2026-05-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="📊 Resumen" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="✅ Ingredientes Encontrados" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="❌ Sin Ingredientes" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="🔧 Prioridad de Corrección" sheetId="4" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="&quot;S/ &quot;#,##0.00"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="19">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="00ECEFF1"/>
       <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="002563eb"/>
       <sz val="12"/>
     </font>
@@ -108,54 +108,50 @@
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <color rgb="00fee2e2"/>
       <sz val="9"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00dc2626"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="001a1a2e"/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="001a1a2e"/>
       <sz val="9"/>
-    </font>
-[...2 lines deleted...]
-      <color rgb="00d97706"/>
     </font>
   </fonts>
   <fills count="17">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001a1a2e"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="002d3436"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00f9fafb"/>
       </patternFill>
     </fill>
     <fill>
@@ -223,51 +219,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00DDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="00DDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="00DDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="00DDDDDD"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -319,56 +315,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="14" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="15" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="15" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
@@ -745,106 +735,106 @@
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Semana 6/2026  •  2026-02-02 al 2026-02-08</t>
         </is>
       </c>
     </row>
     <row r="4" ht="24" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Total platos en el menú</t>
         </is>
       </c>
       <c r="B4" s="4" t="n">
         <v>139</v>
       </c>
     </row>
     <row r="5" ht="24" customHeight="1">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Platos CON ingredientes</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>68</v>
+        <v>125</v>
       </c>
     </row>
     <row r="6" ht="24" customHeight="1">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Platos SIN ingredientes</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>71</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" ht="24" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>% cobertura de ingredientes</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
-          <t>48.9%</t>
+          <t>89.9%</t>
         </is>
       </c>
     </row>
     <row r="8" ht="24" customHeight="1">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>% sin cobertura</t>
         </is>
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
-          <t>51.1%</t>
+          <t>10.1%</t>
         </is>
       </c>
     </row>
     <row r="9" ht="24" customHeight="1">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Ingredientes únicos encontrados</t>
         </is>
       </c>
       <c r="B9" s="4" t="n">
-        <v>114</v>
+        <v>165</v>
       </c>
     </row>
     <row r="10" ht="24" customHeight="1">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Costo total estimado (S/)</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
-          <t>S/ 80,205.20</t>
+          <t>S/ 4,282.09</t>
         </is>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>⚠  CAUSA DEL PROBLEMA</t>
         </is>
       </c>
     </row>
     <row r="13" ht="16" customHeight="1">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>• Los platos SIN ingredientes son principalmente complementos (café, pan, jugos, postres, ají)</t>
         </is>
       </c>
     </row>
     <row r="14" ht="16" customHeight="1">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">  que fueron ingresados en el menú como texto libre SIN vincular a una receta en el sistema.</t>
         </is>
       </c>
     </row>
     <row r="15" ht="16" customHeight="1">
@@ -910,16797 +900,19902 @@
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G467"/>
+  <dimension ref="A1:G626"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="35" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="11" t="inlineStr">
         <is>
           <t>INGREDIENTES ENCONTRADOS — Alpamarca — Semana 6/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="12" t="inlineStr">
         <is>
-          <t>Cobertura: 48.9% del menú (68 de 139 platos con ingredientes)</t>
+          <t>Cobertura: 89.9% del menú (125 de 139 platos con ingredientes)</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
       <c r="A3" s="13" t="inlineStr">
         <is>
           <t>CATEGORÍA</t>
         </is>
       </c>
       <c r="B3" s="13" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
       <c r="C3" s="13" t="inlineStr">
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D3" s="13" t="inlineStr">
         <is>
           <t>CANTIDAD TOTAL</t>
         </is>
       </c>
       <c r="E3" s="13" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F3" s="13" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G3" s="13" t="inlineStr">
         <is>
           <t>USADO EN RECETA(S)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="16" customHeight="1">
       <c r="A4" s="14" t="inlineStr">
         <is>
-          <t xml:space="preserve">  ◆  SIN CATEGORÍA</t>
+          <t xml:space="preserve">  ◆  OTROS</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B5" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C5" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D5" s="16" t="n">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="E5" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F5" s="17" t="n">
-        <v>17</v>
+        <v>1.7</v>
       </c>
       <c r="G5" s="15" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Pollo al Horno (FAD).</t>
         </is>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B6" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C6" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D6" s="19" t="n">
-        <v>15</v>
+        <v>0.15</v>
       </c>
       <c r="E6" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F6" s="20" t="n">
-        <v>127.5</v>
+        <v>1.27</v>
       </c>
       <c r="G6" s="18" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Ensalada Fresca (ENT)</t>
         </is>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B7" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C7" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D7" s="16" t="n">
-        <v>25</v>
+        <v>0.15</v>
       </c>
       <c r="E7" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F7" s="17" t="n">
-        <v>212.5</v>
+        <v>1.27</v>
       </c>
       <c r="G7" s="15" t="inlineStr">
         <is>
-          <t>Papa Frita x 160 y Cremas (FAC).</t>
+          <t>Ensalada Fresca</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B8" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C8" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D8" s="19" t="n">
-        <v>8</v>
+        <v>0.15</v>
       </c>
       <c r="E8" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F8" s="20" t="n">
-        <v>68</v>
+        <v>1.27</v>
       </c>
       <c r="G8" s="18" t="inlineStr">
         <is>
-          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
+          <t>Pure de Papa</t>
         </is>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B9" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C9" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D9" s="16" t="n">
-        <v>10</v>
+        <v>0.01</v>
       </c>
       <c r="E9" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F9" s="17" t="n">
-        <v>85</v>
+        <v>0.09</v>
       </c>
       <c r="G9" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Plancha (FAD).</t>
+          <t>Arroz Blanco x 100 c/ Arvejitas y</t>
         </is>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B10" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C10" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D10" s="19" t="n">
-        <v>8</v>
+        <v>0.03</v>
       </c>
       <c r="E10" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F10" s="20" t="n">
-        <v>68</v>
+        <v>0.26</v>
       </c>
       <c r="G10" s="18" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Fideos para Tallarin x 100 (FGU).</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B11" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C11" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D11" s="16" t="n">
-        <v>15</v>
+        <v>0.38</v>
       </c>
       <c r="E11" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F11" s="17" t="n">
-        <v>127.5</v>
+        <v>3.23</v>
       </c>
       <c r="G11" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B12" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C12" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D12" s="19" t="n">
-        <v>15</v>
+        <v>0.48</v>
       </c>
       <c r="E12" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F12" s="20" t="n">
-        <v>127.5</v>
+        <v>4.08</v>
       </c>
       <c r="G12" s="18" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Aji y Limon, Aji y Limon (AJI).</t>
         </is>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B13" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C13" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D13" s="16" t="n">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="E13" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F13" s="17" t="n">
-        <v>8.5</v>
+        <v>3.4</v>
       </c>
       <c r="G13" s="15" t="inlineStr">
         <is>
-          <t>Fideos para Tallarin x 100 (FGU).</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B14" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C14" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D14" s="19" t="n">
-        <v>0.4</v>
+        <v>0.75</v>
       </c>
       <c r="E14" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F14" s="20" t="n">
-        <v>3.4</v>
+        <v>6.38</v>
       </c>
       <c r="G14" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 c/ Arvejitas y</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C15" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D15" s="16" t="n">
-        <v>6</v>
+        <v>0.4</v>
       </c>
       <c r="E15" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F15" s="17" t="n">
-        <v>51</v>
+        <v>3.4</v>
       </c>
       <c r="G15" s="15" t="inlineStr">
         <is>
-          <t>Pure de Papa</t>
+          <t>Ajiaco de Habas Montado (FAD).</t>
         </is>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B16" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C16" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D16" s="19" t="n">
-        <v>8</v>
+        <v>0.6</v>
       </c>
       <c r="E16" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F16" s="20" t="n">
-        <v>68</v>
+        <v>5.1</v>
       </c>
       <c r="G16" s="18" t="inlineStr">
         <is>
-          <t>Pollo al Horno (FAD).</t>
+          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B17" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C17" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D17" s="16" t="n">
-        <v>1.2</v>
+        <v>0.75</v>
       </c>
       <c r="E17" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F17" s="17" t="n">
-        <v>10.2</v>
+        <v>6.38</v>
       </c>
       <c r="G17" s="15" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 (FGU)</t>
+          <t>Tortilla de Verduras (ADI).</t>
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B18" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C18" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D18" s="19" t="n">
-        <v>12</v>
+        <v>0.25</v>
       </c>
       <c r="E18" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F18" s="20" t="n">
-        <v>102</v>
+        <v>2.12</v>
       </c>
       <c r="G18" s="18" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>Asado de Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B19" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C19" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D19" s="16" t="n">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="E19" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F19" s="17" t="n">
-        <v>17</v>
+        <v>4.25</v>
       </c>
       <c r="G19" s="15" t="inlineStr">
         <is>
-          <t>Papa Peruanita x 130 c / Ensalada</t>
+          <t>Ajiaco de Habas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B20" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C20" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D20" s="19" t="n">
-        <v>12</v>
+        <v>0.35</v>
       </c>
       <c r="E20" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F20" s="20" t="n">
-        <v>102</v>
+        <v>2.97</v>
       </c>
       <c r="G20" s="18" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>P. Huevo Frito x 1 (FPR) *</t>
         </is>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B21" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C21" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D21" s="16" t="n">
-        <v>15</v>
+        <v>0.1</v>
       </c>
       <c r="E21" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F21" s="17" t="n">
-        <v>127.5</v>
+        <v>0.85</v>
       </c>
       <c r="G21" s="15" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B22" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C22" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D22" s="19" t="n">
-        <v>20</v>
+        <v>0.8</v>
       </c>
       <c r="E22" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F22" s="20" t="n">
-        <v>170</v>
+        <v>6.8</v>
       </c>
       <c r="G22" s="18" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B23" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C23" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D23" s="16" t="n">
-        <v>10</v>
+        <v>0.16</v>
       </c>
       <c r="E23" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F23" s="17" t="n">
-        <v>85</v>
+        <v>1.36</v>
       </c>
       <c r="G23" s="15" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Pan (PAN)</t>
         </is>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B24" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C24" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D24" s="19" t="n">
-        <v>32</v>
+        <v>0.38</v>
       </c>
       <c r="E24" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F24" s="20" t="n">
-        <v>272</v>
+        <v>3.23</v>
       </c>
       <c r="G24" s="18" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B25" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C25" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D25" s="16" t="n">
-        <v>10</v>
+        <v>0.15</v>
       </c>
       <c r="E25" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F25" s="17" t="n">
-        <v>85</v>
+        <v>1.27</v>
       </c>
       <c r="G25" s="15" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas (FAC).</t>
+          <t>Arroz Blanco x 100 (FGU), Arroz Blanco x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B26" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C26" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D26" s="19" t="n">
-        <v>7</v>
+        <v>0.62</v>
       </c>
       <c r="E26" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F26" s="20" t="n">
-        <v>59.5</v>
+        <v>5.27</v>
       </c>
       <c r="G26" s="18" t="inlineStr">
         <is>
-          <t>P. Huevo Frito x 1 (FPR) *</t>
+          <t>Papa Frita x 160 y Cremas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B27" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C27" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D27" s="16" t="n">
-        <v>3.6</v>
+        <v>0.2</v>
       </c>
       <c r="E27" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F27" s="17" t="n">
-        <v>30.6</v>
+        <v>1.7</v>
       </c>
       <c r="G27" s="15" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 (FGU)*</t>
+          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
         </is>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B28" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C28" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D28" s="19" t="n">
-        <v>8</v>
+        <v>0.25</v>
       </c>
       <c r="E28" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F28" s="20" t="n">
-        <v>68</v>
+        <v>2.12</v>
       </c>
       <c r="G28" s="18" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas Montado (FAD).</t>
+          <t>Pollo a la Plancha (FAD).</t>
         </is>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B29" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C29" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D29" s="16" t="n">
-        <v>12</v>
+        <v>0.25</v>
       </c>
       <c r="E29" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F29" s="17" t="n">
-        <v>102</v>
+        <v>2.12</v>
       </c>
       <c r="G29" s="15" t="inlineStr">
         <is>
-          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B30" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C30" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D30" s="19" t="n">
-        <v>10</v>
+        <v>0.5</v>
       </c>
       <c r="E30" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F30" s="20" t="n">
-        <v>85</v>
+        <v>4.25</v>
       </c>
       <c r="G30" s="18" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B31" s="15" t="inlineStr">
         <is>
-          <t>Aceite de ajonjoli x 250 gr</t>
+          <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C31" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D31" s="16" t="n">
-        <v>0.3</v>
+        <v>0.75</v>
       </c>
       <c r="E31" s="17" t="n">
-        <v>40</v>
+        <v>8.5</v>
       </c>
       <c r="F31" s="17" t="n">
-        <v>12</v>
+        <v>6.38</v>
       </c>
       <c r="G31" s="15" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B32" s="18" t="inlineStr">
         <is>
-          <t>Aji Mirasol entero con pepa</t>
+          <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C32" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D32" s="19" t="n">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="E32" s="20" t="n">
-        <v>22</v>
+        <v>8.5</v>
       </c>
       <c r="F32" s="20" t="n">
-        <v>4.4</v>
+        <v>2.55</v>
       </c>
       <c r="G32" s="18" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
         </is>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B33" s="15" t="inlineStr">
         <is>
-          <t>Aji Panca entero con pepa x Kg</t>
+          <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C33" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D33" s="16" t="n">
-        <v>0.4</v>
+        <v>0.05</v>
       </c>
       <c r="E33" s="17" t="n">
-        <v>18</v>
+        <v>8.5</v>
       </c>
       <c r="F33" s="17" t="n">
-        <v>7.2</v>
+        <v>0.43</v>
       </c>
       <c r="G33" s="15" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Papa Peruanita x 130 c / Ensalada</t>
         </is>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B34" s="18" t="inlineStr">
         <is>
-          <t>Aji Panca entero con pepa x Kg</t>
+          <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C34" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D34" s="19" t="n">
         <v>0.3</v>
       </c>
       <c r="E34" s="20" t="n">
-        <v>18</v>
+        <v>8.5</v>
       </c>
       <c r="F34" s="20" t="n">
-        <v>5.4</v>
+        <v>2.55</v>
       </c>
       <c r="G34" s="18" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Pollo al Pimiento (FAD).</t>
         </is>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B35" s="15" t="inlineStr">
         <is>
-          <t>Aji Panca entero con pepa x Kg</t>
+          <t>Aceite de ajonjoli x 250 gr</t>
         </is>
       </c>
       <c r="C35" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D35" s="16" t="n">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="E35" s="17" t="n">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="F35" s="17" t="n">
-        <v>18</v>
+        <v>0.4</v>
       </c>
       <c r="G35" s="15" t="inlineStr">
         <is>
-          <t>Pollo al Horno (FAD).</t>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B36" s="18" t="inlineStr">
         <is>
-          <t>Aji Panca entero con pepa x Kg</t>
+          <t>Aceitunas grandes</t>
         </is>
       </c>
       <c r="C36" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D36" s="19" t="n">
-        <v>0.3</v>
+        <v>1.5</v>
       </c>
       <c r="E36" s="20" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F36" s="20" t="n">
-        <v>5.4</v>
+        <v>22.5</v>
       </c>
       <c r="G36" s="18" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Aceitunas (ADI)</t>
         </is>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B37" s="15" t="inlineStr">
         <is>
-          <t>Aji Panca entero con pepa x Kg</t>
+          <t>Aji Mirasol entero con pepa</t>
         </is>
       </c>
       <c r="C37" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D37" s="16" t="n">
-        <v>2.4</v>
+        <v>0.01</v>
       </c>
       <c r="E37" s="17" t="n">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F37" s="17" t="n">
-        <v>43.2</v>
+        <v>0.22</v>
       </c>
       <c r="G37" s="15" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B38" s="18" t="inlineStr">
         <is>
           <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C38" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D38" s="19" t="n">
-        <v>0.3</v>
+        <v>0.03</v>
       </c>
       <c r="E38" s="20" t="n">
         <v>18</v>
       </c>
       <c r="F38" s="20" t="n">
-        <v>5.4</v>
+        <v>0.54</v>
       </c>
       <c r="G38" s="18" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas (FAC).</t>
+          <t>Pollo al Horno (FAD).</t>
         </is>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B39" s="15" t="inlineStr">
         <is>
           <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C39" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D39" s="16" t="n">
-        <v>0.4</v>
+        <v>0.01</v>
       </c>
       <c r="E39" s="17" t="n">
         <v>18</v>
       </c>
       <c r="F39" s="17" t="n">
-        <v>7.2</v>
+        <v>0.18</v>
       </c>
       <c r="G39" s="15" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B40" s="18" t="inlineStr">
         <is>
           <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C40" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D40" s="19" t="n">
-        <v>0.4</v>
+        <v>0.02</v>
       </c>
       <c r="E40" s="20" t="n">
         <v>18</v>
       </c>
       <c r="F40" s="20" t="n">
-        <v>7.2</v>
+        <v>0.36</v>
       </c>
       <c r="G40" s="18" t="inlineStr">
         <is>
           <t>Ajiaco de Habas Montado (FAD).</t>
         </is>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B41" s="15" t="inlineStr">
         <is>
-          <t>Aji Paprika con pepa</t>
+          <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C41" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D41" s="16" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E41" s="17" t="n">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F41" s="17" t="n">
-        <v>5.6</v>
+        <v>0.18</v>
       </c>
       <c r="G41" s="15" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B42" s="18" t="inlineStr">
         <is>
-          <t>Aji amarillo/lima</t>
+          <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C42" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D42" s="19" t="n">
-        <v>2.5</v>
+        <v>0.01</v>
       </c>
       <c r="E42" s="20" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F42" s="20" t="n">
-        <v>30</v>
+        <v>0.18</v>
       </c>
       <c r="G42" s="18" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B43" s="15" t="inlineStr">
         <is>
-          <t>Aji amarillo/lima</t>
+          <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C43" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D43" s="16" t="n">
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="E43" s="17" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F43" s="17" t="n">
-        <v>6</v>
+        <v>0.18</v>
       </c>
       <c r="G43" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Asado de Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B44" s="18" t="inlineStr">
         <is>
-          <t>Aji amarillo/lima</t>
+          <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C44" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D44" s="19" t="n">
-        <v>2</v>
+        <v>0.01</v>
       </c>
       <c r="E44" s="20" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F44" s="20" t="n">
-        <v>24</v>
+        <v>0.18</v>
       </c>
       <c r="G44" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Ajiaco de Habas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B45" s="15" t="inlineStr">
         <is>
-          <t>Aji amarillo/lima</t>
+          <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C45" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D45" s="16" t="n">
-        <v>2</v>
+        <v>0.06</v>
       </c>
       <c r="E45" s="17" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F45" s="17" t="n">
-        <v>24</v>
+        <v>1.08</v>
       </c>
       <c r="G45" s="15" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B46" s="18" t="inlineStr">
         <is>
-          <t>Aji amarillo/lima</t>
+          <t>Aji Paprika con pepa</t>
         </is>
       </c>
       <c r="C46" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D46" s="19" t="n">
-        <v>2.5</v>
+        <v>0.01</v>
       </c>
       <c r="E46" s="20" t="n">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F46" s="20" t="n">
-        <v>30</v>
+        <v>0.28</v>
       </c>
       <c r="G46" s="18" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B47" s="15" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C47" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D47" s="16" t="n">
-        <v>8</v>
+        <v>0.12</v>
       </c>
       <c r="E47" s="17" t="n">
         <v>12</v>
       </c>
       <c r="F47" s="17" t="n">
-        <v>96</v>
+        <v>1.44</v>
       </c>
       <c r="G47" s="15" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B48" s="18" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C48" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D48" s="19" t="n">
-        <v>2</v>
+        <v>0.1</v>
       </c>
       <c r="E48" s="20" t="n">
         <v>12</v>
       </c>
       <c r="F48" s="20" t="n">
-        <v>24</v>
+        <v>1.2</v>
       </c>
       <c r="G48" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B49" s="15" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C49" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D49" s="16" t="n">
-        <v>2</v>
+        <v>0.05</v>
       </c>
       <c r="E49" s="17" t="n">
         <v>12</v>
       </c>
       <c r="F49" s="17" t="n">
-        <v>24</v>
+        <v>0.6</v>
       </c>
       <c r="G49" s="15" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B50" s="18" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C50" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D50" s="19" t="n">
-        <v>2.5</v>
+        <v>0.2</v>
       </c>
       <c r="E50" s="20" t="n">
         <v>12</v>
       </c>
       <c r="F50" s="20" t="n">
-        <v>30</v>
+        <v>2.4</v>
       </c>
       <c r="G50" s="18" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas (FAC).</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B51" s="15" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C51" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D51" s="16" t="n">
-        <v>2</v>
+        <v>0.12</v>
       </c>
       <c r="E51" s="17" t="n">
         <v>12</v>
       </c>
       <c r="F51" s="17" t="n">
-        <v>24</v>
+        <v>1.44</v>
       </c>
       <c r="G51" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Ajiaco de Habas Montado (FAD).</t>
         </is>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B52" s="18" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C52" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D52" s="19" t="n">
-        <v>2.5</v>
+        <v>0.1</v>
       </c>
       <c r="E52" s="20" t="n">
         <v>12</v>
       </c>
       <c r="F52" s="20" t="n">
-        <v>30</v>
+        <v>1.2</v>
       </c>
       <c r="G52" s="18" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas Montado (FAD).</t>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B53" s="15" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C53" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D53" s="16" t="n">
-        <v>2.5</v>
+        <v>0.12</v>
       </c>
       <c r="E53" s="17" t="n">
         <v>12</v>
       </c>
       <c r="F53" s="17" t="n">
-        <v>30</v>
+        <v>1.44</v>
       </c>
       <c r="G53" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Ajiaco de Habas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B54" s="18" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C54" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D54" s="19" t="n">
-        <v>1.9</v>
+        <v>0.1</v>
       </c>
       <c r="E54" s="20" t="n">
         <v>12</v>
       </c>
       <c r="F54" s="20" t="n">
-        <v>22.8</v>
+        <v>1.2</v>
       </c>
       <c r="G54" s="18" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B55" s="15" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C55" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D55" s="16" t="n">
-        <v>2</v>
+        <v>0.1</v>
       </c>
       <c r="E55" s="17" t="n">
         <v>12</v>
       </c>
       <c r="F55" s="17" t="n">
-        <v>24</v>
+        <v>1.2</v>
       </c>
       <c r="G55" s="15" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
         </is>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B56" s="18" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C56" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D56" s="19" t="n">
-        <v>4</v>
+        <v>0.2</v>
       </c>
       <c r="E56" s="20" t="n">
         <v>12</v>
       </c>
       <c r="F56" s="20" t="n">
-        <v>48</v>
+        <v>2.4</v>
       </c>
       <c r="G56" s="18" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B57" s="15" t="inlineStr">
         <is>
-          <t>Aji chuncho rojo</t>
+          <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C57" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D57" s="16" t="n">
-        <v>1</v>
+        <v>0.06</v>
       </c>
       <c r="E57" s="17" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F57" s="17" t="n">
-        <v>5</v>
+        <v>0.72</v>
       </c>
       <c r="G57" s="15" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B58" s="18" t="inlineStr">
         <is>
-          <t>Ajinomoto envasado</t>
+          <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C58" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D58" s="19" t="n">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E58" s="20" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F58" s="20" t="n">
-        <v>1.6</v>
+        <v>1.2</v>
       </c>
       <c r="G58" s="18" t="inlineStr">
         <is>
           <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B59" s="15" t="inlineStr">
         <is>
-          <t>Ajinomoto envasado</t>
+          <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C59" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D59" s="16" t="n">
         <v>0.1</v>
       </c>
       <c r="E59" s="17" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F59" s="17" t="n">
-        <v>0.8</v>
+        <v>1.2</v>
       </c>
       <c r="G59" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Plancha (FAD).</t>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
         </is>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B60" s="18" t="inlineStr">
         <is>
-          <t>Ajinomoto envasado</t>
+          <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C60" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D60" s="19" t="n">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="E60" s="20" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F60" s="20" t="n">
-        <v>0.8</v>
+        <v>0.36</v>
       </c>
       <c r="G60" s="18" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B61" s="15" t="inlineStr">
         <is>
-          <t>Ajinomoto envasado</t>
+          <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C61" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D61" s="16" t="n">
-        <v>0.6</v>
+        <v>0.06</v>
       </c>
       <c r="E61" s="17" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F61" s="17" t="n">
-        <v>4.8</v>
+        <v>0.72</v>
       </c>
       <c r="G61" s="15" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B62" s="18" t="inlineStr">
         <is>
-          <t>Ajinomoto envasado</t>
+          <t>Aji chuncho rojo</t>
         </is>
       </c>
       <c r="C62" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D62" s="19" t="n">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="E62" s="20" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F62" s="20" t="n">
-        <v>0.8</v>
+        <v>0.25</v>
       </c>
       <c r="G62" s="18" t="inlineStr">
         <is>
-          <t>Patasca o Mondongo (FAD).</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B63" s="15" t="inlineStr">
         <is>
           <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C63" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D63" s="16" t="n">
-        <v>0.1</v>
+        <v>0.01</v>
       </c>
       <c r="E63" s="17" t="n">
         <v>8</v>
       </c>
       <c r="F63" s="17" t="n">
-        <v>0.8</v>
+        <v>0.08</v>
       </c>
       <c r="G63" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B64" s="18" t="inlineStr">
         <is>
           <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C64" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D64" s="19" t="n">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="E64" s="20" t="n">
         <v>8</v>
       </c>
       <c r="F64" s="20" t="n">
-        <v>1.6</v>
+        <v>0</v>
       </c>
       <c r="G64" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Pollo a la Plancha (FAD).</t>
         </is>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B65" s="15" t="inlineStr">
         <is>
           <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C65" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D65" s="16" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="E65" s="17" t="n">
         <v>8</v>
       </c>
       <c r="F65" s="17" t="n">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="G65" s="15" t="inlineStr">
         <is>
           <t>Tallarin Saltado c/ Res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B66" s="18" t="inlineStr">
         <is>
           <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C66" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D66" s="19" t="n">
-        <v>0.1</v>
+        <v>0.01</v>
       </c>
       <c r="E66" s="20" t="n">
         <v>8</v>
       </c>
       <c r="F66" s="20" t="n">
-        <v>0.8</v>
+        <v>0.08</v>
       </c>
       <c r="G66" s="18" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B67" s="15" t="inlineStr">
         <is>
           <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C67" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D67" s="16" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E67" s="17" t="n">
         <v>8</v>
       </c>
       <c r="F67" s="17" t="n">
-        <v>1.6</v>
+        <v>0.08</v>
       </c>
       <c r="G67" s="15" t="inlineStr">
         <is>
           <t>Pollo al Horno (FAD).</t>
         </is>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B68" s="18" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C68" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D68" s="19" t="n">
-        <v>2.7</v>
+        <v>0</v>
       </c>
       <c r="E68" s="20" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F68" s="20" t="n">
-        <v>40.5</v>
+        <v>0</v>
       </c>
       <c r="G68" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 (FGU)*</t>
+          <t>Pollo al Pimiento (FAD).</t>
         </is>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B69" s="15" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C69" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D69" s="16" t="n">
-        <v>2.6</v>
+        <v>0.01</v>
       </c>
       <c r="E69" s="17" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F69" s="17" t="n">
-        <v>39</v>
+        <v>0.08</v>
       </c>
       <c r="G69" s="15" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B70" s="18" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C70" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D70" s="19" t="n">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="E70" s="20" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F70" s="20" t="n">
-        <v>4.5</v>
+        <v>0</v>
       </c>
       <c r="G70" s="18" t="inlineStr">
         <is>
-          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B71" s="15" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C71" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D71" s="16" t="n">
-        <v>2.7</v>
+        <v>0.01</v>
       </c>
       <c r="E71" s="17" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F71" s="17" t="n">
-        <v>40.5</v>
+        <v>0.08</v>
       </c>
       <c r="G71" s="15" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Patasca o Mondongo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B72" s="18" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C72" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D72" s="19" t="n">
-        <v>2.6</v>
+        <v>0.01</v>
       </c>
       <c r="E72" s="20" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F72" s="20" t="n">
-        <v>39</v>
+        <v>0.08</v>
       </c>
       <c r="G72" s="18" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B73" s="15" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Ajonjoli</t>
         </is>
       </c>
       <c r="C73" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D73" s="16" t="n">
-        <v>1.8</v>
+        <v>0.02</v>
       </c>
       <c r="E73" s="17" t="n">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F73" s="17" t="n">
-        <v>27</v>
+        <v>0.8</v>
       </c>
       <c r="G73" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Pan (PAN)</t>
         </is>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B74" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C74" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D74" s="19" t="n">
-        <v>2.6</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E74" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F74" s="20" t="n">
-        <v>39</v>
+        <v>1.05</v>
       </c>
       <c r="G74" s="18" t="inlineStr">
         <is>
           <t>Tallarin Saltado c/ Res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B75" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C75" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D75" s="16" t="n">
-        <v>1.3</v>
+        <v>0.09</v>
       </c>
       <c r="E75" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F75" s="17" t="n">
-        <v>19.5</v>
+        <v>1.35</v>
       </c>
       <c r="G75" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B76" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C76" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D76" s="19" t="n">
-        <v>0.4</v>
+        <v>0.13</v>
       </c>
       <c r="E76" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F76" s="20" t="n">
-        <v>6</v>
+        <v>1.95</v>
       </c>
       <c r="G76" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 c/ Arvejitas y</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B77" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C77" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D77" s="16" t="n">
-        <v>2.6</v>
+        <v>0.14</v>
       </c>
       <c r="E77" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F77" s="17" t="n">
-        <v>39</v>
+        <v>2.1</v>
       </c>
       <c r="G77" s="15" t="inlineStr">
         <is>
-          <t>Pure de Papa</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B78" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C78" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D78" s="19" t="n">
-        <v>2.6</v>
+        <v>0.01</v>
       </c>
       <c r="E78" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F78" s="20" t="n">
-        <v>39</v>
+        <v>0.15</v>
       </c>
       <c r="G78" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
         </is>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B79" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C79" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D79" s="16" t="n">
-        <v>2.6</v>
+        <v>0.01</v>
       </c>
       <c r="E79" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F79" s="17" t="n">
-        <v>39</v>
+        <v>0.15</v>
       </c>
       <c r="G79" s="15" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Arroz Blanco x 100 c/ Arvejitas y</t>
         </is>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B80" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C80" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D80" s="19" t="n">
-        <v>2.6</v>
+        <v>0.13</v>
       </c>
       <c r="E80" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F80" s="20" t="n">
-        <v>39</v>
+        <v>1.95</v>
       </c>
       <c r="G80" s="18" t="inlineStr">
         <is>
-          <t>Pollo al Horno (FAD).</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B81" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C81" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D81" s="16" t="n">
-        <v>0.9</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E81" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F81" s="17" t="n">
-        <v>13.5</v>
+        <v>1.05</v>
       </c>
       <c r="G81" s="15" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 (FGU)</t>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
         </is>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B82" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C82" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D82" s="19" t="n">
-        <v>2.6</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E82" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F82" s="20" t="n">
-        <v>39</v>
+        <v>1.05</v>
       </c>
       <c r="G82" s="18" t="inlineStr">
         <is>
           <t>Pollo al Pimiento (FAD).</t>
         </is>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B83" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C83" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D83" s="16" t="n">
-        <v>2.7</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E83" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F83" s="17" t="n">
-        <v>40.5</v>
+        <v>1.05</v>
       </c>
       <c r="G83" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Pollo al Horno (FAD).</t>
         </is>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B84" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C84" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D84" s="19" t="n">
-        <v>2.6</v>
+        <v>0.13</v>
       </c>
       <c r="E84" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F84" s="20" t="n">
-        <v>39</v>
+        <v>1.95</v>
       </c>
       <c r="G84" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B85" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C85" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D85" s="16" t="n">
-        <v>2.6</v>
+        <v>0.13</v>
       </c>
       <c r="E85" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F85" s="17" t="n">
-        <v>39</v>
+        <v>1.95</v>
       </c>
       <c r="G85" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
         </is>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B86" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C86" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D86" s="19" t="n">
-        <v>2.6</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E86" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F86" s="20" t="n">
-        <v>39</v>
+        <v>1.05</v>
       </c>
       <c r="G86" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Pure de Papa</t>
         </is>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B87" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C87" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D87" s="16" t="n">
-        <v>3.3</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E87" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F87" s="17" t="n">
-        <v>49.5</v>
+        <v>1.05</v>
       </c>
       <c r="G87" s="15" t="inlineStr">
         <is>
-          <t>Patasca o Mondongo (FAD).</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B88" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C88" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D88" s="19" t="n">
-        <v>7.8</v>
+        <v>0.11</v>
       </c>
       <c r="E88" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F88" s="20" t="n">
-        <v>117</v>
+        <v>1.65</v>
       </c>
       <c r="G88" s="18" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Arroz Blanco x 100 (FGU), Arroz Blanco x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B89" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C89" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D89" s="16" t="n">
-        <v>2.6</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E89" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F89" s="17" t="n">
-        <v>39</v>
+        <v>1.05</v>
       </c>
       <c r="G89" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B90" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C90" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D90" s="19" t="n">
-        <v>2.6</v>
+        <v>0.13</v>
       </c>
       <c r="E90" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F90" s="20" t="n">
-        <v>39</v>
+        <v>1.95</v>
       </c>
       <c r="G90" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Ajiaco de Habas Montado (FAD).</t>
         </is>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B91" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C91" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D91" s="16" t="n">
-        <v>2.6</v>
+        <v>0.13</v>
       </c>
       <c r="E91" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F91" s="17" t="n">
-        <v>39</v>
+        <v>1.95</v>
       </c>
       <c r="G91" s="15" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas (FAC).</t>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B92" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C92" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D92" s="19" t="n">
-        <v>2.6</v>
+        <v>0.04</v>
       </c>
       <c r="E92" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F92" s="20" t="n">
-        <v>39</v>
+        <v>0.6</v>
       </c>
       <c r="G92" s="18" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Tortilla de Verduras (ADI).</t>
         </is>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B93" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C93" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D93" s="16" t="n">
-        <v>2.6</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E93" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F93" s="17" t="n">
-        <v>39</v>
+        <v>1.05</v>
       </c>
       <c r="G93" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Asado de Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B94" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C94" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D94" s="19" t="n">
-        <v>2.6</v>
+        <v>0.13</v>
       </c>
       <c r="E94" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F94" s="20" t="n">
-        <v>39</v>
+        <v>1.95</v>
       </c>
       <c r="G94" s="18" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas Montado (FAD).</t>
+          <t>Ajiaco de Habas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B95" s="15" t="inlineStr">
         <is>
-          <t>Albahaca(lima) x 1.2 kg</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C95" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D95" s="16" t="n">
-        <v>9.960000000000001</v>
+        <v>0.13</v>
       </c>
       <c r="E95" s="17" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F95" s="17" t="n">
-        <v>199.2</v>
+        <v>1.95</v>
       </c>
       <c r="G95" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B96" s="18" t="inlineStr">
         <is>
-          <t>Albahaca(lima) x 1.2 kg</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C96" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D96" s="19" t="n">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="E96" s="20" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F96" s="20" t="n">
-        <v>4.8</v>
+        <v>1.95</v>
       </c>
       <c r="G96" s="18" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
         </is>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B97" s="15" t="inlineStr">
         <is>
-          <t>Alverja o Arveja Verde c/ Cascara</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C97" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D97" s="16" t="n">
-        <v>9.6</v>
+        <v>0.2</v>
       </c>
       <c r="E97" s="17" t="n">
-        <v>9.5</v>
+        <v>15</v>
       </c>
       <c r="F97" s="17" t="n">
-        <v>91.2</v>
+        <v>3</v>
       </c>
       <c r="G97" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B98" s="18" t="inlineStr">
         <is>
-          <t>Alverja o Arveja Verde c/ Cascara</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C98" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D98" s="19" t="n">
-        <v>9.6</v>
+        <v>0.17</v>
       </c>
       <c r="E98" s="20" t="n">
-        <v>9.5</v>
+        <v>15</v>
       </c>
       <c r="F98" s="20" t="n">
-        <v>91.2</v>
+        <v>2.55</v>
       </c>
       <c r="G98" s="18" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Patasca o Mondongo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B99" s="15" t="inlineStr">
         <is>
-          <t>Alverja o Arveja Verde c/ Cascara</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C99" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D99" s="16" t="n">
-        <v>12</v>
+        <v>0.13</v>
       </c>
       <c r="E99" s="17" t="n">
-        <v>9.5</v>
+        <v>15</v>
       </c>
       <c r="F99" s="17" t="n">
-        <v>114</v>
+        <v>1.95</v>
       </c>
       <c r="G99" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
         </is>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B100" s="18" t="inlineStr">
         <is>
-          <t>Alverja o Arveja Verde c/ Cascara</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C100" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D100" s="19" t="n">
-        <v>8</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E100" s="20" t="n">
-        <v>9.5</v>
+        <v>15</v>
       </c>
       <c r="F100" s="20" t="n">
-        <v>76</v>
+        <v>1.05</v>
       </c>
       <c r="G100" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B101" s="15" t="inlineStr">
         <is>
-          <t>Alverja o Arveja Verde c/ Cascara</t>
+          <t>Albahaca(lima) x 1.2 kg</t>
         </is>
       </c>
       <c r="C101" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D101" s="16" t="n">
-        <v>6.4</v>
+        <v>0.5</v>
       </c>
       <c r="E101" s="17" t="n">
-        <v>9.5</v>
+        <v>20</v>
       </c>
       <c r="F101" s="17" t="n">
-        <v>60.8</v>
+        <v>10</v>
       </c>
       <c r="G101" s="15" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 c/ Arvejitas y</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B102" s="18" t="inlineStr">
         <is>
-          <t>Anis grano</t>
+          <t>Albahaca(lima) x 1.2 kg</t>
         </is>
       </c>
       <c r="C102" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D102" s="19" t="n">
-        <v>0.6</v>
+        <v>0.01</v>
       </c>
       <c r="E102" s="20" t="n">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F102" s="20" t="n">
-        <v>3</v>
+        <v>0.2</v>
       </c>
       <c r="G102" s="18" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Pollo al Pimiento (FAD).</t>
         </is>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B103" s="15" t="inlineStr">
         <is>
-          <t>Apio x 5.5kg</t>
+          <t>Alverja o Arveja Verde c/ Cascara</t>
         </is>
       </c>
       <c r="C103" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D103" s="16" t="n">
-        <v>30.25</v>
+        <v>0.48</v>
       </c>
       <c r="E103" s="17" t="n">
-        <v>2.2</v>
+        <v>9.5</v>
       </c>
       <c r="F103" s="17" t="n">
-        <v>66.55</v>
+        <v>4.56</v>
       </c>
       <c r="G103" s="15" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B104" s="18" t="inlineStr">
         <is>
-          <t>Apio x 5.5kg</t>
+          <t>Alverja o Arveja Verde c/ Cascara</t>
         </is>
       </c>
       <c r="C104" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D104" s="19" t="n">
-        <v>30.25</v>
+        <v>0.24</v>
       </c>
       <c r="E104" s="20" t="n">
-        <v>2.2</v>
+        <v>9.5</v>
       </c>
       <c r="F104" s="20" t="n">
-        <v>66.55</v>
+        <v>2.28</v>
       </c>
       <c r="G104" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Asado de Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B105" s="15" t="inlineStr">
         <is>
-          <t>Apio x 5.5kg</t>
+          <t>Alverja o Arveja Verde c/ Cascara</t>
         </is>
       </c>
       <c r="C105" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D105" s="16" t="n">
-        <v>30.25</v>
+        <v>0.3</v>
       </c>
       <c r="E105" s="17" t="n">
-        <v>2.2</v>
+        <v>9.5</v>
       </c>
       <c r="F105" s="17" t="n">
-        <v>66.55</v>
+        <v>2.85</v>
       </c>
       <c r="G105" s="15" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B106" s="18" t="inlineStr">
         <is>
-          <t>Apio x 5.5kg</t>
+          <t>Alverja o Arveja Verde c/ Cascara</t>
         </is>
       </c>
       <c r="C106" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D106" s="19" t="n">
-        <v>30.25</v>
+        <v>0.4</v>
       </c>
       <c r="E106" s="20" t="n">
-        <v>2.2</v>
+        <v>9.5</v>
       </c>
       <c r="F106" s="20" t="n">
-        <v>66.55</v>
+        <v>3.8</v>
       </c>
       <c r="G106" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B107" s="15" t="inlineStr">
         <is>
-          <t>Apio x 5.5kg</t>
+          <t>Alverja o Arveja Verde c/ Cascara</t>
         </is>
       </c>
       <c r="C107" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D107" s="16" t="n">
-        <v>30.25</v>
+        <v>0.16</v>
       </c>
       <c r="E107" s="17" t="n">
-        <v>2.2</v>
+        <v>9.5</v>
       </c>
       <c r="F107" s="17" t="n">
-        <v>66.55</v>
+        <v>1.52</v>
       </c>
       <c r="G107" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Arroz Blanco x 100 c/ Arvejitas y</t>
         </is>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="A108" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B108" s="18" t="inlineStr">
         <is>
-          <t>Apio x 5.5kg</t>
+          <t>Anis grano</t>
         </is>
       </c>
       <c r="C108" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D108" s="19" t="n">
-        <v>30.25</v>
+        <v>0.01</v>
       </c>
       <c r="E108" s="20" t="n">
-        <v>2.2</v>
+        <v>5</v>
       </c>
       <c r="F108" s="20" t="n">
-        <v>66.55</v>
+        <v>0.05</v>
       </c>
       <c r="G108" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
       <c r="A109" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B109" s="15" t="inlineStr">
         <is>
           <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C109" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D109" s="16" t="n">
-        <v>4.95</v>
+        <v>1.51</v>
       </c>
       <c r="E109" s="17" t="n">
         <v>2.2</v>
       </c>
       <c r="F109" s="17" t="n">
-        <v>10.89</v>
+        <v>3.32</v>
       </c>
       <c r="G109" s="15" t="inlineStr">
         <is>
-          <t>Patasca o Mondongo (FAD).</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="A110" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B110" s="18" t="inlineStr">
         <is>
           <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C110" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D110" s="19" t="n">
-        <v>30.25</v>
+        <v>1.51</v>
       </c>
       <c r="E110" s="20" t="n">
         <v>2.2</v>
       </c>
       <c r="F110" s="20" t="n">
-        <v>66.55</v>
+        <v>3.32</v>
       </c>
       <c r="G110" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
         </is>
       </c>
     </row>
     <row r="111" ht="15" customHeight="1">
       <c r="A111" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B111" s="15" t="inlineStr">
         <is>
           <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C111" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D111" s="16" t="n">
-        <v>14.85</v>
+        <v>0.25</v>
       </c>
       <c r="E111" s="17" t="n">
         <v>2.2</v>
       </c>
       <c r="F111" s="17" t="n">
-        <v>32.67</v>
+        <v>0.55</v>
       </c>
       <c r="G111" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Patasca o Mondongo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="112" ht="15" customHeight="1">
       <c r="A112" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B112" s="18" t="inlineStr">
         <is>
           <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C112" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D112" s="19" t="n">
-        <v>30.25</v>
+        <v>1.51</v>
       </c>
       <c r="E112" s="20" t="n">
         <v>2.2</v>
       </c>
       <c r="F112" s="20" t="n">
-        <v>66.55</v>
+        <v>3.32</v>
       </c>
       <c r="G112" s="18" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
         </is>
       </c>
     </row>
     <row r="113" ht="15" customHeight="1">
       <c r="A113" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B113" s="15" t="inlineStr">
         <is>
           <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C113" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D113" s="16" t="n">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="E113" s="17" t="n">
         <v>2.2</v>
       </c>
       <c r="F113" s="17" t="n">
-        <v>4.84</v>
+        <v>3.32</v>
       </c>
       <c r="G113" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="114" ht="15" customHeight="1">
       <c r="A114" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B114" s="18" t="inlineStr">
         <is>
-          <t>Arroz Tonderito x Sco(50 Kg)</t>
+          <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C114" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D114" s="19" t="n">
-        <v>80</v>
+        <v>1.51</v>
       </c>
       <c r="E114" s="20" t="n">
-        <v>4.5</v>
+        <v>2.2</v>
       </c>
       <c r="F114" s="20" t="n">
-        <v>360</v>
+        <v>3.32</v>
       </c>
       <c r="G114" s="18" t="inlineStr">
         <is>
-          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
     </row>
     <row r="115" ht="15" customHeight="1">
       <c r="A115" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B115" s="15" t="inlineStr">
         <is>
-          <t>Arroz Tonderito x Sco(50 Kg)</t>
+          <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C115" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D115" s="16" t="n">
-        <v>300</v>
+        <v>1.51</v>
       </c>
       <c r="E115" s="17" t="n">
-        <v>4.5</v>
+        <v>2.2</v>
       </c>
       <c r="F115" s="17" t="n">
-        <v>1350</v>
+        <v>3.32</v>
       </c>
       <c r="G115" s="15" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 (FGU)</t>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
         </is>
       </c>
     </row>
     <row r="116" ht="15" customHeight="1">
       <c r="A116" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B116" s="18" t="inlineStr">
         <is>
-          <t>Arroz Tonderito x Sco(50 Kg)</t>
+          <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C116" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D116" s="19" t="n">
-        <v>40</v>
+        <v>0.74</v>
       </c>
       <c r="E116" s="20" t="n">
-        <v>4.5</v>
+        <v>2.2</v>
       </c>
       <c r="F116" s="20" t="n">
-        <v>180</v>
+        <v>1.63</v>
       </c>
       <c r="G116" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="117" ht="15" customHeight="1">
       <c r="A117" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B117" s="15" t="inlineStr">
         <is>
-          <t>Arroz Tonderito x Sco(50 Kg)</t>
+          <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C117" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D117" s="16" t="n">
-        <v>35</v>
+        <v>0.11</v>
       </c>
       <c r="E117" s="17" t="n">
-        <v>4.5</v>
+        <v>2.2</v>
       </c>
       <c r="F117" s="17" t="n">
-        <v>157.5</v>
+        <v>0.24</v>
       </c>
       <c r="G117" s="15" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="118" ht="15" customHeight="1">
       <c r="A118" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B118" s="18" t="inlineStr">
         <is>
-          <t>Arroz Tonderito x Sco(50 Kg)</t>
+          <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C118" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D118" s="19" t="n">
-        <v>100</v>
+        <v>1.51</v>
       </c>
       <c r="E118" s="20" t="n">
-        <v>4.5</v>
+        <v>2.2</v>
       </c>
       <c r="F118" s="20" t="n">
-        <v>450</v>
+        <v>3.32</v>
       </c>
       <c r="G118" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 c/ Arvejitas y</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
     </row>
     <row r="119" ht="15" customHeight="1">
       <c r="A119" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B119" s="15" t="inlineStr">
         <is>
-          <t>Arroz Tonderito x Sco(50 Kg)</t>
+          <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C119" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D119" s="16" t="n">
-        <v>900</v>
+        <v>1.51</v>
       </c>
       <c r="E119" s="17" t="n">
-        <v>4.5</v>
+        <v>2.2</v>
       </c>
       <c r="F119" s="17" t="n">
-        <v>4050</v>
+        <v>3.32</v>
       </c>
       <c r="G119" s="15" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 (FGU)*</t>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="120" ht="15" customHeight="1">
       <c r="A120" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B120" s="18" t="inlineStr">
         <is>
-          <t>Arvejita Seca Verde partida</t>
+          <t>Arroz Tonderito x Sco(50 Kg)</t>
         </is>
       </c>
       <c r="C120" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D120" s="19" t="n">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="E120" s="20" t="n">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="F120" s="20" t="n">
-        <v>350</v>
+        <v>9</v>
       </c>
       <c r="G120" s="18" t="inlineStr">
         <is>
-          <t>Arvejitas Verdes Secas x 70 (FAC).</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="121" ht="15" customHeight="1">
       <c r="A121" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B121" s="15" t="inlineStr">
         <is>
-          <t>Avena Santa Catalina x Kg</t>
+          <t>Arroz Tonderito x Sco(50 Kg)</t>
         </is>
       </c>
       <c r="C121" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D121" s="16" t="n">
-        <v>20</v>
+        <v>37.5</v>
       </c>
       <c r="E121" s="17" t="n">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="F121" s="17" t="n">
-        <v>100</v>
+        <v>168.75</v>
       </c>
       <c r="G121" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Arroz Blanco x 100 (FGU), Arroz Blanco x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="122" ht="15" customHeight="1">
       <c r="A122" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B122" s="18" t="inlineStr">
         <is>
-          <t>Azucar Rubia San Jacinto x Saco(50 Kg)*</t>
+          <t>Arroz Tonderito x Sco(50 Kg)</t>
         </is>
       </c>
       <c r="C122" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D122" s="19" t="n">
-        <v>40</v>
+        <v>2.5</v>
       </c>
       <c r="E122" s="20" t="n">
-        <v>6</v>
+        <v>4.5</v>
       </c>
       <c r="F122" s="20" t="n">
-        <v>240</v>
+        <v>11.25</v>
       </c>
       <c r="G122" s="18" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Arroz Blanco x 100 c/ Arvejitas y</t>
         </is>
       </c>
     </row>
     <row r="123" ht="15" customHeight="1">
       <c r="A123" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B123" s="15" t="inlineStr">
         <is>
-          <t>Brocoli x 600gr</t>
+          <t>Arroz Tonderito x Sco(50 Kg)</t>
         </is>
       </c>
       <c r="C123" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D123" s="16" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E123" s="17" t="n">
         <v>4.5</v>
       </c>
       <c r="F123" s="17" t="n">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="G123" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
         </is>
       </c>
     </row>
     <row r="124" ht="15" customHeight="1">
       <c r="A124" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B124" s="18" t="inlineStr">
         <is>
-          <t>Brocoli x 600gr</t>
+          <t>Arroz Tonderito x Sco(50 Kg)</t>
         </is>
       </c>
       <c r="C124" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D124" s="19" t="n">
-        <v>25</v>
+        <v>1.75</v>
       </c>
       <c r="E124" s="20" t="n">
         <v>4.5</v>
       </c>
       <c r="F124" s="20" t="n">
-        <v>112.5</v>
+        <v>7.88</v>
       </c>
       <c r="G124" s="18" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="125" ht="15" customHeight="1">
       <c r="A125" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B125" s="15" t="inlineStr">
         <is>
-          <t>Camote amarillo</t>
+          <t>Arvejita Seca Verde partida</t>
         </is>
       </c>
       <c r="C125" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D125" s="16" t="n">
-        <v>80</v>
+        <v>1.75</v>
       </c>
       <c r="E125" s="17" t="n">
-        <v>3.5</v>
+        <v>5</v>
       </c>
       <c r="F125" s="17" t="n">
-        <v>280</v>
+        <v>8.75</v>
       </c>
       <c r="G125" s="15" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Arvejitas Verdes Secas x 70 (FAC).</t>
         </is>
       </c>
     </row>
     <row r="126" ht="15" customHeight="1">
       <c r="A126" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B126" s="18" t="inlineStr">
         <is>
-          <t>Camote morado</t>
+          <t>Avena Santa Catalina x Kg</t>
         </is>
       </c>
       <c r="C126" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D126" s="19" t="n">
-        <v>260</v>
+        <v>1</v>
       </c>
       <c r="E126" s="20" t="n">
-        <v>3.5</v>
+        <v>5</v>
       </c>
       <c r="F126" s="20" t="n">
-        <v>910</v>
+        <v>5</v>
       </c>
       <c r="G126" s="18" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
         </is>
       </c>
     </row>
     <row r="127" ht="15" customHeight="1">
       <c r="A127" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B127" s="15" t="inlineStr">
         <is>
-          <t>Canela china x 100 gr</t>
+          <t>Avena Santa Catalina x Kg.</t>
         </is>
       </c>
       <c r="C127" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D127" s="16" t="n">
-        <v>0.2</v>
+        <v>1.1</v>
       </c>
       <c r="E127" s="17" t="n">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="F127" s="17" t="n">
-        <v>9</v>
+        <v>5.5</v>
       </c>
       <c r="G127" s="15" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Avena c/ Cocoa (BCA).</t>
         </is>
       </c>
     </row>
     <row r="128" ht="15" customHeight="1">
       <c r="A128" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B128" s="18" t="inlineStr">
         <is>
-          <t>Canela china x 100 gr</t>
+          <t>Avena Santa Catalina x Kg.</t>
         </is>
       </c>
       <c r="C128" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D128" s="19" t="n">
-        <v>0.1</v>
+        <v>0.75</v>
       </c>
       <c r="E128" s="20" t="n">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="F128" s="20" t="n">
-        <v>4.5</v>
+        <v>3.75</v>
       </c>
       <c r="G128" s="18" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Maca c/Avena (BCA)</t>
         </is>
       </c>
     </row>
     <row r="129" ht="15" customHeight="1">
       <c r="A129" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B129" s="15" t="inlineStr">
         <is>
-          <t>Canela molida</t>
+          <t>Azucar Blanca Paramonga x 1 kg</t>
         </is>
       </c>
       <c r="C129" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D129" s="16" t="n">
-        <v>1</v>
+        <v>0.75</v>
       </c>
       <c r="E129" s="17" t="n">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="F129" s="17" t="n">
-        <v>45</v>
+        <v>3</v>
       </c>
       <c r="G129" s="15" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Pye de Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="130" ht="15" customHeight="1">
       <c r="A130" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B130" s="18" t="inlineStr">
         <is>
-          <t>Carbon</t>
+          <t>Azucar Rubia San Jacinto</t>
         </is>
       </c>
       <c r="C130" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D130" s="19" t="n">
-        <v>21.4</v>
+        <v>1.75</v>
       </c>
       <c r="E130" s="20" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F130" s="20" t="n">
-        <v>107</v>
+        <v>10.5</v>
       </c>
       <c r="G130" s="18" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Infusion Hierbas Hinojo</t>
         </is>
       </c>
     </row>
     <row r="131" ht="15" customHeight="1">
       <c r="A131" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B131" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto</t>
         </is>
       </c>
       <c r="C131" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D131" s="16" t="n">
-        <v>20</v>
+        <v>1.75</v>
       </c>
       <c r="E131" s="17" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F131" s="17" t="n">
-        <v>36</v>
+        <v>10.5</v>
       </c>
       <c r="G131" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Chicha Morada</t>
         </is>
       </c>
     </row>
     <row r="132" ht="15" customHeight="1">
       <c r="A132" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B132" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C132" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D132" s="19" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="E132" s="20" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F132" s="20" t="n">
-        <v>14.4</v>
+        <v>6</v>
       </c>
       <c r="G132" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Quinua c/ manzana (BCA).</t>
         </is>
       </c>
     </row>
     <row r="133" ht="15" customHeight="1">
       <c r="A133" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B133" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C133" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D133" s="16" t="n">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="E133" s="17" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F133" s="17" t="n">
-        <v>72</v>
+        <v>6</v>
       </c>
       <c r="G133" s="15" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Avena c/ Cocoa (BCA).</t>
         </is>
       </c>
     </row>
     <row r="134" ht="15" customHeight="1">
       <c r="A134" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B134" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C134" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D134" s="19" t="n">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="E134" s="20" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F134" s="20" t="n">
-        <v>72</v>
+        <v>6</v>
       </c>
       <c r="G134" s="18" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="135" ht="15" customHeight="1">
       <c r="A135" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B135" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C135" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D135" s="16" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E135" s="17" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F135" s="17" t="n">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="G135" s="15" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Pan (PAN)</t>
         </is>
       </c>
     </row>
     <row r="136" ht="15" customHeight="1">
       <c r="A136" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B136" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C136" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D136" s="19" t="n">
-        <v>10</v>
+        <v>0.75</v>
       </c>
       <c r="E136" s="20" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F136" s="20" t="n">
-        <v>18</v>
+        <v>4.5</v>
       </c>
       <c r="G136" s="18" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas Montado (FAD).</t>
+          <t>Jugo de Mango (JUG).</t>
         </is>
       </c>
     </row>
     <row r="137" ht="15" customHeight="1">
       <c r="A137" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B137" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C137" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D137" s="16" t="n">
-        <v>3</v>
+        <v>0.75</v>
       </c>
       <c r="E137" s="17" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F137" s="17" t="n">
-        <v>5.4</v>
+        <v>4.5</v>
       </c>
       <c r="G137" s="15" t="inlineStr">
         <is>
-          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+          <t>Jugo de Papaya</t>
         </is>
       </c>
     </row>
     <row r="138" ht="15" customHeight="1">
       <c r="A138" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B138" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C138" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D138" s="19" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E138" s="20" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F138" s="20" t="n">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="G138" s="18" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Leche de Soya</t>
         </is>
       </c>
     </row>
     <row r="139" ht="15" customHeight="1">
       <c r="A139" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B139" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C139" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D139" s="16" t="n">
-        <v>10</v>
+        <v>1.5</v>
       </c>
       <c r="E139" s="17" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F139" s="17" t="n">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="G139" s="15" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas (FAC).</t>
+          <t>Cafe KIRMA, Milo, Infusiones</t>
         </is>
       </c>
     </row>
     <row r="140" ht="15" customHeight="1">
       <c r="A140" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B140" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C140" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D140" s="19" t="n">
-        <v>5</v>
+        <v>1.5</v>
       </c>
       <c r="E140" s="20" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F140" s="20" t="n">
         <v>9</v>
       </c>
       <c r="G140" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Mazamorra de Chuño (POS).</t>
         </is>
       </c>
     </row>
     <row r="141" ht="15" customHeight="1">
       <c r="A141" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B141" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C141" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D141" s="16" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="E141" s="17" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F141" s="17" t="n">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="G141" s="15" t="inlineStr">
         <is>
-          <t>Rocoto, Cebolla, Perejil Para</t>
+          <t>Infusión Muña (INF)</t>
         </is>
       </c>
     </row>
     <row r="142" ht="15" customHeight="1">
       <c r="A142" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B142" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C142" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D142" s="19" t="n">
-        <v>10</v>
+        <v>0.75</v>
       </c>
       <c r="E142" s="20" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F142" s="20" t="n">
-        <v>18</v>
+        <v>4.5</v>
       </c>
       <c r="G142" s="18" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Jugo de Platano Isla c/ Leche</t>
         </is>
       </c>
     </row>
     <row r="143" ht="15" customHeight="1">
       <c r="A143" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B143" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C143" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D143" s="16" t="n">
-        <v>10</v>
+        <v>0.75</v>
       </c>
       <c r="E143" s="17" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F143" s="17" t="n">
-        <v>18</v>
+        <v>4.5</v>
       </c>
       <c r="G143" s="15" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>Jugo Surtido (JUG)</t>
         </is>
       </c>
     </row>
     <row r="144" ht="15" customHeight="1">
       <c r="A144" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B144" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C144" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D144" s="19" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E144" s="20" t="n">
+        <v>6</v>
+      </c>
+      <c r="F144" s="20" t="n">
         <v>9</v>
       </c>
-      <c r="E144" s="20" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G144" s="18" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Infusion Hierba Manzanilla (INF)</t>
         </is>
       </c>
     </row>
     <row r="145" ht="15" customHeight="1">
       <c r="A145" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B145" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C145" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D145" s="16" t="n">
-        <v>3.5</v>
+        <v>1.75</v>
       </c>
       <c r="E145" s="17" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F145" s="17" t="n">
-        <v>6.3</v>
+        <v>10.5</v>
       </c>
       <c r="G145" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Refresco de Carambola (REF)</t>
         </is>
       </c>
     </row>
     <row r="146" ht="15" customHeight="1">
       <c r="A146" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B146" s="18" t="inlineStr">
         <is>
-          <t>Cebolla china x 300gr</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C146" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D146" s="19" t="n">
-        <v>12</v>
+        <v>1.5</v>
       </c>
       <c r="E146" s="20" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F146" s="20" t="n">
-        <v>21.6</v>
+        <v>9</v>
       </c>
       <c r="G146" s="18" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Infusion (Sobre Anis)</t>
         </is>
       </c>
     </row>
     <row r="147" ht="15" customHeight="1">
       <c r="A147" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B147" s="15" t="inlineStr">
         <is>
-          <t>Cebolla china x 300gr</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C147" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D147" s="16" t="n">
-        <v>2.01</v>
+        <v>1.25</v>
       </c>
       <c r="E147" s="17" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F147" s="17" t="n">
-        <v>3.62</v>
+        <v>7.5</v>
       </c>
       <c r="G147" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Mazamorra Morada c/ Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="148" ht="15" customHeight="1">
       <c r="A148" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B148" s="18" t="inlineStr">
         <is>
-          <t>Cebolla china x 300gr</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C148" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D148" s="19" t="n">
-        <v>3.39</v>
+        <v>1.75</v>
       </c>
       <c r="E148" s="20" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F148" s="20" t="n">
-        <v>6.1</v>
+        <v>10.5</v>
       </c>
       <c r="G148" s="18" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Refresco de Maracuya (REF)</t>
         </is>
       </c>
     </row>
     <row r="149" ht="15" customHeight="1">
       <c r="A149" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B149" s="15" t="inlineStr">
         <is>
-          <t>Cerveza Negra Cuzqueña X 330 ml</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C149" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D149" s="16" t="n">
-        <v>0.99</v>
+        <v>1.75</v>
       </c>
       <c r="E149" s="17" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F149" s="17" t="n">
-        <v>4.95</v>
+        <v>10.5</v>
       </c>
       <c r="G149" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Refresco de Cebada c/ Limon</t>
         </is>
       </c>
     </row>
     <row r="150" ht="15" customHeight="1">
       <c r="A150" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B150" s="18" t="inlineStr">
         <is>
-          <t>Cerveza Negra Cuzqueña X 330 ml</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C150" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D150" s="19" t="n">
-        <v>0.99</v>
+        <v>1</v>
       </c>
       <c r="E150" s="20" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F150" s="20" t="n">
-        <v>4.95</v>
+        <v>6</v>
       </c>
       <c r="G150" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Maca c/Avena (BCA)</t>
         </is>
       </c>
     </row>
     <row r="151" ht="15" customHeight="1">
       <c r="A151" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B151" s="15" t="inlineStr">
         <is>
-          <t>Chicha de Jora x 1L *</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C151" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D151" s="16" t="n">
-        <v>16</v>
+        <v>1.25</v>
       </c>
       <c r="E151" s="17" t="n">
-        <v>3.5</v>
+        <v>6</v>
       </c>
       <c r="F151" s="17" t="n">
-        <v>56</v>
+        <v>7.5</v>
       </c>
       <c r="G151" s="15" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Mazamorra de Naranja (POS).</t>
         </is>
       </c>
     </row>
     <row r="152" ht="15" customHeight="1">
       <c r="A152" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B152" s="18" t="inlineStr">
         <is>
-          <t>Chinche x 300gr</t>
+          <t>Beterraga x1200 gr</t>
         </is>
       </c>
       <c r="C152" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D152" s="19" t="n">
-        <v>0.98</v>
+        <v>0.5</v>
       </c>
       <c r="E152" s="20" t="n">
-        <v>5</v>
+        <v>3.5</v>
       </c>
       <c r="F152" s="20" t="n">
-        <v>4.9</v>
+        <v>1.75</v>
       </c>
       <c r="G152" s="18" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Jugo Surtido (JUG)</t>
         </is>
       </c>
     </row>
     <row r="153" ht="15" customHeight="1">
       <c r="A153" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B153" s="15" t="inlineStr">
         <is>
-          <t>Choclo maduro x 400gr</t>
+          <t>Brocoli x 600gr</t>
         </is>
       </c>
       <c r="C153" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D153" s="16" t="n">
-        <v>524.88</v>
+        <v>0.62</v>
       </c>
       <c r="E153" s="17" t="n">
         <v>4.5</v>
       </c>
       <c r="F153" s="17" t="n">
-        <v>2361.96</v>
+        <v>2.79</v>
       </c>
       <c r="G153" s="15" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="154" ht="15" customHeight="1">
       <c r="A154" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B154" s="18" t="inlineStr">
         <is>
-          <t>Choclos tiernos x 400gr</t>
+          <t>Brocoli x 600gr</t>
         </is>
       </c>
       <c r="C154" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D154" s="19" t="n">
-        <v>30</v>
+        <v>0.5</v>
       </c>
       <c r="E154" s="20" t="n">
         <v>4.5</v>
       </c>
       <c r="F154" s="20" t="n">
-        <v>135</v>
+        <v>2.25</v>
       </c>
       <c r="G154" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
         </is>
       </c>
     </row>
     <row r="155" ht="15" customHeight="1">
       <c r="A155" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B155" s="15" t="inlineStr">
         <is>
-          <t>Choclos tiernos x 400gr</t>
+          <t>Cafe Kirma x 200 gr Und</t>
         </is>
       </c>
       <c r="C155" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D155" s="16" t="n">
-        <v>50</v>
+        <v>0.3</v>
       </c>
       <c r="E155" s="17" t="n">
-        <v>4.5</v>
+        <v>5</v>
       </c>
       <c r="F155" s="17" t="n">
-        <v>225</v>
+        <v>1.5</v>
       </c>
       <c r="G155" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Cafe KIRMA, Milo, Infusiones</t>
         </is>
       </c>
     </row>
     <row r="156" ht="15" customHeight="1">
       <c r="A156" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B156" s="18" t="inlineStr">
         <is>
-          <t>Choclos tiernos x 400gr</t>
+          <t>Camote amarillo</t>
         </is>
       </c>
       <c r="C156" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D156" s="19" t="n">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="E156" s="20" t="n">
-        <v>4.5</v>
+        <v>3.5</v>
       </c>
       <c r="F156" s="20" t="n">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="G156" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
     </row>
     <row r="157" ht="15" customHeight="1">
       <c r="A157" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B157" s="15" t="inlineStr">
         <is>
-          <t>Choclos tiernos x 400gr</t>
+          <t>Camote morado</t>
         </is>
       </c>
       <c r="C157" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D157" s="16" t="n">
-        <v>20</v>
+        <v>6.5</v>
       </c>
       <c r="E157" s="17" t="n">
-        <v>4.5</v>
+        <v>3.5</v>
       </c>
       <c r="F157" s="17" t="n">
-        <v>90</v>
+        <v>22.75</v>
       </c>
       <c r="G157" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="158" ht="15" customHeight="1">
       <c r="A158" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B158" s="18" t="inlineStr">
         <is>
-          <t>Clavo de olor x Kg</t>
+          <t>Canela Entera</t>
         </is>
       </c>
       <c r="C158" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D158" s="19" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E158" s="20" t="n">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="F158" s="20" t="n">
-        <v>5.6</v>
+        <v>0.45</v>
       </c>
       <c r="G158" s="18" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Chicha Morada</t>
         </is>
       </c>
     </row>
     <row r="159" ht="15" customHeight="1">
       <c r="A159" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B159" s="15" t="inlineStr">
         <is>
-          <t>Col china x 3.2 kg</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C159" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D159" s="16" t="n">
-        <v>30.08</v>
+        <v>0.02</v>
       </c>
       <c r="E159" s="17" t="n">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="F159" s="17" t="n">
-        <v>150.4</v>
+        <v>0.9</v>
       </c>
       <c r="G159" s="15" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Mazamorra de Chuño (POS).</t>
         </is>
       </c>
     </row>
     <row r="160" ht="15" customHeight="1">
       <c r="A160" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B160" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C160" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D160" s="19" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E160" s="20" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F160" s="20" t="n">
-        <v>5</v>
+        <v>0.45</v>
       </c>
       <c r="G160" s="18" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Avena c/ Cocoa (BCA).</t>
         </is>
       </c>
     </row>
     <row r="161" ht="15" customHeight="1">
       <c r="A161" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B161" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C161" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D161" s="16" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E161" s="17" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F161" s="17" t="n">
-        <v>5</v>
+        <v>0.45</v>
       </c>
       <c r="G161" s="15" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas Montado (FAD).</t>
+          <t>Quinua c/ manzana (BCA).</t>
         </is>
       </c>
     </row>
     <row r="162" ht="15" customHeight="1">
       <c r="A162" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B162" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C162" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D162" s="19" t="n">
-        <v>0.2</v>
+        <v>0.02</v>
       </c>
       <c r="E162" s="20" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F162" s="20" t="n">
-        <v>5</v>
+        <v>0.9</v>
       </c>
       <c r="G162" s="18" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Leche Diluida x 50 Volcan (LDI), Leche Diluida x 50 Volcan (LDI)*</t>
         </is>
       </c>
     </row>
     <row r="163" ht="15" customHeight="1">
       <c r="A163" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B163" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C163" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D163" s="16" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E163" s="17" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F163" s="17" t="n">
-        <v>5</v>
+        <v>0.45</v>
       </c>
       <c r="G163" s="15" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas (FAC).</t>
+          <t>Refresco de Maracuya (REF)</t>
         </is>
       </c>
     </row>
     <row r="164" ht="15" customHeight="1">
       <c r="A164" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B164" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C164" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D164" s="19" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E164" s="20" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F164" s="20" t="n">
-        <v>5</v>
+        <v>0.45</v>
       </c>
       <c r="G164" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Maca c/Avena (BCA)</t>
         </is>
       </c>
     </row>
     <row r="165" ht="15" customHeight="1">
       <c r="A165" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B165" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C165" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D165" s="16" t="n">
-        <v>0.8</v>
+        <v>0.01</v>
       </c>
       <c r="E165" s="17" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F165" s="17" t="n">
-        <v>20</v>
+        <v>0.45</v>
       </c>
       <c r="G165" s="15" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Mazamorra de Naranja (POS).</t>
         </is>
       </c>
     </row>
     <row r="166" ht="15" customHeight="1">
       <c r="A166" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B166" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C166" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D166" s="19" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E166" s="20" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F166" s="20" t="n">
-        <v>5</v>
+        <v>0.45</v>
       </c>
       <c r="G166" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Leche de Soya</t>
         </is>
       </c>
     </row>
     <row r="167" ht="15" customHeight="1">
       <c r="A167" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B167" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C167" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D167" s="16" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E167" s="17" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F167" s="17" t="n">
-        <v>5</v>
+        <v>0.45</v>
       </c>
       <c r="G167" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Mazamorra Morada c/ Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="168" ht="15" customHeight="1">
       <c r="A168" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B168" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela china x 100 gr</t>
         </is>
       </c>
       <c r="C168" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D168" s="19" t="n">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="E168" s="20" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F168" s="20" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G168" s="18" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="169" ht="15" customHeight="1">
       <c r="A169" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B169" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela china x 100 gr</t>
         </is>
       </c>
       <c r="C169" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D169" s="16" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E169" s="17" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F169" s="17" t="n">
-        <v>5</v>
+        <v>0.45</v>
       </c>
       <c r="G169" s="15" t="inlineStr">
         <is>
-          <t>Pollo al Horno (FAD).</t>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="170" ht="15" customHeight="1">
       <c r="A170" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B170" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela molida</t>
         </is>
       </c>
       <c r="C170" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D170" s="19" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E170" s="20" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F170" s="20" t="n">
-        <v>5</v>
+        <v>0.45</v>
       </c>
       <c r="G170" s="18" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Mazamorra de Naranja (POS).</t>
         </is>
       </c>
     </row>
     <row r="171" ht="15" customHeight="1">
       <c r="A171" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B171" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela molida</t>
         </is>
       </c>
       <c r="C171" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D171" s="16" t="n">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="E171" s="17" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F171" s="17" t="n">
-        <v>5</v>
+        <v>1.35</v>
       </c>
       <c r="G171" s="15" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="172" ht="15" customHeight="1">
       <c r="A172" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B172" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela molida</t>
         </is>
       </c>
       <c r="C172" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D172" s="19" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E172" s="20" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F172" s="20" t="n">
-        <v>5</v>
+        <v>0.45</v>
       </c>
       <c r="G172" s="18" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Pye de Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="173" ht="15" customHeight="1">
       <c r="A173" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B173" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Canela molida</t>
         </is>
       </c>
       <c r="C173" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D173" s="16" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E173" s="17" t="n">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F173" s="17" t="n">
-        <v>5</v>
+        <v>0.45</v>
       </c>
       <c r="G173" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Plancha (FAD).</t>
+          <t>Jugo de Platano Isla c/ Leche</t>
         </is>
       </c>
     </row>
     <row r="174" ht="15" customHeight="1">
       <c r="A174" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B174" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Carambola</t>
         </is>
       </c>
       <c r="C174" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D174" s="19" t="n">
-        <v>0.2</v>
+        <v>2.5</v>
       </c>
       <c r="E174" s="20" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F174" s="20" t="n">
-        <v>5</v>
+        <v>12.5</v>
       </c>
       <c r="G174" s="18" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Refresco de Carambola (REF)</t>
         </is>
       </c>
     </row>
     <row r="175" ht="15" customHeight="1">
       <c r="A175" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B175" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Carbon</t>
         </is>
       </c>
       <c r="C175" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D175" s="16" t="n">
-        <v>0.2</v>
+        <v>0.54</v>
       </c>
       <c r="E175" s="17" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F175" s="17" t="n">
-        <v>5</v>
+        <v>2.7</v>
       </c>
       <c r="G175" s="15" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="176" ht="15" customHeight="1">
       <c r="A176" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B176" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Cebada Tostada</t>
         </is>
       </c>
       <c r="C176" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D176" s="19" t="n">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="E176" s="20" t="n">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="F176" s="20" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G176" s="18" t="inlineStr">
         <is>
-          <t>Pure de Papa</t>
+          <t>Refresco de Cebada c/ Limon</t>
         </is>
       </c>
     </row>
     <row r="177" ht="15" customHeight="1">
       <c r="A177" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B177" s="15" t="inlineStr">
         <is>
-          <t>Cuero de Cerdo(Jaran Para Menestra)</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C177" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D177" s="16" t="n">
-        <v>5</v>
+        <v>0.17</v>
       </c>
       <c r="E177" s="17" t="n">
-        <v>18</v>
+        <v>1.8</v>
       </c>
       <c r="F177" s="17" t="n">
-        <v>90</v>
+        <v>0.31</v>
       </c>
       <c r="G177" s="15" t="inlineStr">
         <is>
-          <t>Arvejitas Verdes Secas x 70 (FAC).</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="178" ht="15" customHeight="1">
       <c r="A178" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B178" s="18" t="inlineStr">
         <is>
-          <t>Cuero de Cerdo(Jaran Para Menestra)</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C178" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D178" s="19" t="n">
-        <v>10</v>
+        <v>1.8</v>
       </c>
       <c r="E178" s="20" t="n">
-        <v>18</v>
+        <v>1.8</v>
       </c>
       <c r="F178" s="20" t="n">
-        <v>180</v>
+        <v>3.24</v>
       </c>
       <c r="G178" s="18" t="inlineStr">
         <is>
-          <t>P. Carne para mondongo x 100(FPR).</t>
+          <t>Aji y Limon, Aji y Limon (AJI).</t>
         </is>
       </c>
     </row>
     <row r="179" ht="15" customHeight="1">
       <c r="A179" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B179" s="15" t="inlineStr">
         <is>
-          <t>Culantro Floreado x 400 Gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C179" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D179" s="16" t="n">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="E179" s="17" t="n">
-        <v>15</v>
+        <v>1.8</v>
       </c>
       <c r="F179" s="17" t="n">
-        <v>18</v>
+        <v>3.6</v>
       </c>
       <c r="G179" s="15" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
     </row>
     <row r="180" ht="15" customHeight="1">
       <c r="A180" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B180" s="18" t="inlineStr">
         <is>
-          <t>Culantro Floreado x 400 Gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C180" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D180" s="19" t="n">
-        <v>1.2</v>
+        <v>0.5</v>
       </c>
       <c r="E180" s="20" t="n">
-        <v>15</v>
+        <v>1.8</v>
       </c>
       <c r="F180" s="20" t="n">
-        <v>18</v>
+        <v>0.9</v>
       </c>
       <c r="G180" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="181" ht="15" customHeight="1">
       <c r="A181" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B181" s="15" t="inlineStr">
         <is>
-          <t>Culantro Floreado x 400 Gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C181" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D181" s="16" t="n">
-        <v>10</v>
+        <v>0.5</v>
       </c>
       <c r="E181" s="17" t="n">
-        <v>15</v>
+        <v>1.8</v>
       </c>
       <c r="F181" s="17" t="n">
-        <v>150</v>
+        <v>0.9</v>
       </c>
       <c r="G181" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="182" ht="15" customHeight="1">
       <c r="A182" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B182" s="18" t="inlineStr">
         <is>
-          <t>Culantro Floreado x 400 Gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C182" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D182" s="19" t="n">
-        <v>1.6</v>
+        <v>1</v>
       </c>
       <c r="E182" s="20" t="n">
-        <v>15</v>
+        <v>1.8</v>
       </c>
       <c r="F182" s="20" t="n">
-        <v>24</v>
+        <v>1.8</v>
       </c>
       <c r="G182" s="18" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="183" ht="15" customHeight="1">
       <c r="A183" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B183" s="15" t="inlineStr">
         <is>
-          <t>Culantro Floreado x 400 Gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C183" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D183" s="16" t="n">
-        <v>12</v>
+        <v>0.45</v>
       </c>
       <c r="E183" s="17" t="n">
-        <v>15</v>
+        <v>1.8</v>
       </c>
       <c r="F183" s="17" t="n">
-        <v>180</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="G183" s="15" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
     </row>
     <row r="184" ht="15" customHeight="1">
       <c r="A184" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B184" s="18" t="inlineStr">
         <is>
-          <t>Culantro Floreado x 400 Gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C184" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D184" s="19" t="n">
-        <v>0.8</v>
+        <v>0.25</v>
       </c>
       <c r="E184" s="20" t="n">
-        <v>15</v>
+        <v>1.8</v>
       </c>
       <c r="F184" s="20" t="n">
-        <v>12</v>
+        <v>0.45</v>
       </c>
       <c r="G184" s="18" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Pollo al Pimiento (FAD).</t>
         </is>
       </c>
     </row>
     <row r="185" ht="15" customHeight="1">
       <c r="A185" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B185" s="15" t="inlineStr">
         <is>
-          <t>Culantro Floreado x 400 Gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C185" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D185" s="16" t="n">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
       <c r="E185" s="17" t="n">
-        <v>15</v>
+        <v>1.8</v>
       </c>
       <c r="F185" s="17" t="n">
-        <v>22.5</v>
+        <v>0.72</v>
       </c>
       <c r="G185" s="15" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="186" ht="15" customHeight="1">
       <c r="A186" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B186" s="18" t="inlineStr">
         <is>
-          <t>Culantro Floreado x 400 Gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C186" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D186" s="19" t="n">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
       <c r="E186" s="20" t="n">
-        <v>15</v>
+        <v>1.8</v>
       </c>
       <c r="F186" s="20" t="n">
-        <v>9.75</v>
+        <v>0.9</v>
       </c>
       <c r="G186" s="18" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="187" ht="15" customHeight="1">
       <c r="A187" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B187" s="15" t="inlineStr">
         <is>
-          <t>Culantro Hojas x 300 Gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C187" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D187" s="16" t="n">
-        <v>15</v>
+        <v>0.75</v>
       </c>
       <c r="E187" s="17" t="n">
-        <v>15</v>
+        <v>1.8</v>
       </c>
       <c r="F187" s="17" t="n">
-        <v>225</v>
+        <v>1.35</v>
       </c>
       <c r="G187" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Rocoto, Cebolla, Perejil Para</t>
         </is>
       </c>
     </row>
     <row r="188" ht="15" customHeight="1">
       <c r="A188" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B188" s="18" t="inlineStr">
         <is>
-          <t>Culantro Hojas x 300 Gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C188" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D188" s="19" t="n">
-        <v>12</v>
+        <v>0.25</v>
       </c>
       <c r="E188" s="20" t="n">
-        <v>15</v>
+        <v>1.8</v>
       </c>
       <c r="F188" s="20" t="n">
-        <v>180</v>
+        <v>0.45</v>
       </c>
       <c r="G188" s="18" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="189" ht="15" customHeight="1">
       <c r="A189" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B189" s="15" t="inlineStr">
         <is>
-          <t>Culantro Hojas x 300 Gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C189" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D189" s="16" t="n">
-        <v>15</v>
+        <v>0.5</v>
       </c>
       <c r="E189" s="17" t="n">
-        <v>15</v>
+        <v>1.8</v>
       </c>
       <c r="F189" s="17" t="n">
-        <v>225</v>
+        <v>0.9</v>
       </c>
       <c r="G189" s="15" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Ajiaco de Habas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="190" ht="15" customHeight="1">
       <c r="A190" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B190" s="18" t="inlineStr">
         <is>
-          <t>Doña Gusta de Carne x 7gr x 10 und</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C190" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D190" s="19" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.25</v>
       </c>
       <c r="E190" s="20" t="n">
-        <v>5</v>
+        <v>1.8</v>
       </c>
       <c r="F190" s="20" t="n">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="G190" s="18" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Asado de Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="191" ht="15" customHeight="1">
       <c r="A191" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B191" s="15" t="inlineStr">
         <is>
-          <t>Doña Gusta de Carne x 7gr x 10 und</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C191" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D191" s="16" t="n">
-        <v>0.04</v>
+        <v>0.55</v>
       </c>
       <c r="E191" s="17" t="n">
-        <v>5</v>
+        <v>1.8</v>
       </c>
       <c r="F191" s="17" t="n">
-        <v>0.2</v>
+        <v>0.99</v>
       </c>
       <c r="G191" s="15" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Tortilla de Verduras (ADI).</t>
         </is>
       </c>
     </row>
     <row r="192" ht="15" customHeight="1">
       <c r="A192" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B192" s="18" t="inlineStr">
         <is>
-          <t>Doña Gusta de Carne x 7gr x 10 und</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C192" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D192" s="19" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.15</v>
       </c>
       <c r="E192" s="20" t="n">
-        <v>5</v>
+        <v>1.8</v>
       </c>
       <c r="F192" s="20" t="n">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="G192" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
         </is>
       </c>
     </row>
     <row r="193" ht="15" customHeight="1">
       <c r="A193" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B193" s="15" t="inlineStr">
         <is>
-          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C193" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D193" s="16" t="n">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="E193" s="17" t="n">
-        <v>9.5</v>
+        <v>1.8</v>
       </c>
       <c r="F193" s="17" t="n">
-        <v>6.65</v>
+        <v>0.9</v>
       </c>
       <c r="G193" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Ajiaco de Habas Montado (FAD).</t>
         </is>
       </c>
     </row>
     <row r="194" ht="15" customHeight="1">
       <c r="A194" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B194" s="18" t="inlineStr">
         <is>
-          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
+          <t>Cebolla china x 300gr</t>
         </is>
       </c>
       <c r="C194" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D194" s="19" t="n">
-        <v>0.7</v>
+        <v>0.1</v>
       </c>
       <c r="E194" s="20" t="n">
-        <v>9.5</v>
+        <v>1.8</v>
       </c>
       <c r="F194" s="20" t="n">
-        <v>6.65</v>
+        <v>0.18</v>
       </c>
       <c r="G194" s="18" t="inlineStr">
         <is>
-          <t>Arvejitas Verdes Secas x 70 (FAC).</t>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
         </is>
       </c>
     </row>
     <row r="195" ht="15" customHeight="1">
       <c r="A195" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B195" s="15" t="inlineStr">
         <is>
-          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
+          <t>Cebolla china x 300gr</t>
         </is>
       </c>
       <c r="C195" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D195" s="16" t="n">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="E195" s="17" t="n">
-        <v>9.5</v>
+        <v>1.8</v>
       </c>
       <c r="F195" s="17" t="n">
-        <v>6.65</v>
+        <v>0.54</v>
       </c>
       <c r="G195" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="196" ht="15" customHeight="1">
       <c r="A196" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B196" s="18" t="inlineStr">
         <is>
-          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
+          <t>Cebolla china x 300gr</t>
         </is>
       </c>
       <c r="C196" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D196" s="19" t="n">
-        <v>0.7</v>
+        <v>0.17</v>
       </c>
       <c r="E196" s="20" t="n">
-        <v>9.5</v>
+        <v>1.8</v>
       </c>
       <c r="F196" s="20" t="n">
-        <v>6.65</v>
+        <v>0.31</v>
       </c>
       <c r="G196" s="18" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
     </row>
     <row r="197" ht="15" customHeight="1">
       <c r="A197" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B197" s="15" t="inlineStr">
         <is>
-          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
+          <t>Cerveza Negra Cuzqueña X 330 ml</t>
         </is>
       </c>
       <c r="C197" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D197" s="16" t="n">
-        <v>0.7</v>
+        <v>0.05</v>
       </c>
       <c r="E197" s="17" t="n">
-        <v>9.5</v>
+        <v>5</v>
       </c>
       <c r="F197" s="17" t="n">
-        <v>6.65</v>
+        <v>0.25</v>
       </c>
       <c r="G197" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="198" ht="15" customHeight="1">
       <c r="A198" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B198" s="18" t="inlineStr">
         <is>
-          <t>Escencia de vainilla la negrita x 1 lt</t>
+          <t>Cerveza Negra Cuzqueña X 330 ml</t>
         </is>
       </c>
       <c r="C198" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D198" s="19" t="n">
-        <v>1.6</v>
+        <v>0.02</v>
       </c>
       <c r="E198" s="20" t="n">
         <v>5</v>
       </c>
       <c r="F198" s="20" t="n">
-        <v>8</v>
+        <v>0.1</v>
       </c>
       <c r="G198" s="18" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="199" ht="15" customHeight="1">
       <c r="A199" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B199" s="15" t="inlineStr">
         <is>
-          <t>Espinaca x 200gr</t>
+          <t>Chicha de Jora</t>
         </is>
       </c>
       <c r="C199" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D199" s="16" t="n">
-        <v>10</v>
+        <v>0.4</v>
       </c>
       <c r="E199" s="17" t="n">
-        <v>8</v>
+        <v>3.5</v>
       </c>
       <c r="F199" s="17" t="n">
-        <v>80</v>
+        <v>1.4</v>
       </c>
       <c r="G199" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="200" ht="15" customHeight="1">
       <c r="A200" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B200" s="18" t="inlineStr">
         <is>
-          <t>Espinaca x 200gr</t>
+          <t>Chinche x 300gr</t>
         </is>
       </c>
       <c r="C200" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D200" s="19" t="n">
-        <v>4</v>
+        <v>0.02</v>
       </c>
       <c r="E200" s="20" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F200" s="20" t="n">
-        <v>32</v>
+        <v>0.1</v>
       </c>
       <c r="G200" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
         </is>
       </c>
     </row>
     <row r="201" ht="15" customHeight="1">
       <c r="A201" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B201" s="15" t="inlineStr">
         <is>
-          <t>Espinaca x 200gr</t>
+          <t>Choclo maduro x 400gr</t>
         </is>
       </c>
       <c r="C201" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D201" s="16" t="n">
-        <v>10</v>
+        <v>13.12</v>
       </c>
       <c r="E201" s="17" t="n">
-        <v>8</v>
+        <v>4.5</v>
       </c>
       <c r="F201" s="17" t="n">
-        <v>80</v>
+        <v>59.04</v>
       </c>
       <c r="G201" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="202" ht="15" customHeight="1">
       <c r="A202" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B202" s="18" t="inlineStr">
         <is>
-          <t>Fideo Arito (Don Máximo)</t>
+          <t>Choclos tiernos x 400gr</t>
         </is>
       </c>
       <c r="C202" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D202" s="19" t="n">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="E202" s="20" t="n">
-        <v>5.5</v>
+        <v>4.5</v>
       </c>
       <c r="F202" s="20" t="n">
-        <v>181.5</v>
+        <v>4.5</v>
       </c>
       <c r="G202" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="203" ht="15" customHeight="1">
       <c r="A203" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B203" s="15" t="inlineStr">
         <is>
-          <t>Fideo Caracol Grande (Don Máximo)</t>
+          <t>Choclos tiernos x 400gr</t>
         </is>
       </c>
       <c r="C203" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D203" s="16" t="n">
-        <v>33</v>
+        <v>2.5</v>
       </c>
       <c r="E203" s="17" t="n">
-        <v>5.5</v>
+        <v>4.5</v>
       </c>
       <c r="F203" s="17" t="n">
-        <v>181.5</v>
+        <v>11.25</v>
       </c>
       <c r="G203" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="204" ht="15" customHeight="1">
       <c r="A204" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B204" s="18" t="inlineStr">
         <is>
-          <t>Fideo Spagueti Delgado (Don Maximo)</t>
+          <t>Choclos tiernos x 400gr</t>
         </is>
       </c>
       <c r="C204" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D204" s="19" t="n">
-        <v>200</v>
+        <v>2.5</v>
       </c>
       <c r="E204" s="20" t="n">
-        <v>5.5</v>
+        <v>4.5</v>
       </c>
       <c r="F204" s="20" t="n">
-        <v>1100</v>
+        <v>11.25</v>
       </c>
       <c r="G204" s="18" t="inlineStr">
         <is>
-          <t>Fideos para Tallarin x 100 (FGU).</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="205" ht="15" customHeight="1">
       <c r="A205" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B205" s="15" t="inlineStr">
         <is>
-          <t>Fideo canuto grande don maximo</t>
+          <t>Choclos tiernos x 400gr</t>
         </is>
       </c>
       <c r="C205" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D205" s="16" t="n">
-        <v>33</v>
+        <v>1.5</v>
       </c>
       <c r="E205" s="17" t="n">
-        <v>5.5</v>
+        <v>4.5</v>
       </c>
       <c r="F205" s="17" t="n">
-        <v>181.5</v>
+        <v>6.75</v>
       </c>
       <c r="G205" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Ensalada Fresca</t>
         </is>
       </c>
     </row>
     <row r="206" ht="15" customHeight="1">
       <c r="A206" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B206" s="18" t="inlineStr">
         <is>
-          <t>Fideo canuto mediano don maximo</t>
+          <t>Choclos tiernos x 400gr</t>
         </is>
       </c>
       <c r="C206" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D206" s="19" t="n">
-        <v>33</v>
+        <v>1.5</v>
       </c>
       <c r="E206" s="20" t="n">
-        <v>5.5</v>
+        <v>4.5</v>
       </c>
       <c r="F206" s="20" t="n">
-        <v>181.5</v>
+        <v>6.75</v>
       </c>
       <c r="G206" s="18" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Ensalada Fresca (ENT)</t>
         </is>
       </c>
     </row>
     <row r="207" ht="15" customHeight="1">
       <c r="A207" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B207" s="15" t="inlineStr">
         <is>
-          <t>Fideo wantan x 40 und</t>
+          <t>Choclos tiernos x 400gr</t>
         </is>
       </c>
       <c r="C207" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D207" s="16" t="n">
-        <v>17.01</v>
+        <v>1.5</v>
       </c>
       <c r="E207" s="17" t="n">
-        <v>5.5</v>
+        <v>4.5</v>
       </c>
       <c r="F207" s="17" t="n">
-        <v>93.56</v>
+        <v>6.75</v>
       </c>
       <c r="G207" s="15" t="inlineStr">
         <is>
-          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="208" ht="15" customHeight="1">
       <c r="A208" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B208" s="18" t="inlineStr">
         <is>
-          <t>Filete de Pollo C/H (Pechuga) x Kg</t>
+          <t>Chuño Ingles x Kg</t>
         </is>
       </c>
       <c r="C208" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D208" s="19" t="n">
-        <v>120</v>
+        <v>0.6</v>
       </c>
       <c r="E208" s="20" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F208" s="20" t="n">
-        <v>1320</v>
+        <v>3.6</v>
       </c>
       <c r="G208" s="18" t="inlineStr">
         <is>
-          <t>P. Filete de Pollo Pecho C/H x 120(FPR)</t>
+          <t>Mazamorra de Naranja (POS).</t>
         </is>
       </c>
     </row>
     <row r="209" ht="15" customHeight="1">
       <c r="A209" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B209" s="15" t="inlineStr">
         <is>
-          <t>Gaseosa Coca Cola x 3 Lt</t>
+          <t>Chuño Ingles x Kg</t>
         </is>
       </c>
       <c r="C209" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D209" s="16" t="n">
-        <v>5.1</v>
+        <v>0.5</v>
       </c>
       <c r="E209" s="17" t="n">
         <v>6</v>
       </c>
       <c r="F209" s="17" t="n">
-        <v>30.6</v>
+        <v>3</v>
       </c>
       <c r="G209" s="15" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Mazamorra de Chuño (POS).</t>
         </is>
       </c>
     </row>
     <row r="210" ht="15" customHeight="1">
       <c r="A210" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B210" s="18" t="inlineStr">
         <is>
-          <t>Guiso de Res (Pulpa) S/Hueso</t>
+          <t>Chuño Ingles x Kg</t>
         </is>
       </c>
       <c r="C210" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D210" s="19" t="n">
-        <v>180</v>
+        <v>0.5</v>
       </c>
       <c r="E210" s="20" t="n">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="F210" s="20" t="n">
-        <v>5040</v>
+        <v>3</v>
       </c>
       <c r="G210" s="18" t="inlineStr">
         <is>
-          <t>P. Guiso de Res x 90 (FPR).</t>
+          <t>Mazamorra Morada c/ Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="211" ht="15" customHeight="1">
       <c r="A211" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B211" s="15" t="inlineStr">
         <is>
-          <t>Guiso de Res (Pulpa) S/Hueso</t>
+          <t>Chuño entero</t>
         </is>
       </c>
       <c r="C211" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D211" s="16" t="n">
-        <v>240</v>
+        <v>2</v>
       </c>
       <c r="E211" s="17" t="n">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="F211" s="17" t="n">
-        <v>6720</v>
+        <v>12</v>
       </c>
       <c r="G211" s="15" t="inlineStr">
         <is>
-          <t>P. Guiso de Res x 120 (FPR).</t>
+          <t>Mazamorra de Chuño (POS).</t>
         </is>
       </c>
     </row>
     <row r="212" ht="15" customHeight="1">
       <c r="A212" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B212" s="18" t="inlineStr">
         <is>
-          <t>Habas partida</t>
+          <t>Clavo de olor</t>
         </is>
       </c>
       <c r="C212" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D212" s="19" t="n">
-        <v>40</v>
+        <v>0.1</v>
       </c>
       <c r="E212" s="20" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F212" s="20" t="n">
-        <v>320</v>
+        <v>2.8</v>
       </c>
       <c r="G212" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Chicha Morada</t>
         </is>
       </c>
     </row>
     <row r="213" ht="15" customHeight="1">
       <c r="A213" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B213" s="15" t="inlineStr">
         <is>
-          <t>Habas verde</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C213" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D213" s="16" t="n">
-        <v>12</v>
+        <v>0.01</v>
       </c>
       <c r="E213" s="17" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F213" s="17" t="n">
-        <v>96</v>
+        <v>0.28</v>
       </c>
       <c r="G213" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Leche de Soya</t>
         </is>
       </c>
     </row>
     <row r="214" ht="15" customHeight="1">
       <c r="A214" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B214" s="18" t="inlineStr">
         <is>
-          <t>Habas verde</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C214" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D214" s="19" t="n">
-        <v>128</v>
+        <v>0.02</v>
       </c>
       <c r="E214" s="20" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F214" s="20" t="n">
-        <v>1024</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="G214" s="18" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Leche Diluida x 50 Volcan (LDI), Leche Diluida x 50 Volcan (LDI)*</t>
         </is>
       </c>
     </row>
     <row r="215" ht="15" customHeight="1">
       <c r="A215" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B215" s="15" t="inlineStr">
         <is>
-          <t>Habas verde</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C215" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D215" s="16" t="n">
-        <v>80</v>
+        <v>0.01</v>
       </c>
       <c r="E215" s="17" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F215" s="17" t="n">
-        <v>640</v>
+        <v>0.28</v>
       </c>
       <c r="G215" s="15" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas Montado (FAD).</t>
+          <t>Refresco de Maracuya (REF)</t>
         </is>
       </c>
     </row>
     <row r="216" ht="15" customHeight="1">
       <c r="A216" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B216" s="18" t="inlineStr">
         <is>
-          <t>Habas verde</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C216" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D216" s="19" t="n">
-        <v>32</v>
+        <v>0.01</v>
       </c>
       <c r="E216" s="20" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F216" s="20" t="n">
-        <v>256</v>
+        <v>0.28</v>
       </c>
       <c r="G216" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Maca c/Avena (BCA)</t>
         </is>
       </c>
     </row>
     <row r="217" ht="15" customHeight="1">
       <c r="A217" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B217" s="15" t="inlineStr">
         <is>
-          <t>Habas verde</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C217" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D217" s="16" t="n">
-        <v>96</v>
+        <v>0.01</v>
       </c>
       <c r="E217" s="17" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F217" s="17" t="n">
-        <v>768</v>
+        <v>0.28</v>
       </c>
       <c r="G217" s="15" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas (FAC).</t>
+          <t>Mazamorra de Naranja (POS).</t>
         </is>
       </c>
     </row>
     <row r="218" ht="15" customHeight="1">
       <c r="A218" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B218" s="18" t="inlineStr">
         <is>
-          <t>Habas verde</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C218" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D218" s="19" t="n">
-        <v>8</v>
+        <v>0.01</v>
       </c>
       <c r="E218" s="20" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F218" s="20" t="n">
-        <v>64</v>
+        <v>0.28</v>
       </c>
       <c r="G218" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="219" ht="15" customHeight="1">
       <c r="A219" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B219" s="15" t="inlineStr">
         <is>
-          <t>Harina Nicolini Suelta (Para Cocina)</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C219" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D219" s="16" t="n">
-        <v>6</v>
+        <v>0.01</v>
       </c>
       <c r="E219" s="17" t="n">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="F219" s="17" t="n">
-        <v>24</v>
+        <v>0.28</v>
       </c>
       <c r="G219" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Mazamorra de Chuño (POS).</t>
         </is>
       </c>
     </row>
     <row r="220" ht="15" customHeight="1">
       <c r="A220" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B220" s="18" t="inlineStr">
         <is>
-          <t>Harina de Arverja (Crema de Alverja)</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C220" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D220" s="19" t="n">
-        <v>36</v>
+        <v>0.01</v>
       </c>
       <c r="E220" s="20" t="n">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="F220" s="20" t="n">
-        <v>144</v>
+        <v>0.28</v>
       </c>
       <c r="G220" s="18" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Mazamorra Morada c/ Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="221" ht="15" customHeight="1">
       <c r="A221" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B221" s="15" t="inlineStr">
         <is>
-          <t>Harina de Trigo Don Lucciano x Saco(50 Kg)*</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C221" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D221" s="16" t="n">
-        <v>5</v>
+        <v>0.01</v>
       </c>
       <c r="E221" s="17" t="n">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="F221" s="17" t="n">
-        <v>20</v>
+        <v>0.28</v>
       </c>
       <c r="G221" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Quinua c/ manzana (BCA).</t>
         </is>
       </c>
     </row>
     <row r="222" ht="15" customHeight="1">
       <c r="A222" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B222" s="18" t="inlineStr">
         <is>
-          <t>Hierba Muña x 240gr</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C222" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D222" s="19" t="n">
-        <v>1.94</v>
+        <v>0.01</v>
       </c>
       <c r="E222" s="20" t="n">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="F222" s="20" t="n">
-        <v>9.699999999999999</v>
+        <v>0.28</v>
       </c>
       <c r="G222" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Avena c/ Cocoa (BCA).</t>
         </is>
       </c>
     </row>
     <row r="223" ht="15" customHeight="1">
       <c r="A223" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B223" s="15" t="inlineStr">
         <is>
-          <t>Hongos seco</t>
+          <t>Cocoa</t>
         </is>
       </c>
       <c r="C223" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D223" s="16" t="n">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="E223" s="17" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F223" s="17" t="n">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="G223" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Avena c/ Cocoa (BCA).</t>
         </is>
       </c>
     </row>
     <row r="224" ht="15" customHeight="1">
       <c r="A224" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B224" s="18" t="inlineStr">
         <is>
-          <t>Huacatay x 400gr</t>
+          <t>Col china x 3.2 kg</t>
         </is>
       </c>
       <c r="C224" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D224" s="19" t="n">
-        <v>0.4</v>
+        <v>0.75</v>
       </c>
       <c r="E224" s="20" t="n">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F224" s="20" t="n">
-        <v>7.2</v>
+        <v>3.75</v>
       </c>
       <c r="G224" s="18" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="225" ht="15" customHeight="1">
       <c r="A225" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B225" s="15" t="inlineStr">
         <is>
-          <t>Huacatay x 400gr</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C225" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D225" s="16" t="n">
-        <v>0.48</v>
+        <v>0.01</v>
       </c>
       <c r="E225" s="17" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F225" s="17" t="n">
-        <v>8.640000000000001</v>
+        <v>0.25</v>
       </c>
       <c r="G225" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Pollo al Pimiento (FAD).</t>
         </is>
       </c>
     </row>
     <row r="226" ht="15" customHeight="1">
       <c r="A226" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B226" s="18" t="inlineStr">
         <is>
-          <t>Huacatay x 400gr</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C226" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D226" s="19" t="n">
-        <v>0.76</v>
+        <v>0.01</v>
       </c>
       <c r="E226" s="20" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F226" s="20" t="n">
-        <v>13.68</v>
+        <v>0.25</v>
       </c>
       <c r="G226" s="18" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
         </is>
       </c>
     </row>
     <row r="227" ht="15" customHeight="1">
       <c r="A227" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B227" s="15" t="inlineStr">
         <is>
-          <t>Huacatay x 400gr</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C227" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D227" s="16" t="n">
-        <v>32</v>
+        <v>0.01</v>
       </c>
       <c r="E227" s="17" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F227" s="17" t="n">
-        <v>576</v>
+        <v>0.25</v>
       </c>
       <c r="G227" s="15" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="228" ht="15" customHeight="1">
       <c r="A228" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B228" s="18" t="inlineStr">
         <is>
-          <t>Huacatay x 400gr</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C228" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D228" s="19" t="n">
-        <v>0.4</v>
+        <v>0.02</v>
       </c>
       <c r="E228" s="20" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F228" s="20" t="n">
-        <v>7.2</v>
+        <v>0.5</v>
       </c>
       <c r="G228" s="18" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas Montado (FAD).</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="229" ht="15" customHeight="1">
       <c r="A229" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B229" s="15" t="inlineStr">
         <is>
-          <t>Huacatay x 400gr</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C229" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D229" s="16" t="n">
-        <v>0.8</v>
+        <v>0.01</v>
       </c>
       <c r="E229" s="17" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F229" s="17" t="n">
-        <v>14.4</v>
+        <v>0.25</v>
       </c>
       <c r="G229" s="15" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas (FAC).</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="230" ht="15" customHeight="1">
       <c r="A230" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B230" s="18" t="inlineStr">
         <is>
-          <t>Huacatay x 400gr</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C230" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D230" s="19" t="n">
-        <v>0.4</v>
+        <v>0.01</v>
       </c>
       <c r="E230" s="20" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F230" s="20" t="n">
-        <v>7.2</v>
+        <v>0.25</v>
       </c>
       <c r="G230" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Ajiaco de Habas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="231" ht="15" customHeight="1">
       <c r="A231" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B231" s="15" t="inlineStr">
         <is>
-          <t>Hueso de Res (Manzana)</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C231" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D231" s="16" t="n">
-        <v>20</v>
+        <v>0.01</v>
       </c>
       <c r="E231" s="17" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F231" s="17" t="n">
-        <v>100</v>
+        <v>0.25</v>
       </c>
       <c r="G231" s="15" t="inlineStr">
         <is>
-          <t>Patasca o Mondongo (FAD).</t>
+          <t>Asado de Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="232" ht="15" customHeight="1">
       <c r="A232" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B232" s="18" t="inlineStr">
         <is>
-          <t>Hueso de Res (Manzana)</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C232" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D232" s="19" t="n">
-        <v>10</v>
+        <v>0.01</v>
       </c>
       <c r="E232" s="20" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F232" s="20" t="n">
-        <v>50</v>
+        <v>0.25</v>
       </c>
       <c r="G232" s="18" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas Montado (FAD).</t>
+          <t>Tortilla de Verduras (ADI).</t>
         </is>
       </c>
     </row>
     <row r="233" ht="15" customHeight="1">
       <c r="A233" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B233" s="15" t="inlineStr">
         <is>
-          <t>Hueso de Res (Manzana)</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C233" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D233" s="16" t="n">
-        <v>20</v>
+        <v>0.01</v>
       </c>
       <c r="E233" s="17" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F233" s="17" t="n">
-        <v>100</v>
+        <v>0.25</v>
       </c>
       <c r="G233" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Ajiaco de Habas Montado (FAD).</t>
         </is>
       </c>
     </row>
     <row r="234" ht="15" customHeight="1">
       <c r="A234" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B234" s="18" t="inlineStr">
         <is>
-          <t>Hueso de Res (Manzana)</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C234" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D234" s="19" t="n">
-        <v>20</v>
+        <v>0.01</v>
       </c>
       <c r="E234" s="20" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F234" s="20" t="n">
-        <v>100</v>
+        <v>0.25</v>
       </c>
       <c r="G234" s="18" t="inlineStr">
         <is>
-          <t>Arvejitas Verdes Secas x 70 (FAC).</t>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="235" ht="15" customHeight="1">
       <c r="A235" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B235" s="15" t="inlineStr">
         <is>
-          <t>Hueso de Res (Manzana)</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C235" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D235" s="16" t="n">
-        <v>20</v>
+        <v>0.01</v>
       </c>
       <c r="E235" s="17" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F235" s="17" t="n">
-        <v>100</v>
+        <v>0.25</v>
       </c>
       <c r="G235" s="15" t="inlineStr">
         <is>
-          <t>P. Carne para mondongo x 100(FPR).</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="236" ht="15" customHeight="1">
       <c r="A236" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B236" s="18" t="inlineStr">
         <is>
-          <t>Hueso de Res (Manzana)</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C236" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D236" s="19" t="n">
-        <v>10</v>
+        <v>0.01</v>
       </c>
       <c r="E236" s="20" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F236" s="20" t="n">
-        <v>50</v>
+        <v>0.25</v>
       </c>
       <c r="G236" s="18" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="237" ht="15" customHeight="1">
       <c r="A237" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B237" s="15" t="inlineStr">
         <is>
-          <t>Hueso de Res (Manzana)</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C237" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D237" s="16" t="n">
-        <v>10</v>
+        <v>0.01</v>
       </c>
       <c r="E237" s="17" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F237" s="17" t="n">
-        <v>50</v>
+        <v>0.25</v>
       </c>
       <c r="G237" s="15" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="238" ht="15" customHeight="1">
       <c r="A238" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B238" s="18" t="inlineStr">
         <is>
-          <t>Huevo Rosado x180 Und *</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C238" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D238" s="19" t="n">
-        <v>9.720000000000001</v>
+        <v>0.01</v>
       </c>
       <c r="E238" s="20" t="n">
-        <v>6.5</v>
+        <v>25</v>
       </c>
       <c r="F238" s="20" t="n">
-        <v>63.18</v>
+        <v>0.25</v>
       </c>
       <c r="G238" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="239" ht="15" customHeight="1">
       <c r="A239" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B239" s="15" t="inlineStr">
         <is>
-          <t>Huevo Rosado x180 Und *</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C239" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D239" s="16" t="n">
-        <v>11.88</v>
+        <v>0.01</v>
       </c>
       <c r="E239" s="17" t="n">
-        <v>6.5</v>
+        <v>25</v>
       </c>
       <c r="F239" s="17" t="n">
-        <v>77.22</v>
+        <v>0.25</v>
       </c>
       <c r="G239" s="15" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
     </row>
     <row r="240" ht="15" customHeight="1">
       <c r="A240" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B240" s="18" t="inlineStr">
         <is>
-          <t>Huevo Rosado x180 Und *</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C240" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D240" s="19" t="n">
-        <v>11.88</v>
+        <v>0.01</v>
       </c>
       <c r="E240" s="20" t="n">
-        <v>6.5</v>
+        <v>25</v>
       </c>
       <c r="F240" s="20" t="n">
-        <v>77.22</v>
+        <v>0.25</v>
       </c>
       <c r="G240" s="18" t="inlineStr">
         <is>
-          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+          <t>Pure de Papa</t>
         </is>
       </c>
     </row>
     <row r="241" ht="15" customHeight="1">
       <c r="A241" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B241" s="15" t="inlineStr">
         <is>
-          <t>Huevo Rosado x180 Und *</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C241" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D241" s="16" t="n">
-        <v>66.95999999999999</v>
+        <v>0.01</v>
       </c>
       <c r="E241" s="17" t="n">
-        <v>6.5</v>
+        <v>25</v>
       </c>
       <c r="F241" s="17" t="n">
-        <v>435.24</v>
+        <v>0.25</v>
       </c>
       <c r="G241" s="15" t="inlineStr">
         <is>
-          <t>P. Huevo Frito x 1 (FPR) *</t>
+          <t>Pollo a la Plancha (FAD).</t>
         </is>
       </c>
     </row>
     <row r="242" ht="15" customHeight="1">
       <c r="A242" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B242" s="18" t="inlineStr">
         <is>
-          <t>Jamonada San Fernando x 85 gr</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C242" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D242" s="19" t="n">
-        <v>2.21</v>
+        <v>0.01</v>
       </c>
       <c r="E242" s="20" t="n">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F242" s="20" t="n">
-        <v>77.34999999999999</v>
+        <v>0.25</v>
       </c>
       <c r="G242" s="18" t="inlineStr">
         <is>
-          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+          <t>Pollo al Horno (FAD).</t>
         </is>
       </c>
     </row>
     <row r="243" ht="15" customHeight="1">
       <c r="A243" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B243" s="15" t="inlineStr">
         <is>
-          <t>Ketchup Walibi x 1 kg</t>
+          <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
       <c r="C243" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D243" s="16" t="n">
-        <v>6</v>
+        <v>0.5</v>
       </c>
       <c r="E243" s="17" t="n">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="F243" s="17" t="n">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="G243" s="15" t="inlineStr">
         <is>
-          <t>Papa Frita x 160 y Cremas (FAC).</t>
+          <t>P. Carne para mondongo x 100(FPR).</t>
         </is>
       </c>
     </row>
     <row r="244" ht="15" customHeight="1">
       <c r="A244" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B244" s="18" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
       <c r="C244" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D244" s="19" t="n">
-        <v>0.4</v>
+        <v>0.12</v>
       </c>
       <c r="E244" s="20" t="n">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F244" s="20" t="n">
-        <v>3.2</v>
+        <v>2.16</v>
       </c>
       <c r="G244" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Arvejitas Verdes Secas x 70 (FAC).</t>
         </is>
       </c>
     </row>
     <row r="245" ht="15" customHeight="1">
       <c r="A245" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B245" s="15" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Culantro Floreado x 400 Gr</t>
         </is>
       </c>
       <c r="C245" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D245" s="16" t="n">
-        <v>0.3</v>
+        <v>0.06</v>
       </c>
       <c r="E245" s="17" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F245" s="17" t="n">
-        <v>2.4</v>
+        <v>0.9</v>
       </c>
       <c r="G245" s="15" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="246" ht="15" customHeight="1">
       <c r="A246" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B246" s="18" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Culantro Floreado x 400 Gr</t>
         </is>
       </c>
       <c r="C246" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D246" s="19" t="n">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="E246" s="20" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F246" s="20" t="n">
-        <v>0.8</v>
+        <v>1.2</v>
       </c>
       <c r="G246" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
     </row>
     <row r="247" ht="15" customHeight="1">
       <c r="A247" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B247" s="15" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Culantro Floreado x 400 Gr</t>
         </is>
       </c>
       <c r="C247" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D247" s="16" t="n">
-        <v>1.2</v>
+        <v>0.04</v>
       </c>
       <c r="E247" s="17" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F247" s="17" t="n">
-        <v>9.6</v>
+        <v>0.6</v>
       </c>
       <c r="G247" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="248" ht="15" customHeight="1">
       <c r="A248" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B248" s="18" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Culantro Floreado x 400 Gr</t>
         </is>
       </c>
       <c r="C248" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D248" s="19" t="n">
-        <v>1.2</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E248" s="20" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F248" s="20" t="n">
-        <v>9.6</v>
+        <v>1.05</v>
       </c>
       <c r="G248" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
     </row>
     <row r="249" ht="15" customHeight="1">
       <c r="A249" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B249" s="15" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Culantro Floreado x 400 Gr</t>
         </is>
       </c>
       <c r="C249" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D249" s="16" t="n">
-        <v>0.4</v>
+        <v>0.02</v>
       </c>
       <c r="E249" s="17" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F249" s="17" t="n">
-        <v>3.2</v>
+        <v>0.3</v>
       </c>
       <c r="G249" s="15" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
         </is>
       </c>
     </row>
     <row r="250" ht="15" customHeight="1">
       <c r="A250" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B250" s="18" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Culantro Floreado x 400 Gr</t>
         </is>
       </c>
       <c r="C250" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D250" s="19" t="n">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="E250" s="20" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F250" s="20" t="n">
-        <v>4</v>
+        <v>3.75</v>
       </c>
       <c r="G250" s="18" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="251" ht="15" customHeight="1">
       <c r="A251" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B251" s="15" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Culantro Floreado x 400 Gr</t>
         </is>
       </c>
       <c r="C251" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D251" s="16" t="n">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="E251" s="17" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F251" s="17" t="n">
-        <v>1.6</v>
+        <v>4.5</v>
       </c>
       <c r="G251" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Plancha (FAD).</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="252" ht="15" customHeight="1">
       <c r="A252" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B252" s="18" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Culantro Floreado x 400 Gr</t>
         </is>
       </c>
       <c r="C252" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D252" s="19" t="n">
-        <v>0.5</v>
+        <v>0.06</v>
       </c>
       <c r="E252" s="20" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F252" s="20" t="n">
-        <v>4</v>
+        <v>0.9</v>
       </c>
       <c r="G252" s="18" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="253" ht="15" customHeight="1">
       <c r="A253" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B253" s="15" t="inlineStr">
         <is>
-          <t>Laurel</t>
+          <t>Culantro Hojas x 300 Gr</t>
         </is>
       </c>
       <c r="C253" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D253" s="16" t="n">
-        <v>0.1</v>
+        <v>0.75</v>
       </c>
       <c r="E253" s="17" t="n">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F253" s="17" t="n">
-        <v>2.5</v>
+        <v>11.25</v>
       </c>
       <c r="G253" s="15" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="254" ht="15" customHeight="1">
       <c r="A254" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B254" s="18" t="inlineStr">
         <is>
-          <t>Laurel</t>
+          <t>Culantro Hojas x 300 Gr</t>
         </is>
       </c>
       <c r="C254" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D254" s="19" t="n">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="E254" s="20" t="n">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F254" s="20" t="n">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="G254" s="18" t="inlineStr">
         <is>
-          <t>Fideos para Tallarin x 100 (FGU).</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="255" ht="15" customHeight="1">
       <c r="A255" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B255" s="15" t="inlineStr">
         <is>
-          <t>Laurel</t>
+          <t>Culantro Hojas x 300 Gr</t>
         </is>
       </c>
       <c r="C255" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D255" s="16" t="n">
-        <v>0.1</v>
+        <v>0.38</v>
       </c>
       <c r="E255" s="17" t="n">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F255" s="17" t="n">
-        <v>2.5</v>
+        <v>5.7</v>
       </c>
       <c r="G255" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="256" ht="15" customHeight="1">
       <c r="A256" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B256" s="18" t="inlineStr">
         <is>
-          <t>Laurel</t>
+          <t>Doña Gusta de Carne x 7gr x 10 und</t>
         </is>
       </c>
       <c r="C256" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D256" s="19" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="E256" s="20" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F256" s="20" t="n">
-        <v>2.5</v>
+        <v>0</v>
       </c>
       <c r="G256" s="18" t="inlineStr">
         <is>
           <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="257" ht="15" customHeight="1">
       <c r="A257" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B257" s="15" t="inlineStr">
         <is>
-          <t>Laurel</t>
+          <t>Doña Gusta de Carne x 7gr x 10 und</t>
         </is>
       </c>
       <c r="C257" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D257" s="16" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="E257" s="17" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F257" s="17" t="n">
-        <v>2.5</v>
+        <v>0</v>
       </c>
       <c r="G257" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
     </row>
     <row r="258" ht="15" customHeight="1">
       <c r="A258" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B258" s="18" t="inlineStr">
         <is>
-          <t>Leche Condensada Nestle x 393 gr.*</t>
+          <t>Doña Gusta de Carne x 7gr x 10 und</t>
         </is>
       </c>
       <c r="C258" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D258" s="19" t="n">
-        <v>2.98</v>
+        <v>0</v>
       </c>
       <c r="E258" s="20" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F258" s="20" t="n">
-        <v>35.76</v>
+        <v>0</v>
       </c>
       <c r="G258" s="18" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="259" ht="15" customHeight="1">
       <c r="A259" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B259" s="15" t="inlineStr">
         <is>
-          <t>Leche Evaporada x 393 Ml x 24 Und *</t>
+          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
         </is>
       </c>
       <c r="C259" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D259" s="16" t="n">
-        <v>25.2</v>
+        <v>0.02</v>
       </c>
       <c r="E259" s="17" t="n">
-        <v>8.5</v>
+        <v>9.5</v>
       </c>
       <c r="F259" s="17" t="n">
-        <v>214.2</v>
+        <v>0.19</v>
       </c>
       <c r="G259" s="15" t="inlineStr">
         <is>
-          <t>Pure de Papa</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="260" ht="15" customHeight="1">
       <c r="A260" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B260" s="18" t="inlineStr">
         <is>
-          <t>Leche Evaporada x 393 Ml x 24 Und *</t>
+          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
         </is>
       </c>
       <c r="C260" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D260" s="19" t="n">
-        <v>12</v>
+        <v>0.04</v>
       </c>
       <c r="E260" s="20" t="n">
-        <v>8.5</v>
+        <v>9.5</v>
       </c>
       <c r="F260" s="20" t="n">
-        <v>102</v>
+        <v>0.38</v>
       </c>
       <c r="G260" s="18" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="261" ht="15" customHeight="1">
       <c r="A261" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B261" s="15" t="inlineStr">
         <is>
-          <t>Leche Evaporada x 393 Ml x 24 Und *</t>
+          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
         </is>
       </c>
       <c r="C261" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D261" s="16" t="n">
-        <v>20.4</v>
+        <v>0.02</v>
       </c>
       <c r="E261" s="17" t="n">
-        <v>8.5</v>
+        <v>9.5</v>
       </c>
       <c r="F261" s="17" t="n">
-        <v>173.4</v>
+        <v>0.19</v>
       </c>
       <c r="G261" s="15" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas Montado (FAD).</t>
+          <t>Arvejitas Verdes Secas x 70 (FAC).</t>
         </is>
       </c>
     </row>
     <row r="262" ht="15" customHeight="1">
       <c r="A262" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B262" s="18" t="inlineStr">
         <is>
-          <t>Leche Evaporada x 393 Ml x 24 Und *</t>
+          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
         </is>
       </c>
       <c r="C262" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D262" s="19" t="n">
-        <v>9.6</v>
+        <v>0.04</v>
       </c>
       <c r="E262" s="20" t="n">
-        <v>8.5</v>
+        <v>9.5</v>
       </c>
       <c r="F262" s="20" t="n">
-        <v>81.59999999999999</v>
+        <v>0.38</v>
       </c>
       <c r="G262" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
         </is>
       </c>
     </row>
     <row r="263" ht="15" customHeight="1">
       <c r="A263" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B263" s="15" t="inlineStr">
         <is>
-          <t>Leche Evaporada x 393 Ml x 24 Und *</t>
+          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
         </is>
       </c>
       <c r="C263" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D263" s="16" t="n">
-        <v>20.4</v>
+        <v>0.02</v>
       </c>
       <c r="E263" s="17" t="n">
-        <v>8.5</v>
+        <v>9.5</v>
       </c>
       <c r="F263" s="17" t="n">
-        <v>173.4</v>
+        <v>0.19</v>
       </c>
       <c r="G263" s="15" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas (FAC).</t>
+          <t>Pollo al Pimiento (FAD).</t>
         </is>
       </c>
     </row>
     <row r="264" ht="15" customHeight="1">
       <c r="A264" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B264" s="18" t="inlineStr">
         <is>
-          <t>Lechuga Americana x 700 Gr. (Carola)</t>
+          <t>Escencia de naranja x 90 ml</t>
         </is>
       </c>
       <c r="C264" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D264" s="19" t="n">
-        <v>30.24</v>
+        <v>0.04</v>
       </c>
       <c r="E264" s="20" t="n">
         <v>4</v>
       </c>
       <c r="F264" s="20" t="n">
-        <v>120.96</v>
+        <v>0.16</v>
       </c>
       <c r="G264" s="18" t="inlineStr">
         <is>
-          <t>Papa Peruanita x 130 c / Ensalada</t>
+          <t>Mazamorra de Naranja (POS).</t>
         </is>
       </c>
     </row>
     <row r="265" ht="15" customHeight="1">
       <c r="A265" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B265" s="15" t="inlineStr">
         <is>
-          <t>Lechuga Americana x 700 Gr. (Carola)</t>
+          <t>Escencia de vainilla fleishman x 500 ml</t>
         </is>
       </c>
       <c r="C265" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D265" s="16" t="n">
-        <v>14.28</v>
+        <v>0.01</v>
       </c>
       <c r="E265" s="17" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F265" s="17" t="n">
-        <v>57.12</v>
+        <v>0.05</v>
       </c>
       <c r="G265" s="15" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Jugo de Papaya</t>
         </is>
       </c>
     </row>
     <row r="266" ht="15" customHeight="1">
       <c r="A266" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B266" s="18" t="inlineStr">
         <is>
-          <t>Lechuga Americana x 700 Gr. (Carola)</t>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
         </is>
       </c>
       <c r="C266" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D266" s="19" t="n">
-        <v>30.24</v>
+        <v>0.01</v>
       </c>
       <c r="E266" s="20" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F266" s="20" t="n">
-        <v>120.96</v>
+        <v>0.05</v>
       </c>
       <c r="G266" s="18" t="inlineStr">
         <is>
-          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
+          <t>Jugo de Platano Isla c/ Leche</t>
         </is>
       </c>
     </row>
     <row r="267" ht="15" customHeight="1">
       <c r="A267" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B267" s="15" t="inlineStr">
         <is>
-          <t>Leña seca (rajadas)</t>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
         </is>
       </c>
       <c r="C267" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D267" s="16" t="n">
-        <v>240</v>
+        <v>0.04</v>
       </c>
       <c r="E267" s="17" t="n">
         <v>5</v>
       </c>
       <c r="F267" s="17" t="n">
-        <v>1200</v>
+        <v>0.2</v>
       </c>
       <c r="G267" s="15" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="268" ht="15" customHeight="1">
       <c r="A268" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B268" s="18" t="inlineStr">
         <is>
-          <t>Limon Verde</t>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
         </is>
       </c>
       <c r="C268" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D268" s="19" t="n">
-        <v>50</v>
+        <v>0.01</v>
       </c>
       <c r="E268" s="20" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F268" s="20" t="n">
-        <v>300</v>
+        <v>0.05</v>
       </c>
       <c r="G268" s="18" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Jugo de Mango (JUG).</t>
         </is>
       </c>
     </row>
     <row r="269" ht="15" customHeight="1">
       <c r="A269" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B269" s="15" t="inlineStr">
         <is>
-          <t>Limon Verde</t>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
         </is>
       </c>
       <c r="C269" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D269" s="16" t="n">
-        <v>10</v>
+        <v>0.04</v>
       </c>
       <c r="E269" s="17" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F269" s="17" t="n">
-        <v>60</v>
+        <v>0.2</v>
       </c>
       <c r="G269" s="15" t="inlineStr">
         <is>
-          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
+          <t>Pye de Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="270" ht="15" customHeight="1">
       <c r="A270" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B270" s="18" t="inlineStr">
         <is>
-          <t>Limon Verde</t>
+          <t>Espinaca x 200gr</t>
         </is>
       </c>
       <c r="C270" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D270" s="19" t="n">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="E270" s="20" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F270" s="20" t="n">
-        <v>6</v>
+        <v>3.2</v>
       </c>
       <c r="G270" s="18" t="inlineStr">
         <is>
-          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+          <t>Ensalada Fresca (ENT)</t>
         </is>
       </c>
     </row>
     <row r="271" ht="15" customHeight="1">
       <c r="A271" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B271" s="15" t="inlineStr">
         <is>
-          <t>Limon Verde</t>
+          <t>Espinaca x 200gr</t>
         </is>
       </c>
       <c r="C271" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D271" s="16" t="n">
-        <v>6</v>
+        <v>0.5</v>
       </c>
       <c r="E271" s="17" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F271" s="17" t="n">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="G271" s="15" t="inlineStr">
         <is>
-          <t>Papa Peruanita x 130 c / Ensalada</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="272" ht="15" customHeight="1">
       <c r="A272" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B272" s="18" t="inlineStr">
         <is>
-          <t>Maiz Cancha x Kg</t>
+          <t>Espinaca x 200gr</t>
         </is>
       </c>
       <c r="C272" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D272" s="19" t="n">
-        <v>40</v>
+        <v>0.25</v>
       </c>
       <c r="E272" s="20" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F272" s="20" t="n">
-        <v>200</v>
+        <v>2</v>
       </c>
       <c r="G272" s="18" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="273" ht="15" customHeight="1">
       <c r="A273" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B273" s="15" t="inlineStr">
         <is>
-          <t>Maiz mote</t>
+          <t>Espinaca x 200gr</t>
         </is>
       </c>
       <c r="C273" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D273" s="16" t="n">
-        <v>90</v>
+        <v>1.2</v>
       </c>
       <c r="E273" s="17" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F273" s="17" t="n">
-        <v>540</v>
+        <v>9.6</v>
       </c>
       <c r="G273" s="15" t="inlineStr">
         <is>
-          <t>Maiz Mote para Mondongo x 90 (FGU)*</t>
+          <t>Tortilla de Verduras (ADI).</t>
         </is>
       </c>
     </row>
     <row r="274" ht="15" customHeight="1">
       <c r="A274" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B274" s="18" t="inlineStr">
         <is>
-          <t>Malaya de Res S/H x Kg</t>
+          <t>Espinaca x 200gr</t>
         </is>
       </c>
       <c r="C274" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D274" s="19" t="n">
-        <v>120</v>
+        <v>0.2</v>
       </c>
       <c r="E274" s="20" t="n">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F274" s="20" t="n">
-        <v>3360</v>
+        <v>1.6</v>
       </c>
       <c r="G274" s="18" t="inlineStr">
         <is>
-          <t>P. Malaya de Res x 120 (FPR)</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="275" ht="15" customHeight="1">
       <c r="A275" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B275" s="15" t="inlineStr">
         <is>
-          <t>Malaya de Res S/H x Kg</t>
+          <t>Espinaca x 200gr</t>
         </is>
       </c>
       <c r="C275" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D275" s="16" t="n">
-        <v>50</v>
+        <v>0.4</v>
       </c>
       <c r="E275" s="17" t="n">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F275" s="17" t="n">
-        <v>1400</v>
+        <v>3.2</v>
       </c>
       <c r="G275" s="15" t="inlineStr">
         <is>
-          <t>P. Carne para mondongo x 100(FPR).</t>
+          <t>Ensalada Fresca</t>
         </is>
       </c>
     </row>
     <row r="276" ht="15" customHeight="1">
       <c r="A276" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B276" s="18" t="inlineStr">
         <is>
-          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
+          <t>Fideo Arito (Don Máximo)</t>
         </is>
       </c>
       <c r="C276" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D276" s="19" t="n">
-        <v>3</v>
+        <v>1.65</v>
       </c>
       <c r="E276" s="20" t="n">
-        <v>18</v>
+        <v>5.5</v>
       </c>
       <c r="F276" s="20" t="n">
-        <v>54</v>
+        <v>9.07</v>
       </c>
       <c r="G276" s="18" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
         </is>
       </c>
     </row>
     <row r="277" ht="15" customHeight="1">
       <c r="A277" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B277" s="15" t="inlineStr">
         <is>
-          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
+          <t>Fideo Caracol Grande (Don Máximo)</t>
         </is>
       </c>
       <c r="C277" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D277" s="16" t="n">
-        <v>2</v>
+        <v>1.65</v>
       </c>
       <c r="E277" s="17" t="n">
-        <v>18</v>
+        <v>5.5</v>
       </c>
       <c r="F277" s="17" t="n">
-        <v>36</v>
+        <v>9.07</v>
       </c>
       <c r="G277" s="15" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
         </is>
       </c>
     </row>
     <row r="278" ht="15" customHeight="1">
       <c r="A278" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B278" s="18" t="inlineStr">
         <is>
-          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
+          <t>Fideo Spagueti Delgado</t>
         </is>
       </c>
       <c r="C278" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D278" s="19" t="n">
-        <v>3.6</v>
+        <v>5</v>
       </c>
       <c r="E278" s="20" t="n">
-        <v>18</v>
+        <v>5.5</v>
       </c>
       <c r="F278" s="20" t="n">
-        <v>64.8</v>
+        <v>27.5</v>
       </c>
       <c r="G278" s="18" t="inlineStr">
         <is>
-          <t>Pure de Papa</t>
+          <t>Fideos para Tallarin x 100 (FGU).</t>
         </is>
       </c>
     </row>
     <row r="279" ht="15" customHeight="1">
       <c r="A279" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B279" s="15" t="inlineStr">
         <is>
-          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
+          <t>Fideo canuto grande don maximo</t>
         </is>
       </c>
       <c r="C279" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D279" s="16" t="n">
-        <v>1</v>
+        <v>1.65</v>
       </c>
       <c r="E279" s="17" t="n">
-        <v>18</v>
+        <v>5.5</v>
       </c>
       <c r="F279" s="17" t="n">
-        <v>18</v>
+        <v>9.07</v>
       </c>
       <c r="G279" s="15" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="280" ht="15" customHeight="1">
       <c r="A280" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B280" s="18" t="inlineStr">
         <is>
-          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
+          <t>Fideo canuto mediano don maximo</t>
         </is>
       </c>
       <c r="C280" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D280" s="19" t="n">
-        <v>8</v>
+        <v>1.65</v>
       </c>
       <c r="E280" s="20" t="n">
-        <v>18</v>
+        <v>5.5</v>
       </c>
       <c r="F280" s="20" t="n">
-        <v>144</v>
+        <v>9.07</v>
       </c>
       <c r="G280" s="18" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
     </row>
     <row r="281" ht="15" customHeight="1">
       <c r="A281" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B281" s="15" t="inlineStr">
         <is>
-          <t>Marmaquilla</t>
+          <t>Fideo wantan x 40 und</t>
         </is>
       </c>
       <c r="C281" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D281" s="16" t="n">
-        <v>60</v>
+        <v>0.85</v>
       </c>
       <c r="E281" s="17" t="n">
-        <v>5</v>
+        <v>5.5</v>
       </c>
       <c r="F281" s="17" t="n">
-        <v>300</v>
+        <v>4.67</v>
       </c>
       <c r="G281" s="15" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
         </is>
       </c>
     </row>
     <row r="282" ht="15" customHeight="1">
       <c r="A282" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B282" s="18" t="inlineStr">
         <is>
-          <t>Mayonesa Walibi x 1 kg</t>
+          <t>Filete de Pollo C/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="C282" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D282" s="19" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E282" s="20" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F282" s="20" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G282" s="18" t="inlineStr">
         <is>
-          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+          <t>P. Filete de Pollo Pecho C/H x 120(FPR)</t>
         </is>
       </c>
     </row>
     <row r="283" ht="15" customHeight="1">
       <c r="A283" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B283" s="15" t="inlineStr">
         <is>
-          <t>Mayonesa Walibi x 1 kg</t>
+          <t>Gaseosa Coca Cola x 3 Lt</t>
         </is>
       </c>
       <c r="C283" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D283" s="16" t="n">
-        <v>8</v>
+        <v>0.13</v>
       </c>
       <c r="E283" s="17" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F283" s="17" t="n">
-        <v>64</v>
+        <v>0.78</v>
       </c>
       <c r="G283" s="15" t="inlineStr">
         <is>
-          <t>Papa Frita x 160 y Cremas (FAC).</t>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="284" ht="15" customHeight="1">
       <c r="A284" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B284" s="18" t="inlineStr">
         <is>
-          <t>Mondongo o Panza (importado)</t>
+          <t>Gaseosa Coca Cola x 500 ml</t>
         </is>
       </c>
       <c r="C284" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D284" s="19" t="n">
-        <v>30</v>
+        <v>12.5</v>
       </c>
       <c r="E284" s="20" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F284" s="20" t="n">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="G284" s="18" t="inlineStr">
         <is>
-          <t>P. Carne para mondongo x 100(FPR).</t>
+          <t>Gaseosa Personal</t>
         </is>
       </c>
     </row>
     <row r="285" ht="15" customHeight="1">
       <c r="A285" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B285" s="15" t="inlineStr">
         <is>
-          <t>Moron Serrano tostado x Kg</t>
+          <t>Gaseosa Inca Kola x 410 ml</t>
         </is>
       </c>
       <c r="C285" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D285" s="16" t="n">
-        <v>40</v>
+        <v>10.25</v>
       </c>
       <c r="E285" s="17" t="n">
         <v>5</v>
       </c>
       <c r="F285" s="17" t="n">
-        <v>200</v>
+        <v>51.25</v>
       </c>
       <c r="G285" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Gaseosa Personal</t>
         </is>
       </c>
     </row>
     <row r="286" ht="15" customHeight="1">
       <c r="A286" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B286" s="18" t="inlineStr">
         <is>
-          <t>Mostaza Wally x 1 kg *</t>
+          <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
       <c r="C286" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D286" s="19" t="n">
-        <v>0.4</v>
+        <v>6</v>
       </c>
       <c r="E286" s="20" t="n">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="F286" s="20" t="n">
-        <v>2.4</v>
+        <v>168</v>
       </c>
       <c r="G286" s="18" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>P. Guiso de Res x 120 (FPR).</t>
         </is>
       </c>
     </row>
     <row r="287" ht="15" customHeight="1">
       <c r="A287" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B287" s="15" t="inlineStr">
         <is>
-          <t>Mostaza Wally x 1 kg *</t>
+          <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
       <c r="C287" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D287" s="16" t="n">
-        <v>1</v>
+        <v>6.75</v>
       </c>
       <c r="E287" s="17" t="n">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="F287" s="17" t="n">
-        <v>6</v>
+        <v>189</v>
       </c>
       <c r="G287" s="15" t="inlineStr">
         <is>
-          <t>Pollo al Horno (FAD).</t>
+          <t>P. Guiso de Res x 90 (FPR).</t>
         </is>
       </c>
     </row>
     <row r="288" ht="15" customHeight="1">
       <c r="A288" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B288" s="18" t="inlineStr">
         <is>
-          <t>Mostaza Wally x 1 kg *</t>
+          <t>Habas partida</t>
         </is>
       </c>
       <c r="C288" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D288" s="19" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E288" s="20" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F288" s="20" t="n">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G288" s="18" t="inlineStr">
         <is>
-          <t>Papa Frita x 160 y Cremas (FAC).</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="289" ht="15" customHeight="1">
       <c r="A289" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B289" s="15" t="inlineStr">
         <is>
-          <t>Nabo (x 12 Und) x 1 kg</t>
+          <t>Habas verde</t>
         </is>
       </c>
       <c r="C289" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D289" s="16" t="n">
-        <v>15</v>
+        <v>0.6</v>
       </c>
       <c r="E289" s="17" t="n">
-        <v>3.5</v>
+        <v>8</v>
       </c>
       <c r="F289" s="17" t="n">
-        <v>52.5</v>
+        <v>4.8</v>
       </c>
       <c r="G289" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="290" ht="15" customHeight="1">
       <c r="A290" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B290" s="18" t="inlineStr">
         <is>
-          <t>Nabo (x 12 Und) x 1 kg</t>
+          <t>Habas verde</t>
         </is>
       </c>
       <c r="C290" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D290" s="19" t="n">
-        <v>12</v>
+        <v>1.6</v>
       </c>
       <c r="E290" s="20" t="n">
-        <v>3.5</v>
+        <v>8</v>
       </c>
       <c r="F290" s="20" t="n">
-        <v>42</v>
+        <v>12.8</v>
       </c>
       <c r="G290" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="291" ht="15" customHeight="1">
       <c r="A291" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B291" s="15" t="inlineStr">
         <is>
-          <t>Nabo (x 12 Und) x 1 kg</t>
+          <t>Habas verde</t>
         </is>
       </c>
       <c r="C291" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D291" s="16" t="n">
-        <v>5</v>
+        <v>4.8</v>
       </c>
       <c r="E291" s="17" t="n">
-        <v>3.5</v>
+        <v>8</v>
       </c>
       <c r="F291" s="17" t="n">
-        <v>17.5</v>
+        <v>38.4</v>
       </c>
       <c r="G291" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Ajiaco de Habas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="292" ht="15" customHeight="1">
       <c r="A292" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B292" s="18" t="inlineStr">
         <is>
-          <t>Nabo (x 12 Und) x 1 kg</t>
+          <t>Habas verde</t>
         </is>
       </c>
       <c r="C292" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D292" s="19" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="E292" s="20" t="n">
         <v>8</v>
       </c>
-      <c r="E292" s="20" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="20" t="n">
-        <v>28</v>
+        <v>25.6</v>
       </c>
       <c r="G292" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="293" ht="15" customHeight="1">
       <c r="A293" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B293" s="15" t="inlineStr">
         <is>
-          <t>Nabo (x 12 Und) x 1 kg</t>
+          <t>Habas verde</t>
         </is>
       </c>
       <c r="C293" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D293" s="16" t="n">
-        <v>10</v>
+        <v>0.4</v>
       </c>
       <c r="E293" s="17" t="n">
-        <v>3.5</v>
+        <v>8</v>
       </c>
       <c r="F293" s="17" t="n">
-        <v>35</v>
+        <v>3.2</v>
       </c>
       <c r="G293" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
         </is>
       </c>
     </row>
     <row r="294" ht="15" customHeight="1">
       <c r="A294" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B294" s="18" t="inlineStr">
         <is>
-          <t>Ollucos Medianos</t>
+          <t>Habas verde</t>
         </is>
       </c>
       <c r="C294" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D294" s="19" t="n">
-        <v>130</v>
+        <v>4</v>
       </c>
       <c r="E294" s="20" t="n">
         <v>8</v>
       </c>
       <c r="F294" s="20" t="n">
-        <v>1040</v>
+        <v>32</v>
       </c>
       <c r="G294" s="18" t="inlineStr">
         <is>
-          <t>Olluco x 130 / Papa x 50 (FAC).</t>
+          <t>Ajiaco de Habas Montado (FAD).</t>
         </is>
       </c>
     </row>
     <row r="295" ht="15" customHeight="1">
       <c r="A295" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B295" s="15" t="inlineStr">
         <is>
-          <t>Oregano Fresco x 220gr</t>
+          <t>Harina Nicolini Suelta (Para Cocina)</t>
         </is>
       </c>
       <c r="C295" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D295" s="16" t="n">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="E295" s="17" t="n">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="F295" s="17" t="n">
-        <v>4.5</v>
+        <v>1.2</v>
       </c>
       <c r="G295" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="296" ht="15" customHeight="1">
       <c r="A296" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B296" s="18" t="inlineStr">
         <is>
-          <t>Oregano Fresco x 220gr</t>
+          <t>Harina de Arverja (Crema de Alverja)</t>
         </is>
       </c>
       <c r="C296" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D296" s="19" t="n">
-        <v>0.24</v>
+        <v>1.8</v>
       </c>
       <c r="E296" s="20" t="n">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="F296" s="20" t="n">
         <v>7.2</v>
       </c>
       <c r="G296" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
     </row>
     <row r="297" ht="15" customHeight="1">
       <c r="A297" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B297" s="15" t="inlineStr">
         <is>
-          <t>Oregano Fresco x 220gr</t>
+          <t>Harina de Trigo Don Lucciano x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C297" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D297" s="16" t="n">
-        <v>0.4</v>
+        <v>5</v>
       </c>
       <c r="E297" s="17" t="n">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="F297" s="17" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G297" s="15" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Pan (PAN)</t>
         </is>
       </c>
     </row>
     <row r="298" ht="15" customHeight="1">
       <c r="A298" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B298" s="18" t="inlineStr">
         <is>
-          <t>Oregano Fresco x 220gr</t>
+          <t>Harina de Trigo Don Lucciano x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C298" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D298" s="19" t="n">
-        <v>0.48</v>
+        <v>2.5</v>
       </c>
       <c r="E298" s="20" t="n">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="F298" s="20" t="n">
-        <v>14.4</v>
+        <v>10</v>
       </c>
       <c r="G298" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Pye de Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="299" ht="15" customHeight="1">
       <c r="A299" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B299" s="15" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Harina de Trigo Don Lucciano x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C299" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D299" s="16" t="n">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="E299" s="17" t="n">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="F299" s="17" t="n">
-        <v>9</v>
+        <v>0.48</v>
       </c>
       <c r="G299" s="15" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
         </is>
       </c>
     </row>
     <row r="300" ht="15" customHeight="1">
       <c r="A300" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B300" s="18" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Harina de Trigo Don Lucciano x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C300" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D300" s="19" t="n">
-        <v>0.3</v>
+        <v>0.75</v>
       </c>
       <c r="E300" s="20" t="n">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="F300" s="20" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G300" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Tortilla de Verduras (ADI).</t>
         </is>
       </c>
     </row>
     <row r="301" ht="15" customHeight="1">
       <c r="A301" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B301" s="15" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Helado artica x 5l</t>
         </is>
       </c>
       <c r="C301" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D301" s="16" t="n">
-        <v>0.3</v>
+        <v>6.25</v>
       </c>
       <c r="E301" s="17" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F301" s="17" t="n">
-        <v>9</v>
+        <v>31.25</v>
       </c>
       <c r="G301" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Helados Artica (POS)</t>
         </is>
       </c>
     </row>
     <row r="302" ht="15" customHeight="1">
       <c r="A302" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B302" s="18" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Hierba Cola de Caballo x 300gr</t>
         </is>
       </c>
       <c r="C302" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D302" s="19" t="n">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="E302" s="20" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F302" s="20" t="n">
-        <v>9</v>
+        <v>0.75</v>
       </c>
       <c r="G302" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Refresco de Cebada c/ Limon</t>
         </is>
       </c>
     </row>
     <row r="303" ht="15" customHeight="1">
       <c r="A303" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B303" s="15" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Hierba Hinojo</t>
         </is>
       </c>
       <c r="C303" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D303" s="16" t="n">
         <v>0.3</v>
       </c>
       <c r="E303" s="17" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F303" s="17" t="n">
-        <v>9</v>
+        <v>1.5</v>
       </c>
       <c r="G303" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Infusion Hierbas Hinojo</t>
         </is>
       </c>
     </row>
     <row r="304" ht="15" customHeight="1">
       <c r="A304" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B304" s="18" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Hierba Manzanilla x 360gr</t>
         </is>
       </c>
       <c r="C304" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D304" s="19" t="n">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="E304" s="20" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F304" s="20" t="n">
-        <v>9</v>
+        <v>1.25</v>
       </c>
       <c r="G304" s="18" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Infusion Hierba Manzanilla (INF)</t>
         </is>
       </c>
     </row>
     <row r="305" ht="15" customHeight="1">
       <c r="A305" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B305" s="15" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Hierba Muña x 240gr</t>
         </is>
       </c>
       <c r="C305" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D305" s="16" t="n">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="E305" s="17" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F305" s="17" t="n">
-        <v>9</v>
+        <v>0.5</v>
       </c>
       <c r="G305" s="15" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="306" ht="15" customHeight="1">
       <c r="A306" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B306" s="18" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Hierba Muña x 240gr</t>
         </is>
       </c>
       <c r="C306" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D306" s="19" t="n">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="E306" s="20" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F306" s="20" t="n">
-        <v>6</v>
+        <v>1.5</v>
       </c>
       <c r="G306" s="18" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Infusión Muña (INF)</t>
         </is>
       </c>
     </row>
     <row r="307" ht="15" customHeight="1">
       <c r="A307" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B307" s="15" t="inlineStr">
         <is>
-          <t>Pallares extra</t>
+          <t>Hongos seco</t>
         </is>
       </c>
       <c r="C307" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D307" s="16" t="n">
-        <v>8</v>
+        <v>0.01</v>
       </c>
       <c r="E307" s="17" t="n">
-        <v>7.5</v>
+        <v>5</v>
       </c>
       <c r="F307" s="17" t="n">
-        <v>60</v>
+        <v>0.05</v>
       </c>
       <c r="G307" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="308" ht="15" customHeight="1">
       <c r="A308" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B308" s="18" t="inlineStr">
         <is>
-          <t>Palta x caja x 40 und x 380gr x 15 kg*</t>
+          <t>Huacatay x 400gr</t>
         </is>
       </c>
       <c r="C308" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D308" s="19" t="n">
-        <v>19.5</v>
+        <v>0.8</v>
       </c>
       <c r="E308" s="20" t="n">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F308" s="20" t="n">
-        <v>97.5</v>
+        <v>14.4</v>
       </c>
       <c r="G308" s="18" t="inlineStr">
         <is>
-          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="309" ht="15" customHeight="1">
       <c r="A309" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B309" s="15" t="inlineStr">
         <is>
-          <t>Panca de choclo x 25 Und</t>
+          <t>Huacatay x 400gr</t>
         </is>
       </c>
       <c r="C309" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D309" s="16" t="n">
-        <v>11</v>
+        <v>0.01</v>
       </c>
       <c r="E309" s="17" t="n">
-        <v>4.5</v>
+        <v>18</v>
       </c>
       <c r="F309" s="17" t="n">
-        <v>49.5</v>
+        <v>0.18</v>
       </c>
       <c r="G309" s="15" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
         </is>
       </c>
     </row>
     <row r="310" ht="15" customHeight="1">
       <c r="A310" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B310" s="18" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Huacatay x 400gr</t>
         </is>
       </c>
       <c r="C310" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D310" s="19" t="n">
-        <v>160</v>
+        <v>0.02</v>
       </c>
       <c r="E310" s="20" t="n">
-        <v>2.5</v>
+        <v>18</v>
       </c>
       <c r="F310" s="20" t="n">
-        <v>400</v>
+        <v>0.36</v>
       </c>
       <c r="G310" s="18" t="inlineStr">
         <is>
-          <t>Papa Blanca x 160 (FAC).</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="311" ht="15" customHeight="1">
       <c r="A311" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B311" s="15" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Huacatay x 400gr</t>
         </is>
       </c>
       <c r="C311" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D311" s="16" t="n">
-        <v>60</v>
+        <v>0.02</v>
       </c>
       <c r="E311" s="17" t="n">
-        <v>2.5</v>
+        <v>18</v>
       </c>
       <c r="F311" s="17" t="n">
-        <v>150</v>
+        <v>0.36</v>
       </c>
       <c r="G311" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="312" ht="15" customHeight="1">
       <c r="A312" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B312" s="18" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Huacatay x 400gr</t>
         </is>
       </c>
       <c r="C312" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D312" s="19" t="n">
-        <v>60</v>
+        <v>0.04</v>
       </c>
       <c r="E312" s="20" t="n">
-        <v>2.5</v>
+        <v>18</v>
       </c>
       <c r="F312" s="20" t="n">
-        <v>150</v>
+        <v>0.72</v>
       </c>
       <c r="G312" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Ajiaco de Habas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="313" ht="15" customHeight="1">
       <c r="A313" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B313" s="15" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Huacatay x 400gr</t>
         </is>
       </c>
       <c r="C313" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D313" s="16" t="n">
-        <v>60</v>
+        <v>0.02</v>
       </c>
       <c r="E313" s="17" t="n">
-        <v>2.5</v>
+        <v>18</v>
       </c>
       <c r="F313" s="17" t="n">
-        <v>150</v>
+        <v>0.36</v>
       </c>
       <c r="G313" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Ajiaco de Habas Montado (FAD).</t>
         </is>
       </c>
     </row>
     <row r="314" ht="15" customHeight="1">
       <c r="A314" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B314" s="18" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Huacatay x 400gr</t>
         </is>
       </c>
       <c r="C314" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D314" s="19" t="n">
-        <v>260</v>
+        <v>0.02</v>
       </c>
       <c r="E314" s="20" t="n">
-        <v>2.5</v>
+        <v>18</v>
       </c>
       <c r="F314" s="20" t="n">
-        <v>650</v>
+        <v>0.36</v>
       </c>
       <c r="G314" s="18" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="315" ht="15" customHeight="1">
       <c r="A315" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B315" s="15" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="C315" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D315" s="16" t="n">
-        <v>80</v>
+        <v>0.5</v>
       </c>
       <c r="E315" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F315" s="17" t="n">
         <v>2.5</v>
       </c>
-      <c r="F315" s="17" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G315" s="15" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="316" ht="15" customHeight="1">
       <c r="A316" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B316" s="18" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="C316" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D316" s="19" t="n">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="E316" s="20" t="n">
-        <v>2.5</v>
+        <v>5</v>
       </c>
       <c r="F316" s="20" t="n">
-        <v>150</v>
+        <v>5</v>
       </c>
       <c r="G316" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Patasca o Mondongo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="317" ht="15" customHeight="1">
       <c r="A317" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B317" s="15" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="C317" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D317" s="16" t="n">
-        <v>100</v>
+        <v>0.5</v>
       </c>
       <c r="E317" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F317" s="17" t="n">
         <v>2.5</v>
       </c>
-      <c r="F317" s="17" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G317" s="15" t="inlineStr">
         <is>
-          <t>Pure de Papa</t>
+          <t>Ajiaco de Habas Montado (FAD).</t>
         </is>
       </c>
     </row>
     <row r="318" ht="15" customHeight="1">
       <c r="A318" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B318" s="18" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="C318" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D318" s="19" t="n">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="E318" s="20" t="n">
-        <v>2.5</v>
+        <v>5</v>
       </c>
       <c r="F318" s="20" t="n">
-        <v>125</v>
+        <v>5</v>
       </c>
       <c r="G318" s="18" t="inlineStr">
         <is>
-          <t>Olluco x 130 / Papa x 50 (FAC).</t>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="319" ht="15" customHeight="1">
       <c r="A319" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B319" s="15" t="inlineStr">
         <is>
-          <t>Papa Peruanita *</t>
+          <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="C319" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D319" s="16" t="n">
-        <v>10</v>
+        <v>0.5</v>
       </c>
       <c r="E319" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F319" s="17" t="n">
         <v>2.5</v>
       </c>
-      <c r="F319" s="17" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G319" s="15" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Arvejitas Verdes Secas x 70 (FAC).</t>
         </is>
       </c>
     </row>
     <row r="320" ht="15" customHeight="1">
       <c r="A320" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B320" s="18" t="inlineStr">
         <is>
-          <t>Papa Peruanita *</t>
+          <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="C320" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D320" s="19" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E320" s="20" t="n">
-        <v>2.5</v>
+        <v>5</v>
       </c>
       <c r="F320" s="20" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="G320" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>P. Carne para mondongo x 100(FPR).</t>
         </is>
       </c>
     </row>
     <row r="321" ht="15" customHeight="1">
       <c r="A321" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B321" s="15" t="inlineStr">
         <is>
-          <t>Papa Peruanita *</t>
+          <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="C321" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D321" s="16" t="n">
-        <v>100</v>
+        <v>0.5</v>
       </c>
       <c r="E321" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F321" s="17" t="n">
         <v>2.5</v>
       </c>
-      <c r="F321" s="17" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G321" s="15" t="inlineStr">
         <is>
-          <t>Pure de Papa</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="322" ht="15" customHeight="1">
       <c r="A322" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B322" s="18" t="inlineStr">
         <is>
-          <t>Papa Peruanita *</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C322" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D322" s="19" t="n">
-        <v>130</v>
+        <v>0.22</v>
       </c>
       <c r="E322" s="20" t="n">
-        <v>2.5</v>
+        <v>6.5</v>
       </c>
       <c r="F322" s="20" t="n">
-        <v>325</v>
+        <v>1.43</v>
       </c>
       <c r="G322" s="18" t="inlineStr">
         <is>
-          <t>Papa Peruanita x 130 c / Ensalada</t>
+          <t>Pan (PAN)</t>
         </is>
       </c>
     </row>
     <row r="323" ht="15" customHeight="1">
       <c r="A323" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B323" s="15" t="inlineStr">
         <is>
-          <t>Papa Peruanita *</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C323" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D323" s="16" t="n">
-        <v>60</v>
+        <v>0.59</v>
       </c>
       <c r="E323" s="17" t="n">
-        <v>2.5</v>
+        <v>6.5</v>
       </c>
       <c r="F323" s="17" t="n">
-        <v>150</v>
+        <v>3.83</v>
       </c>
       <c r="G323" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
     </row>
     <row r="324" ht="15" customHeight="1">
       <c r="A324" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B324" s="18" t="inlineStr">
         <is>
-          <t>Papa Unica(freir)</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C324" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D324" s="19" t="n">
-        <v>200</v>
+        <v>3.24</v>
       </c>
       <c r="E324" s="20" t="n">
-        <v>2.5</v>
+        <v>6.5</v>
       </c>
       <c r="F324" s="20" t="n">
-        <v>500</v>
+        <v>21.06</v>
       </c>
       <c r="G324" s="18" t="inlineStr">
         <is>
-          <t>Papa Frita x 160 y Cremas (FAC).</t>
+          <t>Huevo Duro X 2</t>
         </is>
       </c>
     </row>
     <row r="325" ht="15" customHeight="1">
       <c r="A325" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B325" s="15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Papa Unica(freir) </t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C325" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D325" s="16" t="n">
-        <v>200</v>
+        <v>0.49</v>
       </c>
       <c r="E325" s="17" t="n">
-        <v>2.5</v>
+        <v>6.5</v>
       </c>
       <c r="F325" s="17" t="n">
-        <v>500</v>
+        <v>3.19</v>
       </c>
       <c r="G325" s="15" t="inlineStr">
         <is>
-          <t>Papa Frita x 160 y Cremas (FAC).</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="326" ht="15" customHeight="1">
       <c r="A326" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B326" s="18" t="inlineStr">
         <is>
-          <t>Pasas Negras</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C326" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D326" s="19" t="n">
-        <v>8</v>
+        <v>0.59</v>
       </c>
       <c r="E326" s="20" t="n">
-        <v>45</v>
+        <v>6.5</v>
       </c>
       <c r="F326" s="20" t="n">
-        <v>360</v>
+        <v>3.83</v>
       </c>
       <c r="G326" s="18" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
         </is>
       </c>
     </row>
     <row r="327" ht="15" customHeight="1">
       <c r="A327" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B327" s="15" t="inlineStr">
         <is>
-          <t>Pasas Negras</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C327" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D327" s="16" t="n">
-        <v>6</v>
+        <v>3.35</v>
       </c>
       <c r="E327" s="17" t="n">
-        <v>45</v>
+        <v>6.5</v>
       </c>
       <c r="F327" s="17" t="n">
-        <v>270</v>
+        <v>21.78</v>
       </c>
       <c r="G327" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>P. Huevo Frito x 1 (FPR) *</t>
         </is>
       </c>
     </row>
     <row r="328" ht="15" customHeight="1">
       <c r="A328" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B328" s="18" t="inlineStr">
         <is>
-          <t>Pecho de Res c/Hueso</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C328" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D328" s="19" t="n">
-        <v>23</v>
+        <v>1.24</v>
       </c>
       <c r="E328" s="20" t="n">
-        <v>28</v>
+        <v>6.5</v>
       </c>
       <c r="F328" s="20" t="n">
-        <v>644</v>
+        <v>8.06</v>
       </c>
       <c r="G328" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Pye de Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="329" ht="15" customHeight="1">
       <c r="A329" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B329" s="15" t="inlineStr">
         <is>
-          <t>Pecho de Res c/Hueso</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C329" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D329" s="16" t="n">
-        <v>23</v>
+        <v>3.24</v>
       </c>
       <c r="E329" s="17" t="n">
-        <v>28</v>
+        <v>6.5</v>
       </c>
       <c r="F329" s="17" t="n">
-        <v>644</v>
+        <v>21.06</v>
       </c>
       <c r="G329" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Huevo Duro X 2 (COM)*</t>
         </is>
       </c>
     </row>
     <row r="330" ht="15" customHeight="1">
       <c r="A330" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B330" s="18" t="inlineStr">
         <is>
-          <t>Pepino o Pepinillo Verde x 300 Gr</t>
+          <t>Jamonada San Fernando x 85 gr</t>
         </is>
       </c>
       <c r="C330" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D330" s="19" t="n">
-        <v>15</v>
+        <v>0.11</v>
       </c>
       <c r="E330" s="20" t="n">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="F330" s="20" t="n">
-        <v>45</v>
+        <v>3.85</v>
       </c>
       <c r="G330" s="18" t="inlineStr">
         <is>
-          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
+          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
         </is>
       </c>
     </row>
     <row r="331" ht="15" customHeight="1">
       <c r="A331" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B331" s="15" t="inlineStr">
         <is>
-          <t>Pepino o Pepinillo Verde x 300 Gr</t>
+          <t>Ketchup Walibi x 1 kg</t>
         </is>
       </c>
       <c r="C331" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D331" s="16" t="n">
-        <v>12</v>
+        <v>0.15</v>
       </c>
       <c r="E331" s="17" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F331" s="17" t="n">
-        <v>36</v>
+        <v>1.05</v>
       </c>
       <c r="G331" s="15" t="inlineStr">
         <is>
-          <t>Papa Peruanita x 130 c / Ensalada</t>
+          <t>Papa Frita x 160 y Cremas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="332" ht="15" customHeight="1">
       <c r="A332" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B332" s="18" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C332" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D332" s="19" t="n">
-        <v>0.84</v>
+        <v>0.01</v>
       </c>
       <c r="E332" s="20" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F332" s="20" t="n">
-        <v>15.12</v>
+        <v>0.08</v>
       </c>
       <c r="G332" s="18" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="333" ht="15" customHeight="1">
       <c r="A333" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B333" s="15" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C333" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D333" s="16" t="n">
-        <v>0.8</v>
+        <v>0.01</v>
       </c>
       <c r="E333" s="17" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F333" s="17" t="n">
-        <v>14.4</v>
+        <v>0.08</v>
       </c>
       <c r="G333" s="15" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Asado de Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="334" ht="15" customHeight="1">
       <c r="A334" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B334" s="18" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C334" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D334" s="19" t="n">
-        <v>0.8</v>
+        <v>0.01</v>
       </c>
       <c r="E334" s="20" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F334" s="20" t="n">
-        <v>14.4</v>
+        <v>0.08</v>
       </c>
       <c r="G334" s="18" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas Montado (FAD).</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="335" ht="15" customHeight="1">
       <c r="A335" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B335" s="15" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C335" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D335" s="16" t="n">
-        <v>1.2</v>
+        <v>0.02</v>
       </c>
       <c r="E335" s="17" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F335" s="17" t="n">
-        <v>21.6</v>
+        <v>0.16</v>
       </c>
       <c r="G335" s="15" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
         </is>
       </c>
     </row>
     <row r="336" ht="15" customHeight="1">
       <c r="A336" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B336" s="18" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C336" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D336" s="19" t="n">
-        <v>1.2</v>
+        <v>0.03</v>
       </c>
       <c r="E336" s="20" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F336" s="20" t="n">
-        <v>21.6</v>
+        <v>0.24</v>
       </c>
       <c r="G336" s="18" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="337" ht="15" customHeight="1">
       <c r="A337" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B337" s="15" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C337" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D337" s="16" t="n">
-        <v>0.68</v>
+        <v>0.06</v>
       </c>
       <c r="E337" s="17" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F337" s="17" t="n">
-        <v>12.24</v>
+        <v>0.48</v>
       </c>
       <c r="G337" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
     <row r="338" ht="15" customHeight="1">
       <c r="A338" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B338" s="18" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C338" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D338" s="19" t="n">
-        <v>2.52</v>
+        <v>0.01</v>
       </c>
       <c r="E338" s="20" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F338" s="20" t="n">
-        <v>45.36</v>
+        <v>0.08</v>
       </c>
       <c r="G338" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
         </is>
       </c>
     </row>
     <row r="339" ht="15" customHeight="1">
       <c r="A339" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B339" s="15" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C339" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D339" s="16" t="n">
-        <v>2</v>
+        <v>0.03</v>
       </c>
       <c r="E339" s="17" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F339" s="17" t="n">
-        <v>36</v>
+        <v>0.24</v>
       </c>
       <c r="G339" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
     </row>
     <row r="340" ht="15" customHeight="1">
       <c r="A340" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B340" s="18" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C340" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D340" s="19" t="n">
-        <v>1.52</v>
+        <v>0.01</v>
       </c>
       <c r="E340" s="20" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F340" s="20" t="n">
-        <v>27.36</v>
+        <v>0.08</v>
       </c>
       <c r="G340" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Pollo a la Plancha (FAD).</t>
         </is>
       </c>
     </row>
     <row r="341" ht="15" customHeight="1">
       <c r="A341" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B341" s="15" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Laurel</t>
         </is>
       </c>
       <c r="C341" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D341" s="16" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E341" s="17" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F341" s="17" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="G341" s="15" t="inlineStr">
         <is>
-          <t>Rocoto, Cebolla, Perejil Para</t>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
         </is>
       </c>
     </row>
     <row r="342" ht="15" customHeight="1">
       <c r="A342" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B342" s="18" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Laurel</t>
         </is>
       </c>
       <c r="C342" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D342" s="19" t="n">
-        <v>1.2</v>
+        <v>0.01</v>
       </c>
       <c r="E342" s="20" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F342" s="20" t="n">
-        <v>21.6</v>
+        <v>0.25</v>
       </c>
       <c r="G342" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Fideos para Tallarin x 100 (FGU).</t>
         </is>
       </c>
     </row>
     <row r="343" ht="15" customHeight="1">
       <c r="A343" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B343" s="15" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Laurel</t>
         </is>
       </c>
       <c r="C343" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D343" s="16" t="n">
-        <v>1.2</v>
+        <v>0.01</v>
       </c>
       <c r="E343" s="17" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F343" s="17" t="n">
-        <v>21.6</v>
+        <v>0.25</v>
       </c>
       <c r="G343" s="15" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="344" ht="15" customHeight="1">
       <c r="A344" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B344" s="18" t="inlineStr">
         <is>
-          <t>Pescado Jurel (Entero) x Kg</t>
+          <t>Laurel</t>
         </is>
       </c>
       <c r="C344" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D344" s="19" t="n">
-        <v>50</v>
+        <v>0.01</v>
       </c>
       <c r="E344" s="20" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F344" s="20" t="n">
-        <v>900</v>
+        <v>0.25</v>
       </c>
       <c r="G344" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="345" ht="15" customHeight="1">
       <c r="A345" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B345" s="15" t="inlineStr">
         <is>
-          <t>Pescado Jurel (Filete) x Kg</t>
+          <t>Laurel</t>
         </is>
       </c>
       <c r="C345" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D345" s="16" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E345" s="17" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F345" s="17" t="n">
-        <v>1800</v>
+        <v>0</v>
       </c>
       <c r="G345" s="15" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Asado de Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="346" ht="15" customHeight="1">
       <c r="A346" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B346" s="18" t="inlineStr">
         <is>
-          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
+          <t>Leche Condensada Nestle x 393 gr.</t>
         </is>
       </c>
       <c r="C346" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D346" s="19" t="n">
-        <v>334</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E346" s="20" t="n">
-        <v>3.5</v>
+        <v>12</v>
       </c>
       <c r="F346" s="20" t="n">
-        <v>1169</v>
+        <v>0.84</v>
       </c>
       <c r="G346" s="18" t="inlineStr">
         <is>
-          <t>P. Cerdo Pierna x 167 + Pollo(1/8) x 225</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="347" ht="15" customHeight="1">
       <c r="A347" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B347" s="15" t="inlineStr">
         <is>
-          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C347" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D347" s="16" t="n">
-        <v>20</v>
+        <v>1.38</v>
       </c>
       <c r="E347" s="17" t="n">
-        <v>3.5</v>
+        <v>8.5</v>
       </c>
       <c r="F347" s="17" t="n">
-        <v>70</v>
+        <v>11.73</v>
       </c>
       <c r="G347" s="15" t="inlineStr">
         <is>
-          <t>P. Carne para mondongo x 100(FPR).</t>
+          <t>Avena c/ Cocoa (BCA).</t>
         </is>
       </c>
     </row>
     <row r="348" ht="15" customHeight="1">
       <c r="A348" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B348" s="18" t="inlineStr">
         <is>
-          <t>Pimenton Rojo x 180 Gr</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C348" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D348" s="19" t="n">
-        <v>20.09</v>
+        <v>1.02</v>
       </c>
       <c r="E348" s="20" t="n">
-        <v>5</v>
+        <v>8.5</v>
       </c>
       <c r="F348" s="20" t="n">
-        <v>100.45</v>
+        <v>8.67</v>
       </c>
       <c r="G348" s="18" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>Ajiaco de Habas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="349" ht="15" customHeight="1">
       <c r="A349" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B349" s="15" t="inlineStr">
         <is>
-          <t>Pimenton Rojo x 180 Gr</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C349" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D349" s="16" t="n">
-        <v>4.1</v>
+        <v>1.26</v>
       </c>
       <c r="E349" s="17" t="n">
-        <v>5</v>
+        <v>8.5</v>
       </c>
       <c r="F349" s="17" t="n">
-        <v>20.5</v>
+        <v>10.71</v>
       </c>
       <c r="G349" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Jugo de Platano Isla c/ Leche</t>
         </is>
       </c>
     </row>
     <row r="350" ht="15" customHeight="1">
       <c r="A350" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B350" s="18" t="inlineStr">
         <is>
-          <t>Pimenton Rojo x 180 Gr</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C350" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D350" s="19" t="n">
-        <v>14.9</v>
+        <v>1.02</v>
       </c>
       <c r="E350" s="20" t="n">
-        <v>5</v>
+        <v>8.5</v>
       </c>
       <c r="F350" s="20" t="n">
-        <v>74.5</v>
+        <v>8.67</v>
       </c>
       <c r="G350" s="18" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Ajiaco de Habas Montado (FAD).</t>
         </is>
       </c>
     </row>
     <row r="351" ht="15" customHeight="1">
       <c r="A351" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B351" s="15" t="inlineStr">
         <is>
-          <t>Pimenton Rojo x 180 Gr</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C351" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D351" s="16" t="n">
-        <v>7.99</v>
+        <v>0.78</v>
       </c>
       <c r="E351" s="17" t="n">
-        <v>5</v>
+        <v>8.5</v>
       </c>
       <c r="F351" s="17" t="n">
-        <v>39.95</v>
+        <v>6.63</v>
       </c>
       <c r="G351" s="15" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Pye de Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="352" ht="15" customHeight="1">
       <c r="A352" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B352" s="18" t="inlineStr">
         <is>
-          <t>Pimenton Rojo x 180 Gr</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C352" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D352" s="19" t="n">
-        <v>14.9</v>
+        <v>0.6</v>
       </c>
       <c r="E352" s="20" t="n">
-        <v>5</v>
+        <v>8.5</v>
       </c>
       <c r="F352" s="20" t="n">
-        <v>74.5</v>
+        <v>5.1</v>
       </c>
       <c r="G352" s="18" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="353" ht="15" customHeight="1">
       <c r="A353" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B353" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C353" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D353" s="16" t="n">
-        <v>0.1</v>
+        <v>0.63</v>
       </c>
       <c r="E353" s="17" t="n">
-        <v>35</v>
+        <v>8.5</v>
       </c>
       <c r="F353" s="17" t="n">
-        <v>3.5</v>
+        <v>5.36</v>
       </c>
       <c r="G353" s="15" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Pure de Papa</t>
         </is>
       </c>
     </row>
     <row r="354" ht="15" customHeight="1">
       <c r="A354" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B354" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C354" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D354" s="19" t="n">
-        <v>0.1</v>
+        <v>0.48</v>
       </c>
       <c r="E354" s="20" t="n">
-        <v>35</v>
+        <v>8.5</v>
       </c>
       <c r="F354" s="20" t="n">
-        <v>3.5</v>
+        <v>4.08</v>
       </c>
       <c r="G354" s="18" t="inlineStr">
         <is>
-          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="355" ht="15" customHeight="1">
       <c r="A355" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B355" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Leche Laive tetrapack x 24 Und x 480 ml</t>
         </is>
       </c>
       <c r="C355" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D355" s="16" t="n">
-        <v>0.1</v>
+        <v>8.06</v>
       </c>
       <c r="E355" s="17" t="n">
-        <v>35</v>
+        <v>4.8</v>
       </c>
       <c r="F355" s="17" t="n">
-        <v>3.5</v>
+        <v>38.69</v>
       </c>
       <c r="G355" s="15" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas Montado (FAD).</t>
+          <t>Leche Diluida x 50 Volcan (LDI), Leche Diluida x 50 Volcan (LDI)*</t>
         </is>
       </c>
     </row>
     <row r="356" ht="15" customHeight="1">
       <c r="A356" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B356" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Lechuga Americana x 700 Gr. (Carola)</t>
         </is>
       </c>
       <c r="C356" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D356" s="19" t="n">
-        <v>0.1</v>
+        <v>0.76</v>
       </c>
       <c r="E356" s="20" t="n">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="F356" s="20" t="n">
-        <v>3.5</v>
+        <v>3.04</v>
       </c>
       <c r="G356" s="18" t="inlineStr">
         <is>
-          <t>Pollo a la Plancha (FAD).</t>
+          <t>Papa Peruanita x 130 c / Ensalada</t>
         </is>
       </c>
     </row>
     <row r="357" ht="15" customHeight="1">
       <c r="A357" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B357" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Lechuga Americana x 700 Gr. (Carola)</t>
         </is>
       </c>
       <c r="C357" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D357" s="16" t="n">
-        <v>0.1</v>
+        <v>0.76</v>
       </c>
       <c r="E357" s="17" t="n">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="F357" s="17" t="n">
-        <v>3.5</v>
+        <v>3.04</v>
       </c>
       <c r="G357" s="15" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
         </is>
       </c>
     </row>
     <row r="358" ht="15" customHeight="1">
       <c r="A358" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B358" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Lechuga Americana x 700 Gr. (Carola)</t>
         </is>
       </c>
       <c r="C358" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D358" s="19" t="n">
-        <v>0.1</v>
+        <v>0.71</v>
       </c>
       <c r="E358" s="20" t="n">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="F358" s="20" t="n">
-        <v>3.5</v>
+        <v>2.84</v>
       </c>
       <c r="G358" s="18" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
     </row>
     <row r="359" ht="15" customHeight="1">
       <c r="A359" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B359" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Lechuga Americana x 700 Gr. (Carola)</t>
         </is>
       </c>
       <c r="C359" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D359" s="16" t="n">
-        <v>0.1</v>
+        <v>2.1</v>
       </c>
       <c r="E359" s="17" t="n">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="F359" s="17" t="n">
-        <v>3.5</v>
+        <v>8.4</v>
       </c>
       <c r="G359" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Ensalada Fresca</t>
         </is>
       </c>
     </row>
     <row r="360" ht="15" customHeight="1">
       <c r="A360" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B360" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Lechuga Americana x 700 Gr. (Carola)</t>
         </is>
       </c>
       <c r="C360" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D360" s="19" t="n">
-        <v>0.1</v>
+        <v>2.1</v>
       </c>
       <c r="E360" s="20" t="n">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="F360" s="20" t="n">
-        <v>3.5</v>
+        <v>8.4</v>
       </c>
       <c r="G360" s="18" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Ensalada Fresca (ENT)</t>
         </is>
       </c>
     </row>
     <row r="361" ht="15" customHeight="1">
       <c r="A361" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B361" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Levadura Seca Mauripan x 500 gr</t>
         </is>
       </c>
       <c r="C361" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D361" s="16" t="n">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="E361" s="17" t="n">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="F361" s="17" t="n">
-        <v>3.5</v>
+        <v>0.16</v>
       </c>
       <c r="G361" s="15" t="inlineStr">
         <is>
-          <t>Pure de Papa</t>
+          <t>Pan (PAN)</t>
         </is>
       </c>
     </row>
     <row r="362" ht="15" customHeight="1">
       <c r="A362" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B362" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Leña seca (rajadas)</t>
         </is>
       </c>
       <c r="C362" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D362" s="19" t="n">
-        <v>0.1</v>
+        <v>6</v>
       </c>
       <c r="E362" s="20" t="n">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="F362" s="20" t="n">
-        <v>3.5</v>
+        <v>30</v>
       </c>
       <c r="G362" s="18" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="363" ht="15" customHeight="1">
       <c r="A363" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B363" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C363" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D363" s="16" t="n">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="E363" s="17" t="n">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="F363" s="17" t="n">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="G363" s="15" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
         </is>
       </c>
     </row>
     <row r="364" ht="15" customHeight="1">
       <c r="A364" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B364" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C364" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D364" s="19" t="n">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="E364" s="20" t="n">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="F364" s="20" t="n">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="G364" s="18" t="inlineStr">
         <is>
-          <t>Pollo al Horno (FAD).</t>
+          <t>Ensalada Fresca</t>
         </is>
       </c>
     </row>
     <row r="365" ht="15" customHeight="1">
       <c r="A365" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B365" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C365" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D365" s="16" t="n">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="E365" s="17" t="n">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="F365" s="17" t="n">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="G365" s="15" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>Ensalada Fresca (ENT)</t>
         </is>
       </c>
     </row>
     <row r="366" ht="15" customHeight="1">
       <c r="A366" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B366" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C366" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D366" s="19" t="n">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="E366" s="20" t="n">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="F366" s="20" t="n">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="G366" s="18" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Refresco de Cebada c/ Limon</t>
         </is>
       </c>
     </row>
     <row r="367" ht="15" customHeight="1">
       <c r="A367" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B367" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C367" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D367" s="16" t="n">
-        <v>0.4</v>
+        <v>0.15</v>
       </c>
       <c r="E367" s="17" t="n">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="F367" s="17" t="n">
-        <v>14</v>
+        <v>0.9</v>
       </c>
       <c r="G367" s="15" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Papa Peruanita x 130 c / Ensalada</t>
         </is>
       </c>
     </row>
     <row r="368" ht="15" customHeight="1">
       <c r="A368" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B368" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C368" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D368" s="19" t="n">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="E368" s="20" t="n">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="F368" s="20" t="n">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="G368" s="18" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Chicha Morada</t>
         </is>
       </c>
     </row>
     <row r="369" ht="15" customHeight="1">
       <c r="A369" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B369" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C369" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D369" s="16" t="n">
-        <v>0.1</v>
+        <v>2.5</v>
       </c>
       <c r="E369" s="17" t="n">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="F369" s="17" t="n">
-        <v>3.5</v>
+        <v>15</v>
       </c>
       <c r="G369" s="15" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
     </row>
     <row r="370" ht="15" customHeight="1">
       <c r="A370" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B370" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C370" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D370" s="19" t="n">
-        <v>0.1</v>
+        <v>4.5</v>
       </c>
       <c r="E370" s="20" t="n">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="F370" s="20" t="n">
-        <v>3.5</v>
+        <v>27</v>
       </c>
       <c r="G370" s="18" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas (FAC).</t>
+          <t>Aji y Limon, Aji y Limon (AJI).</t>
         </is>
       </c>
     </row>
     <row r="371" ht="15" customHeight="1">
       <c r="A371" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B371" s="15" t="inlineStr">
         <is>
-          <t>Pollo Entero x 1.8 kg s/m</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C371" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D371" s="16" t="n">
-        <v>36</v>
+        <v>0.05</v>
       </c>
       <c r="E371" s="17" t="n">
-        <v>9.5</v>
+        <v>6</v>
       </c>
       <c r="F371" s="17" t="n">
-        <v>342</v>
+        <v>0.3</v>
       </c>
       <c r="G371" s="15" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
         </is>
       </c>
     </row>
     <row r="372" ht="15" customHeight="1">
       <c r="A372" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B372" s="18" t="inlineStr">
         <is>
-          <t>Pollo Entero x 1.8 kg s/m</t>
+          <t>Maca Molida(Tostada)</t>
         </is>
       </c>
       <c r="C372" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D372" s="19" t="n">
-        <v>900</v>
+        <v>0.75</v>
       </c>
       <c r="E372" s="20" t="n">
-        <v>9.5</v>
+        <v>5</v>
       </c>
       <c r="F372" s="20" t="n">
-        <v>8550</v>
+        <v>3.75</v>
       </c>
       <c r="G372" s="18" t="inlineStr">
         <is>
-          <t>P. Pollo Entero(1/10) x 180 (FPR)*</t>
+          <t>Maca c/Avena (BCA)</t>
         </is>
       </c>
     </row>
     <row r="373" ht="15" customHeight="1">
       <c r="A373" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B373" s="15" t="inlineStr">
         <is>
-          <t>Pollo Entero x 1.8 kg s/m</t>
+          <t>Maiz Cancha x Kg</t>
         </is>
       </c>
       <c r="C373" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D373" s="16" t="n">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="E373" s="17" t="n">
-        <v>9.5</v>
+        <v>5</v>
       </c>
       <c r="F373" s="17" t="n">
-        <v>342</v>
+        <v>10</v>
       </c>
       <c r="G373" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
     </row>
     <row r="374" ht="15" customHeight="1">
       <c r="A374" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B374" s="18" t="inlineStr">
         <is>
-          <t>Pollo Entero x 1.8 kg s/m</t>
+          <t>Maiz Morado</t>
         </is>
       </c>
       <c r="C374" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D374" s="19" t="n">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="E374" s="20" t="n">
-        <v>9.5</v>
+        <v>6</v>
       </c>
       <c r="F374" s="20" t="n">
-        <v>342</v>
+        <v>12</v>
       </c>
       <c r="G374" s="18" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Chicha Morada</t>
         </is>
       </c>
     </row>
     <row r="375" ht="15" customHeight="1">
       <c r="A375" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B375" s="15" t="inlineStr">
         <is>
-          <t>Pollo Entero x 1.8 kg s/m</t>
+          <t>Maiz Morado x Kg</t>
         </is>
       </c>
       <c r="C375" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D375" s="16" t="n">
-        <v>36</v>
+        <v>1.5</v>
       </c>
       <c r="E375" s="17" t="n">
-        <v>9.5</v>
+        <v>6</v>
       </c>
       <c r="F375" s="17" t="n">
-        <v>342</v>
+        <v>9</v>
       </c>
       <c r="G375" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Mazamorra Morada c/ Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="376" ht="15" customHeight="1">
       <c r="A376" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B376" s="18" t="inlineStr">
         <is>
-          <t>Pollo Entero x 1.8 kg s/m</t>
+          <t>Maiz mote</t>
         </is>
       </c>
       <c r="C376" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D376" s="19" t="n">
-        <v>36</v>
+        <v>4.5</v>
       </c>
       <c r="E376" s="20" t="n">
-        <v>9.5</v>
+        <v>6</v>
       </c>
       <c r="F376" s="20" t="n">
-        <v>342</v>
+        <v>27</v>
       </c>
       <c r="G376" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Maiz Mote para Mondongo x 90 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="377" ht="15" customHeight="1">
       <c r="A377" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B377" s="15" t="inlineStr">
         <is>
-          <t>Pollo Entero x 1.8 kg s/m</t>
+          <t>Maizena x kg</t>
         </is>
       </c>
       <c r="C377" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D377" s="16" t="n">
-        <v>180</v>
+        <v>0.2</v>
       </c>
       <c r="E377" s="17" t="n">
-        <v>9.5</v>
+        <v>6</v>
       </c>
       <c r="F377" s="17" t="n">
-        <v>1710</v>
+        <v>1.2</v>
       </c>
       <c r="G377" s="15" t="inlineStr">
         <is>
-          <t>Pollo Entero(1/10) x 180</t>
+          <t>Pye de Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="378" ht="15" customHeight="1">
       <c r="A378" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B378" s="18" t="inlineStr">
         <is>
-          <t>Pollo Parrilero B2 (1.2 kg)</t>
+          <t>Malaya de Res S/H x Kg</t>
         </is>
       </c>
       <c r="C378" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D378" s="19" t="n">
-        <v>300</v>
+        <v>3</v>
       </c>
       <c r="E378" s="20" t="n">
-        <v>9.5</v>
+        <v>28</v>
       </c>
       <c r="F378" s="20" t="n">
-        <v>2850</v>
+        <v>84</v>
       </c>
       <c r="G378" s="18" t="inlineStr">
         <is>
-          <t>P. Pollo Parrillero B2 (1/4) x 300 (FPR)*</t>
+          <t>P. Malaya de Res x 120 (FPR)</t>
         </is>
       </c>
     </row>
     <row r="379" ht="15" customHeight="1">
       <c r="A379" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B379" s="15" t="inlineStr">
         <is>
-          <t>Polvo de Hornear Royal 20 gr x 20 sobres</t>
+          <t>Malaya de Res S/H x Kg</t>
         </is>
       </c>
       <c r="C379" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D379" s="16" t="n">
-        <v>1.12</v>
+        <v>2.5</v>
       </c>
       <c r="E379" s="17" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F379" s="17" t="n">
-        <v>8.960000000000001</v>
+        <v>70</v>
       </c>
       <c r="G379" s="15" t="inlineStr">
         <is>
-          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+          <t>P. Carne para mondongo x 100(FPR).</t>
         </is>
       </c>
     </row>
     <row r="380" ht="15" customHeight="1">
       <c r="A380" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B380" s="18" t="inlineStr">
         <is>
-          <t>Poro x 12 cab x 4.2kg</t>
+          <t>Mango Papaya(Para Jugo) Cja x 15kg</t>
         </is>
       </c>
       <c r="C380" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D380" s="19" t="n">
-        <v>12.18</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="E380" s="20" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F380" s="20" t="n">
-        <v>60.9</v>
+        <v>69.79000000000001</v>
       </c>
       <c r="G380" s="18" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Jugo de Mango (JUG).</t>
         </is>
       </c>
     </row>
     <row r="381" ht="15" customHeight="1">
       <c r="A381" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B381" s="15" t="inlineStr">
         <is>
-          <t>Poro x 12 cab x 4.2kg</t>
+          <t>Manteca Famosa x kg</t>
         </is>
       </c>
       <c r="C381" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D381" s="16" t="n">
-        <v>15.12</v>
+        <v>0.72</v>
       </c>
       <c r="E381" s="17" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F381" s="17" t="n">
-        <v>75.59999999999999</v>
+        <v>8.640000000000001</v>
       </c>
       <c r="G381" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Pan (PAN)</t>
         </is>
       </c>
     </row>
     <row r="382" ht="15" customHeight="1">
       <c r="A382" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B382" s="18" t="inlineStr">
         <is>
-          <t>Poro x 12 cab x 4.2kg</t>
+          <t>Mantequilla Manty x 330 gr</t>
         </is>
       </c>
       <c r="C382" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D382" s="19" t="n">
-        <v>15.12</v>
+        <v>0.6</v>
       </c>
       <c r="E382" s="20" t="n">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F382" s="20" t="n">
-        <v>75.59999999999999</v>
+        <v>10.8</v>
       </c>
       <c r="G382" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Cafe KIRMA, Milo, Infusiones</t>
         </is>
       </c>
     </row>
     <row r="383" ht="15" customHeight="1">
       <c r="A383" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B383" s="15" t="inlineStr">
         <is>
-          <t>Poro x 12 cab x 4.2kg</t>
+          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
         </is>
       </c>
       <c r="C383" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D383" s="16" t="n">
-        <v>15.12</v>
+        <v>0.2</v>
       </c>
       <c r="E383" s="17" t="n">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F383" s="17" t="n">
-        <v>75.59999999999999</v>
+        <v>3.6</v>
       </c>
       <c r="G383" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="384" ht="15" customHeight="1">
       <c r="A384" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B384" s="18" t="inlineStr">
         <is>
-          <t>Poro x 12 cab x 4.2kg</t>
+          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
         </is>
       </c>
       <c r="C384" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D384" s="19" t="n">
-        <v>12.18</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E384" s="20" t="n">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F384" s="20" t="n">
-        <v>60.9</v>
+        <v>1.26</v>
       </c>
       <c r="G384" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
         </is>
       </c>
     </row>
     <row r="385" ht="15" customHeight="1">
       <c r="A385" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B385" s="15" t="inlineStr">
         <is>
-          <t>Poro x 12 cab x 4.2kg</t>
+          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
         </is>
       </c>
       <c r="C385" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D385" s="16" t="n">
-        <v>14.7</v>
+        <v>0.09</v>
       </c>
       <c r="E385" s="17" t="n">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F385" s="17" t="n">
-        <v>73.5</v>
+        <v>1.62</v>
       </c>
       <c r="G385" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Pure de Papa</t>
         </is>
       </c>
     </row>
     <row r="386" ht="15" customHeight="1">
       <c r="A386" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B386" s="18" t="inlineStr">
         <is>
-          <t>Poro x 12 cab x 4.2kg</t>
+          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
         </is>
       </c>
       <c r="C386" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D386" s="19" t="n">
-        <v>14.7</v>
+        <v>0.05</v>
       </c>
       <c r="E386" s="20" t="n">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F386" s="20" t="n">
-        <v>73.5</v>
+        <v>0.9</v>
       </c>
       <c r="G386" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Pollo al Pimiento (FAD).</t>
         </is>
       </c>
     </row>
     <row r="387" ht="15" customHeight="1">
       <c r="A387" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B387" s="15" t="inlineStr">
         <is>
-          <t>Queso prensado/fresco x 500 gr</t>
+          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
         </is>
       </c>
       <c r="C387" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D387" s="16" t="n">
-        <v>8</v>
+        <v>0.03</v>
       </c>
       <c r="E387" s="17" t="n">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F387" s="17" t="n">
-        <v>200</v>
+        <v>0.54</v>
       </c>
       <c r="G387" s="15" t="inlineStr">
         <is>
-          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="388" ht="15" customHeight="1">
       <c r="A388" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B388" s="18" t="inlineStr">
         <is>
-          <t>Queso prensado/fresco x 500 gr</t>
+          <t>Manzana Verde para hervir</t>
         </is>
       </c>
       <c r="C388" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D388" s="19" t="n">
-        <v>20</v>
+        <v>1.5</v>
       </c>
       <c r="E388" s="20" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F388" s="20" t="n">
-        <v>500</v>
+        <v>7.5</v>
       </c>
       <c r="G388" s="18" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas (FAC).</t>
+          <t>Quinua c/ manzana (BCA).</t>
         </is>
       </c>
     </row>
     <row r="389" ht="15" customHeight="1">
       <c r="A389" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B389" s="15" t="inlineStr">
         <is>
-          <t>Queso prensado/fresco x 500 gr</t>
+          <t>Manzana Winter x Kg</t>
         </is>
       </c>
       <c r="C389" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D389" s="16" t="n">
-        <v>20</v>
+        <v>1.8</v>
       </c>
       <c r="E389" s="17" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F389" s="17" t="n">
-        <v>500</v>
+        <v>9</v>
       </c>
       <c r="G389" s="15" t="inlineStr">
         <is>
-          <t>Ajiaco de Habas Montado (FAD).</t>
+          <t>Jugo Surtido (JUG)</t>
         </is>
       </c>
     </row>
     <row r="390" ht="15" customHeight="1">
       <c r="A390" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B390" s="18" t="inlineStr">
         <is>
-          <t>Rocoto</t>
+          <t>Manzana Winter x Kg</t>
         </is>
       </c>
       <c r="C390" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D390" s="19" t="n">
-        <v>12</v>
+        <v>3.6</v>
       </c>
       <c r="E390" s="20" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F390" s="20" t="n">
-        <v>300</v>
+        <v>18</v>
       </c>
       <c r="G390" s="18" t="inlineStr">
         <is>
-          <t>Rocoto, Cebolla, Perejil Para</t>
+          <t>Pye de Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="391" ht="15" customHeight="1">
       <c r="A391" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B391" s="15" t="inlineStr">
         <is>
-          <t>Romero Fresco x 300 Gr (Atado)</t>
+          <t>Manzana Winter x Kg</t>
         </is>
       </c>
       <c r="C391" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D391" s="16" t="n">
-        <v>0.21</v>
+        <v>2</v>
       </c>
       <c r="E391" s="17" t="n">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="F391" s="17" t="n">
-        <v>5.88</v>
+        <v>10</v>
       </c>
       <c r="G391" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>ENSALADA DE FRUTA</t>
         </is>
       </c>
     </row>
     <row r="392" ht="15" customHeight="1">
       <c r="A392" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B392" s="18" t="inlineStr">
         <is>
-          <t>Romero Fresco x 300 Gr (Atado)</t>
+          <t>Manzana Winter x Kg</t>
         </is>
       </c>
       <c r="C392" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D392" s="19" t="n">
-        <v>0.42</v>
+        <v>0.9</v>
       </c>
       <c r="E392" s="20" t="n">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="F392" s="20" t="n">
-        <v>11.76</v>
+        <v>4.5</v>
       </c>
       <c r="G392" s="18" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Mazamorra Morada c/ Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="393" ht="15" customHeight="1">
       <c r="A393" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B393" s="15" t="inlineStr">
         <is>
-          <t>Romero Fresco x 300 Gr (Atado)</t>
+          <t>Maracuya</t>
         </is>
       </c>
       <c r="C393" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D393" s="16" t="n">
-        <v>0.21</v>
+        <v>2.25</v>
       </c>
       <c r="E393" s="17" t="n">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="F393" s="17" t="n">
-        <v>5.88</v>
+        <v>13.5</v>
       </c>
       <c r="G393" s="15" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Refresco de Maracuya (REF)</t>
         </is>
       </c>
     </row>
     <row r="394" ht="15" customHeight="1">
       <c r="A394" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B394" s="18" t="inlineStr">
         <is>
-          <t>Romero Fresco x 300 Gr (Atado)</t>
+          <t>Margarina Primavera (Industrial)</t>
         </is>
       </c>
       <c r="C394" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D394" s="19" t="n">
-        <v>0.99</v>
+        <v>0.2</v>
       </c>
       <c r="E394" s="20" t="n">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="F394" s="20" t="n">
-        <v>27.72</v>
+        <v>3.2</v>
       </c>
       <c r="G394" s="18" t="inlineStr">
         <is>
-          <t>Pollo al Horno (FAD).</t>
+          <t>Pye de Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="395" ht="15" customHeight="1">
       <c r="A395" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B395" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Marmaquilla</t>
         </is>
       </c>
       <c r="C395" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D395" s="16" t="n">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="E395" s="17" t="n">
-        <v>1.5</v>
+        <v>5</v>
       </c>
       <c r="F395" s="17" t="n">
-        <v>5.25</v>
+        <v>7.5</v>
       </c>
       <c r="G395" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
         </is>
       </c>
     </row>
     <row r="396" ht="15" customHeight="1">
       <c r="A396" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B396" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Mate Anis Herbi x 100 Und</t>
         </is>
       </c>
       <c r="C396" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D396" s="19" t="n">
-        <v>3.5</v>
+        <v>0.08</v>
       </c>
       <c r="E396" s="20" t="n">
-        <v>1.5</v>
+        <v>5</v>
       </c>
       <c r="F396" s="20" t="n">
-        <v>5.25</v>
+        <v>0.4</v>
       </c>
       <c r="G396" s="18" t="inlineStr">
         <is>
-          <t>Pure de Papa</t>
+          <t>Infusion (Sobre Anis)</t>
         </is>
       </c>
     </row>
     <row r="397" ht="15" customHeight="1">
       <c r="A397" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B397" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Mate Anis Herbi x 100 Und</t>
         </is>
       </c>
       <c r="C397" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D397" s="16" t="n">
-        <v>3.5</v>
+        <v>0.16</v>
       </c>
       <c r="E397" s="17" t="n">
-        <v>1.5</v>
+        <v>5</v>
       </c>
       <c r="F397" s="17" t="n">
-        <v>5.25</v>
+        <v>0.8</v>
       </c>
       <c r="G397" s="15" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 c/ Arvejitas y</t>
+          <t>Cafe KIRMA, Milo, Infusiones</t>
         </is>
       </c>
     </row>
     <row r="398" ht="15" customHeight="1">
       <c r="A398" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B398" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Mate Manzanilla Herbi x 100 Und</t>
         </is>
       </c>
       <c r="C398" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D398" s="19" t="n">
-        <v>7</v>
+        <v>0.12</v>
       </c>
       <c r="E398" s="20" t="n">
-        <v>1.5</v>
+        <v>5</v>
       </c>
       <c r="F398" s="20" t="n">
-        <v>10.5</v>
+        <v>0.6</v>
       </c>
       <c r="G398" s="18" t="inlineStr">
         <is>
-          <t>Fideos para Tallarin x 100 (FGU).</t>
+          <t>Cafe KIRMA, Milo, Infusiones</t>
         </is>
       </c>
     </row>
     <row r="399" ht="15" customHeight="1">
       <c r="A399" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B399" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Mayonesa Walibi x 1 kg</t>
         </is>
       </c>
       <c r="C399" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D399" s="16" t="n">
-        <v>3.5</v>
+        <v>0.2</v>
       </c>
       <c r="E399" s="17" t="n">
-        <v>1.5</v>
+        <v>8</v>
       </c>
       <c r="F399" s="17" t="n">
-        <v>5.25</v>
+        <v>1.6</v>
       </c>
       <c r="G399" s="15" t="inlineStr">
         <is>
-          <t>Tallarin Saltado c/ Res (FAD)</t>
+          <t>Papa Frita x 160 y Cremas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="400" ht="15" customHeight="1">
       <c r="A400" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B400" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Mayonesa Walibi x 1 kg</t>
         </is>
       </c>
       <c r="C400" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D400" s="19" t="n">
-        <v>3.5</v>
+        <v>0.2</v>
       </c>
       <c r="E400" s="20" t="n">
-        <v>1.5</v>
+        <v>8</v>
       </c>
       <c r="F400" s="20" t="n">
-        <v>5.25</v>
+        <v>1.6</v>
       </c>
       <c r="G400" s="18" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
         </is>
       </c>
     </row>
     <row r="401" ht="15" customHeight="1">
       <c r="A401" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B401" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Mermelada Doypack (Fresa) x 1 kg</t>
         </is>
       </c>
       <c r="C401" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D401" s="16" t="n">
-        <v>3.5</v>
+        <v>0.6</v>
       </c>
       <c r="E401" s="17" t="n">
-        <v>1.5</v>
+        <v>12</v>
       </c>
       <c r="F401" s="17" t="n">
-        <v>5.25</v>
+        <v>7.2</v>
       </c>
       <c r="G401" s="15" t="inlineStr">
         <is>
-          <t>Olluquito c/Res (FAD).</t>
+          <t>Cafe KIRMA, Milo, Infusiones</t>
         </is>
       </c>
     </row>
     <row r="402" ht="15" customHeight="1">
       <c r="A402" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B402" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Milo actigen e granulado x 400 gr</t>
         </is>
       </c>
       <c r="C402" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D402" s="19" t="n">
-        <v>3.5</v>
+        <v>0.53</v>
       </c>
       <c r="E402" s="20" t="n">
-        <v>1.5</v>
+        <v>5</v>
       </c>
       <c r="F402" s="20" t="n">
-        <v>5.25</v>
+        <v>2.65</v>
       </c>
       <c r="G402" s="18" t="inlineStr">
         <is>
-          <t>Pollo a la Plancha (FAD).</t>
+          <t>Cafe KIRMA, Milo, Infusiones</t>
         </is>
       </c>
     </row>
     <row r="403" ht="15" customHeight="1">
       <c r="A403" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B403" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Mondongo o Panza (importado)</t>
         </is>
       </c>
       <c r="C403" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D403" s="16" t="n">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="E403" s="17" t="n">
-        <v>1.5</v>
+        <v>5</v>
       </c>
       <c r="F403" s="17" t="n">
-        <v>5.25</v>
+        <v>7.5</v>
       </c>
       <c r="G403" s="15" t="inlineStr">
         <is>
-          <t>Papa Frita x 160 y Cremas (FAC).</t>
+          <t>P. Carne para mondongo x 100(FPR).</t>
         </is>
       </c>
     </row>
     <row r="404" ht="15" customHeight="1">
       <c r="A404" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B404" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Moron Serrano tostado x Kg</t>
         </is>
       </c>
       <c r="C404" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D404" s="19" t="n">
-        <v>2.7</v>
+        <v>2</v>
       </c>
       <c r="E404" s="20" t="n">
-        <v>1.5</v>
+        <v>5</v>
       </c>
       <c r="F404" s="20" t="n">
-        <v>4.05</v>
+        <v>10</v>
       </c>
       <c r="G404" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 (FGU)*</t>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="405" ht="15" customHeight="1">
       <c r="A405" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B405" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Mostaza Wally x 1 kg</t>
         </is>
       </c>
       <c r="C405" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D405" s="16" t="n">
-        <v>3.5</v>
+        <v>0.03</v>
       </c>
       <c r="E405" s="17" t="n">
-        <v>1.5</v>
+        <v>6</v>
       </c>
       <c r="F405" s="17" t="n">
-        <v>5.25</v>
+        <v>0.18</v>
       </c>
       <c r="G405" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Pollo al Horno (FAD).</t>
         </is>
       </c>
     </row>
     <row r="406" ht="15" customHeight="1">
       <c r="A406" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B406" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Mostaza Wally x 1 kg</t>
         </is>
       </c>
       <c r="C406" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D406" s="19" t="n">
-        <v>3.5</v>
+        <v>0.1</v>
       </c>
       <c r="E406" s="20" t="n">
-        <v>1.5</v>
+        <v>6</v>
       </c>
       <c r="F406" s="20" t="n">
-        <v>5.25</v>
+        <v>0.6</v>
       </c>
       <c r="G406" s="18" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Papa Frita x 160 y Cremas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="407" ht="15" customHeight="1">
       <c r="A407" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B407" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Mostaza Wally x 1 kg</t>
         </is>
       </c>
       <c r="C407" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D407" s="16" t="n">
-        <v>3.5</v>
+        <v>0.01</v>
       </c>
       <c r="E407" s="17" t="n">
-        <v>1.5</v>
+        <v>6</v>
       </c>
       <c r="F407" s="17" t="n">
-        <v>5.25</v>
+        <v>0.06</v>
       </c>
       <c r="G407" s="15" t="inlineStr">
         <is>
           <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="408" ht="15" customHeight="1">
       <c r="A408" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B408" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Nabo (x 12 Und) x 1 kg</t>
         </is>
       </c>
       <c r="C408" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D408" s="19" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="E408" s="20" t="n">
         <v>3.5</v>
       </c>
-      <c r="E408" s="20" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F408" s="20" t="n">
-        <v>5.25</v>
+        <v>2.62</v>
       </c>
       <c r="G408" s="18" t="inlineStr">
         <is>
-          <t>P. Huevo Frito x 1 (FPR) *</t>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
         </is>
       </c>
     </row>
     <row r="409" ht="15" customHeight="1">
       <c r="A409" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B409" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Nabo (x 12 Und) x 1 kg</t>
         </is>
       </c>
       <c r="C409" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D409" s="16" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="E409" s="17" t="n">
         <v>3.5</v>
       </c>
-      <c r="E409" s="17" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F409" s="17" t="n">
-        <v>5.25</v>
+        <v>2.1</v>
       </c>
       <c r="G409" s="15" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
         </is>
       </c>
     </row>
     <row r="410" ht="15" customHeight="1">
       <c r="A410" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B410" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Nabo (x 12 Und) x 1 kg</t>
         </is>
       </c>
       <c r="C410" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D410" s="19" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="E410" s="20" t="n">
         <v>3.5</v>
       </c>
-      <c r="E410" s="20" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F410" s="20" t="n">
-        <v>5.25</v>
+        <v>0.88</v>
       </c>
       <c r="G410" s="18" t="inlineStr">
         <is>
-          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="411" ht="15" customHeight="1">
       <c r="A411" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B411" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Nabo (x 12 Und) x 1 kg</t>
         </is>
       </c>
       <c r="C411" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D411" s="16" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E411" s="17" t="n">
         <v>3.5</v>
       </c>
-      <c r="E411" s="17" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F411" s="17" t="n">
-        <v>5.25</v>
+        <v>1.75</v>
       </c>
       <c r="G411" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
         </is>
       </c>
     </row>
     <row r="412" ht="15" customHeight="1">
       <c r="A412" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B412" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Nabo (x 12 Und) x 1 kg</t>
         </is>
       </c>
       <c r="C412" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D412" s="19" t="n">
-        <v>7</v>
+        <v>0.4</v>
       </c>
       <c r="E412" s="20" t="n">
-        <v>1.5</v>
+        <v>3.5</v>
       </c>
       <c r="F412" s="20" t="n">
-        <v>10.5</v>
+        <v>1.4</v>
       </c>
       <c r="G412" s="18" t="inlineStr">
         <is>
-          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="413" ht="15" customHeight="1">
       <c r="A413" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B413" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Naranja de Jugo(Ciento) x 20kg</t>
         </is>
       </c>
       <c r="C413" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D413" s="16" t="n">
-        <v>3.5</v>
+        <v>5</v>
       </c>
       <c r="E413" s="17" t="n">
-        <v>1.5</v>
+        <v>4</v>
       </c>
       <c r="F413" s="17" t="n">
-        <v>5.25</v>
+        <v>20</v>
       </c>
       <c r="G413" s="15" t="inlineStr">
         <is>
-          <t>Arvejitas Verdes Secas x 70 (FAC).</t>
+          <t>Mazamorra de Naranja (POS).</t>
         </is>
       </c>
     </row>
     <row r="414" ht="15" customHeight="1">
       <c r="A414" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B414" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Ollucos Medianos</t>
         </is>
       </c>
       <c r="C414" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D414" s="19" t="n">
-        <v>3.5</v>
+        <v>6.5</v>
       </c>
       <c r="E414" s="20" t="n">
-        <v>1.5</v>
+        <v>8</v>
       </c>
       <c r="F414" s="20" t="n">
-        <v>5.25</v>
+        <v>52</v>
       </c>
       <c r="G414" s="18" t="inlineStr">
         <is>
-          <t>Maiz Mote para Mondongo x 90 (FGU)*</t>
+          <t>Olluco x 130 / Papa x 50 (FAC).</t>
         </is>
       </c>
     </row>
     <row r="415" ht="15" customHeight="1">
       <c r="A415" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B415" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Oregano Fresco x 220gr</t>
         </is>
       </c>
       <c r="C415" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D415" s="16" t="n">
-        <v>3.5</v>
+        <v>0.02</v>
       </c>
       <c r="E415" s="17" t="n">
-        <v>1.5</v>
+        <v>30</v>
       </c>
       <c r="F415" s="17" t="n">
-        <v>5.25</v>
+        <v>0.6</v>
       </c>
       <c r="G415" s="15" t="inlineStr">
         <is>
-          <t>Patasca o Mondongo (FAD).</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="416" ht="15" customHeight="1">
       <c r="A416" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B416" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Oregano Fresco x 220gr</t>
         </is>
       </c>
       <c r="C416" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D416" s="19" t="n">
-        <v>3.5</v>
+        <v>0.01</v>
       </c>
       <c r="E416" s="20" t="n">
-        <v>1.5</v>
+        <v>30</v>
       </c>
       <c r="F416" s="20" t="n">
-        <v>5.25</v>
+        <v>0.3</v>
       </c>
       <c r="G416" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="417" ht="15" customHeight="1">
       <c r="A417" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B417" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Oregano Fresco x 220gr</t>
         </is>
       </c>
       <c r="C417" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D417" s="16" t="n">
-        <v>3.5</v>
+        <v>0.01</v>
       </c>
       <c r="E417" s="17" t="n">
-        <v>1.5</v>
+        <v>30</v>
       </c>
       <c r="F417" s="17" t="n">
-        <v>5.25</v>
+        <v>0.3</v>
       </c>
       <c r="G417" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
         </is>
       </c>
     </row>
     <row r="418" ht="15" customHeight="1">
       <c r="A418" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B418" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Oregano Fresco x 220gr</t>
         </is>
       </c>
       <c r="C418" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D418" s="19" t="n">
-        <v>3.5</v>
+        <v>0.02</v>
       </c>
       <c r="E418" s="20" t="n">
-        <v>1.5</v>
+        <v>30</v>
       </c>
       <c r="F418" s="20" t="n">
-        <v>5.25</v>
+        <v>0.6</v>
       </c>
       <c r="G418" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="419" ht="15" customHeight="1">
       <c r="A419" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B419" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C419" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D419" s="16" t="n">
-        <v>3.5</v>
+        <v>0.01</v>
       </c>
       <c r="E419" s="17" t="n">
-        <v>1.5</v>
+        <v>30</v>
       </c>
       <c r="F419" s="17" t="n">
-        <v>5.25</v>
+        <v>0.3</v>
       </c>
       <c r="G419" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="420" ht="15" customHeight="1">
       <c r="A420" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B420" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C420" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D420" s="19" t="n">
-        <v>3.5</v>
+        <v>0.01</v>
       </c>
       <c r="E420" s="20" t="n">
-        <v>1.5</v>
+        <v>30</v>
       </c>
       <c r="F420" s="20" t="n">
-        <v>5.25</v>
+        <v>0.3</v>
       </c>
       <c r="G420" s="18" t="inlineStr">
         <is>
-          <t>Papa Peruanita x 130 c / Ensalada</t>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
         </is>
       </c>
     </row>
     <row r="421" ht="15" customHeight="1">
       <c r="A421" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B421" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C421" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D421" s="16" t="n">
-        <v>3.5</v>
+        <v>0.01</v>
       </c>
       <c r="E421" s="17" t="n">
-        <v>1.5</v>
+        <v>30</v>
       </c>
       <c r="F421" s="17" t="n">
-        <v>5.25</v>
+        <v>0.3</v>
       </c>
       <c r="G421" s="15" t="inlineStr">
         <is>
           <t>Pollo al Pimiento (FAD).</t>
         </is>
       </c>
     </row>
     <row r="422" ht="15" customHeight="1">
       <c r="A422" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B422" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C422" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D422" s="19" t="n">
-        <v>3.5</v>
+        <v>0.01</v>
       </c>
       <c r="E422" s="20" t="n">
-        <v>1.5</v>
+        <v>30</v>
       </c>
       <c r="F422" s="20" t="n">
-        <v>5.25</v>
+        <v>0.3</v>
       </c>
       <c r="G422" s="18" t="inlineStr">
         <is>
-          <t>Pollo al Horno (FAD).</t>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
         </is>
       </c>
     </row>
     <row r="423" ht="15" customHeight="1">
       <c r="A423" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B423" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C423" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D423" s="16" t="n">
-        <v>3.5</v>
+        <v>0.01</v>
       </c>
       <c r="E423" s="17" t="n">
-        <v>1.5</v>
+        <v>30</v>
       </c>
       <c r="F423" s="17" t="n">
-        <v>5.25</v>
+        <v>0.3</v>
       </c>
       <c r="G423" s="15" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
         </is>
       </c>
     </row>
     <row r="424" ht="15" customHeight="1">
       <c r="A424" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B424" s="18" t="inlineStr">
         <is>
-          <t>Salsa Inglesa Luren x 295 ml</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C424" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D424" s="19" t="n">
-        <v>0.86</v>
+        <v>0.01</v>
       </c>
       <c r="E424" s="20" t="n">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F424" s="20" t="n">
-        <v>4.3</v>
+        <v>0.3</v>
       </c>
       <c r="G424" s="18" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Asado de Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="425" ht="15" customHeight="1">
       <c r="A425" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B425" s="15" t="inlineStr">
         <is>
-          <t>Sillao MITONHONG X 4 LT *</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C425" s="15" t="inlineStr">
         <is>
-          <t>ml</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D425" s="16" t="n">
-        <v>1.2</v>
+        <v>0.01</v>
       </c>
       <c r="E425" s="17" t="n">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F425" s="17" t="n">
-        <v>14.4</v>
+        <v>0.3</v>
       </c>
       <c r="G425" s="15" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Tortilla de Verduras (ADI).</t>
         </is>
       </c>
     </row>
     <row r="426" ht="15" customHeight="1">
       <c r="A426" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B426" s="18" t="inlineStr">
         <is>
-          <t>Sillao MITONHONG X 4 LT *</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C426" s="18" t="inlineStr">
         <is>
-          <t>ml</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D426" s="19" t="n">
-        <v>1.2</v>
+        <v>0.01</v>
       </c>
       <c r="E426" s="20" t="n">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F426" s="20" t="n">
-        <v>14.4</v>
+        <v>0.3</v>
       </c>
       <c r="G426" s="18" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
         </is>
       </c>
     </row>
     <row r="427" ht="15" customHeight="1">
       <c r="A427" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B427" s="15" t="inlineStr">
         <is>
-          <t>Sillao MITONHONG X 4 LT *</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C427" s="15" t="inlineStr">
         <is>
-          <t>ml</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D427" s="16" t="n">
-        <v>2</v>
+        <v>0.01</v>
       </c>
       <c r="E427" s="17" t="n">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F427" s="17" t="n">
-        <v>24</v>
+        <v>0.3</v>
       </c>
       <c r="G427" s="15" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="428" ht="15" customHeight="1">
       <c r="A428" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B428" s="18" t="inlineStr">
         <is>
-          <t>Sillao MITONHONG X 4 LT *</t>
+          <t>Pallares extra</t>
         </is>
       </c>
       <c r="C428" s="18" t="inlineStr">
         <is>
-          <t>ml</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D428" s="19" t="n">
-        <v>1.2</v>
+        <v>0.4</v>
       </c>
       <c r="E428" s="20" t="n">
-        <v>12</v>
+        <v>7.5</v>
       </c>
       <c r="F428" s="20" t="n">
-        <v>14.4</v>
+        <v>3</v>
       </c>
       <c r="G428" s="18" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="429" ht="15" customHeight="1">
       <c r="A429" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B429" s="15" t="inlineStr">
         <is>
-          <t>Sillao MITONHONG X 4 LT *</t>
+          <t>Palta x caja x 40 und x 380gr x 15 kg</t>
         </is>
       </c>
       <c r="C429" s="15" t="inlineStr">
         <is>
-          <t>ml</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D429" s="16" t="n">
-        <v>2</v>
+        <v>4.65</v>
       </c>
       <c r="E429" s="17" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F429" s="17" t="n">
-        <v>24</v>
+        <v>23.25</v>
       </c>
       <c r="G429" s="15" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Palta x 30 (ADI)</t>
         </is>
       </c>
     </row>
     <row r="430" ht="15" customHeight="1">
       <c r="A430" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B430" s="18" t="inlineStr">
         <is>
-          <t>Sillao MITONHONG X 4 LT *</t>
+          <t>Palta x caja x 40 und x 380gr x 15 kg</t>
         </is>
       </c>
       <c r="C430" s="18" t="inlineStr">
         <is>
-          <t>ml</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D430" s="19" t="n">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="E430" s="20" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F430" s="20" t="n">
-        <v>14.4</v>
+        <v>4.85</v>
       </c>
       <c r="G430" s="18" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
         </is>
       </c>
     </row>
     <row r="431" ht="15" customHeight="1">
       <c r="A431" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B431" s="15" t="inlineStr">
         <is>
-          <t>Sillao MITONHONG X 4 LT *</t>
+          <t>Panca de choclo x 25 Und</t>
         </is>
       </c>
       <c r="C431" s="15" t="inlineStr">
         <is>
-          <t>ml</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D431" s="16" t="n">
-        <v>1.2</v>
+        <v>0.28</v>
       </c>
       <c r="E431" s="17" t="n">
-        <v>12</v>
+        <v>4.5</v>
       </c>
       <c r="F431" s="17" t="n">
-        <v>14.4</v>
+        <v>1.26</v>
       </c>
       <c r="G431" s="15" t="inlineStr">
         <is>
-          <t>Pollo al Horno (FAD).</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="432" ht="15" customHeight="1">
       <c r="A432" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B432" s="18" t="inlineStr">
         <is>
-          <t>Tomate</t>
+          <t>Papa Blanca Yungay (Cocina)</t>
         </is>
       </c>
       <c r="C432" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D432" s="19" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E432" s="20" t="n">
         <v>2.5</v>
       </c>
       <c r="F432" s="20" t="n">
-        <v>10</v>
+        <v>7.5</v>
       </c>
       <c r="G432" s="18" t="inlineStr">
         <is>
-          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="433" ht="15" customHeight="1">
       <c r="A433" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B433" s="15" t="inlineStr">
         <is>
-          <t>Tomate</t>
+          <t>Papa Blanca Yungay (Cocina)</t>
         </is>
       </c>
       <c r="C433" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D433" s="16" t="n">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="E433" s="17" t="n">
         <v>2.5</v>
       </c>
       <c r="F433" s="17" t="n">
-        <v>100</v>
+        <v>7.5</v>
       </c>
       <c r="G433" s="15" t="inlineStr">
         <is>
-          <t>Estofado de Pollo (FAD).</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="434" ht="15" customHeight="1">
       <c r="A434" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B434" s="18" t="inlineStr">
         <is>
-          <t>Tomate</t>
+          <t>Papa Blanca Yungay (Cocina)</t>
         </is>
       </c>
       <c r="C434" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D434" s="19" t="n">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="E434" s="20" t="n">
         <v>2.5</v>
       </c>
       <c r="F434" s="20" t="n">
-        <v>50</v>
+        <v>7.5</v>
       </c>
       <c r="G434" s="18" t="inlineStr">
         <is>
-          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
         </is>
       </c>
     </row>
     <row r="435" ht="15" customHeight="1">
       <c r="A435" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B435" s="15" t="inlineStr">
         <is>
-          <t>Tomate</t>
+          <t>Papa Blanca Yungay (Cocina)</t>
         </is>
       </c>
       <c r="C435" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D435" s="16" t="n">
-        <v>10</v>
+        <v>6.5</v>
       </c>
       <c r="E435" s="17" t="n">
         <v>2.5</v>
       </c>
       <c r="F435" s="17" t="n">
-        <v>25</v>
+        <v>16.25</v>
       </c>
       <c r="G435" s="15" t="inlineStr">
         <is>
-          <t>Pollo al Pimiento (FAD).</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="436" ht="15" customHeight="1">
       <c r="A436" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B436" s="18" t="inlineStr">
         <is>
-          <t>Tomate</t>
+          <t>Papa Blanca Yungay (Cocina)</t>
         </is>
       </c>
       <c r="C436" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D436" s="19" t="n">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="E436" s="20" t="n">
         <v>2.5</v>
       </c>
       <c r="F436" s="20" t="n">
-        <v>37.5</v>
+        <v>10</v>
       </c>
       <c r="G436" s="18" t="inlineStr">
         <is>
-          <t>Papa Peruanita x 130 c / Ensalada</t>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
     </row>
     <row r="437" ht="15" customHeight="1">
       <c r="A437" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B437" s="15" t="inlineStr">
         <is>
-          <t>Tomate</t>
+          <t>Papa Blanca Yungay (Cocina)</t>
         </is>
       </c>
       <c r="C437" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D437" s="16" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E437" s="17" t="n">
         <v>2.5</v>
       </c>
       <c r="F437" s="17" t="n">
-        <v>25</v>
+        <v>7.5</v>
       </c>
       <c r="G437" s="15" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
         </is>
       </c>
     </row>
     <row r="438" ht="15" customHeight="1">
       <c r="A438" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B438" s="18" t="inlineStr">
         <is>
-          <t>Tomate</t>
+          <t>Papa Blanca Yungay (Cocina)</t>
         </is>
       </c>
       <c r="C438" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D438" s="19" t="n">
-        <v>10</v>
+        <v>2.5</v>
       </c>
       <c r="E438" s="20" t="n">
         <v>2.5</v>
       </c>
       <c r="F438" s="20" t="n">
-        <v>25</v>
+        <v>6.25</v>
       </c>
       <c r="G438" s="18" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Pure de Papa</t>
         </is>
       </c>
     </row>
     <row r="439" ht="15" customHeight="1">
       <c r="A439" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B439" s="15" t="inlineStr">
         <is>
-          <t>Vainita Fresca</t>
+          <t>Papa Blanca Yungay (Cocina)</t>
         </is>
       </c>
       <c r="C439" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D439" s="16" t="n">
-        <v>4.5</v>
+        <v>2.5</v>
       </c>
       <c r="E439" s="17" t="n">
-        <v>4</v>
+        <v>2.5</v>
       </c>
       <c r="F439" s="17" t="n">
-        <v>18</v>
+        <v>6.25</v>
       </c>
       <c r="G439" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Olluco x 130 / Papa x 50 (FAC).</t>
         </is>
       </c>
     </row>
     <row r="440" ht="15" customHeight="1">
       <c r="A440" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B440" s="18" t="inlineStr">
         <is>
-          <t>Vinagre Blanco el Firme x 1 Lt</t>
+          <t>Papa Blanca Yungay (Cocina)</t>
         </is>
       </c>
       <c r="C440" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D440" s="19" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E440" s="20" t="n">
-        <v>8</v>
+        <v>2.5</v>
       </c>
       <c r="F440" s="20" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G440" s="18" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Papa Blanca x 160 (FAC).</t>
         </is>
       </c>
     </row>
     <row r="441" ht="15" customHeight="1">
       <c r="A441" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B441" s="15" t="inlineStr">
         <is>
-          <t>Vinagre Blanco el Firme x 1 Lt</t>
+          <t>Papa Peruanita</t>
         </is>
       </c>
       <c r="C441" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D441" s="16" t="n">
-        <v>6</v>
+        <v>2.5</v>
       </c>
       <c r="E441" s="17" t="n">
-        <v>8</v>
+        <v>2.5</v>
       </c>
       <c r="F441" s="17" t="n">
-        <v>48</v>
+        <v>6.25</v>
       </c>
       <c r="G441" s="15" t="inlineStr">
         <is>
-          <t>Pollo a la Hierbas Finas (FAD)</t>
+          <t>Pure de Papa</t>
         </is>
       </c>
     </row>
     <row r="442" ht="15" customHeight="1">
       <c r="A442" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B442" s="18" t="inlineStr">
         <is>
-          <t>Vinagre Blanco el Firme x 1 Lt</t>
+          <t>Papa Peruanita</t>
         </is>
       </c>
       <c r="C442" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D442" s="19" t="n">
-        <v>1.2</v>
+        <v>0.5</v>
       </c>
       <c r="E442" s="20" t="n">
-        <v>8</v>
+        <v>2.5</v>
       </c>
       <c r="F442" s="20" t="n">
-        <v>9.6</v>
+        <v>1.25</v>
       </c>
       <c r="G442" s="18" t="inlineStr">
         <is>
-          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
         </is>
       </c>
     </row>
     <row r="443" ht="15" customHeight="1">
       <c r="A443" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B443" s="15" t="inlineStr">
         <is>
-          <t>Vinagre Blanco el Firme x 1 Lt</t>
+          <t>Papa Peruanita</t>
         </is>
       </c>
       <c r="C443" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D443" s="16" t="n">
-        <v>2</v>
+        <v>3.25</v>
       </c>
       <c r="E443" s="17" t="n">
-        <v>8</v>
+        <v>2.5</v>
       </c>
       <c r="F443" s="17" t="n">
-        <v>16</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="G443" s="15" t="inlineStr">
         <is>
-          <t>Pollo al Horno (FAD).</t>
+          <t>Papa Peruanita x 130 c / Ensalada</t>
         </is>
       </c>
     </row>
     <row r="444" ht="15" customHeight="1">
       <c r="A444" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B444" s="18" t="inlineStr">
         <is>
-          <t>Yuca Amarilla</t>
+          <t>Papa Peruanita</t>
         </is>
       </c>
       <c r="C444" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D444" s="19" t="n">
-        <v>90</v>
+        <v>0.5</v>
       </c>
       <c r="E444" s="20" t="n">
-        <v>4.5</v>
+        <v>2.5</v>
       </c>
       <c r="F444" s="20" t="n">
-        <v>405</v>
+        <v>1.25</v>
       </c>
       <c r="G444" s="18" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="445" ht="15" customHeight="1">
       <c r="A445" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B445" s="15" t="inlineStr">
         <is>
-          <t>Yuyo Marino</t>
+          <t>Papa Peruanita</t>
         </is>
       </c>
       <c r="C445" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D445" s="16" t="n">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="E445" s="17" t="n">
-        <v>5</v>
+        <v>2.5</v>
       </c>
       <c r="F445" s="17" t="n">
-        <v>17.5</v>
+        <v>7.5</v>
       </c>
       <c r="G445" s="15" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
         </is>
       </c>
     </row>
     <row r="446" ht="15" customHeight="1">
       <c r="A446" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B446" s="18" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Papa Unica(freir)</t>
         </is>
       </c>
       <c r="C446" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D446" s="19" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E446" s="20" t="n">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="F446" s="20" t="n">
-        <v>12</v>
+        <v>12.5</v>
       </c>
       <c r="G446" s="18" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Papa Frita x 160 y Cremas (FAC).</t>
         </is>
       </c>
     </row>
     <row r="447" ht="15" customHeight="1">
       <c r="A447" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B447" s="15" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Papaya x 1.6 kg x 5 Und</t>
         </is>
       </c>
       <c r="C447" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D447" s="16" t="n">
-        <v>15</v>
+        <v>3.52</v>
       </c>
       <c r="E447" s="17" t="n">
-        <v>3</v>
+        <v>4.5</v>
       </c>
       <c r="F447" s="17" t="n">
-        <v>45</v>
+        <v>15.84</v>
       </c>
       <c r="G447" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Jugo Surtido (JUG)</t>
         </is>
       </c>
     </row>
     <row r="448" ht="15" customHeight="1">
       <c r="A448" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B448" s="18" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Papaya x 1.6 kg x 5 Und</t>
         </is>
       </c>
       <c r="C448" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D448" s="19" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E448" s="20" t="n">
-        <v>3</v>
+        <v>4.5</v>
       </c>
       <c r="F448" s="20" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G448" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco x 100 c/ Arvejitas y</t>
+          <t>ENSALADA DE FRUTA</t>
         </is>
       </c>
     </row>
     <row r="449" ht="15" customHeight="1">
       <c r="A449" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B449" s="15" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Papaya x 1.6 kg x 5 Und</t>
         </is>
       </c>
       <c r="C449" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D449" s="16" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E449" s="17" t="n">
-        <v>3</v>
+        <v>4.5</v>
       </c>
       <c r="F449" s="17" t="n">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="G449" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Jugo de Papaya</t>
         </is>
       </c>
     </row>
     <row r="450" ht="15" customHeight="1">
       <c r="A450" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B450" s="18" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Pasas Negras</t>
         </is>
       </c>
       <c r="C450" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D450" s="19" t="n">
-        <v>40</v>
+        <v>0.3</v>
       </c>
       <c r="E450" s="20" t="n">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="F450" s="20" t="n">
-        <v>120</v>
+        <v>13.5</v>
       </c>
       <c r="G450" s="18" t="inlineStr">
         <is>
           <t>Estofado de Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="451" ht="15" customHeight="1">
       <c r="A451" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B451" s="15" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Pasas Negras</t>
         </is>
       </c>
       <c r="C451" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D451" s="16" t="n">
-        <v>15</v>
+        <v>0.2</v>
       </c>
       <c r="E451" s="17" t="n">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="F451" s="17" t="n">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="G451" s="15" t="inlineStr">
         <is>
-          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
         </is>
       </c>
     </row>
     <row r="452" ht="15" customHeight="1">
       <c r="A452" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B452" s="18" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Pasas Negras</t>
         </is>
       </c>
       <c r="C452" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D452" s="19" t="n">
-        <v>20</v>
+        <v>0.2</v>
       </c>
       <c r="E452" s="20" t="n">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="F452" s="20" t="n">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="G452" s="18" t="inlineStr">
         <is>
-          <t>Asado de Res (FAD).</t>
+          <t>Pye de Manzana (POS).</t>
         </is>
       </c>
     </row>
     <row r="453" ht="15" customHeight="1">
       <c r="A453" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B453" s="15" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
       <c r="C453" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D453" s="16" t="n">
-        <v>25</v>
+        <v>1.15</v>
       </c>
       <c r="E453" s="17" t="n">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="F453" s="17" t="n">
-        <v>75</v>
+        <v>32.2</v>
       </c>
       <c r="G453" s="15" t="inlineStr">
         <is>
-          <t>Arroz c/ Pollo (FAD).</t>
+          <t>Menestron de Ternera (456 cal)</t>
         </is>
       </c>
     </row>
     <row r="454" ht="15" customHeight="1">
       <c r="A454" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B454" s="18" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
       <c r="C454" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D454" s="19" t="n">
-        <v>15</v>
+        <v>1.15</v>
       </c>
       <c r="E454" s="20" t="n">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="F454" s="20" t="n">
-        <v>45</v>
+        <v>32.2</v>
       </c>
       <c r="G454" s="18" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="455" ht="15" customHeight="1">
       <c r="A455" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B455" s="15" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Pepino o Pepinillo Verde x 300 Gr</t>
         </is>
       </c>
       <c r="C455" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D455" s="16" t="n">
-        <v>20</v>
+        <v>1.25</v>
       </c>
       <c r="E455" s="17" t="n">
         <v>3</v>
       </c>
       <c r="F455" s="17" t="n">
-        <v>60</v>
+        <v>3.75</v>
       </c>
       <c r="G455" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Ensalada Fresca (ENT)</t>
         </is>
       </c>
     </row>
     <row r="456" ht="15" customHeight="1">
       <c r="A456" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B456" s="18" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Pepino o Pepinillo Verde x 300 Gr</t>
         </is>
       </c>
       <c r="C456" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D456" s="19" t="n">
-        <v>10</v>
+        <v>0.38</v>
       </c>
       <c r="E456" s="20" t="n">
         <v>3</v>
       </c>
       <c r="F456" s="20" t="n">
-        <v>30</v>
+        <v>1.14</v>
       </c>
       <c r="G456" s="18" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
         </is>
       </c>
     </row>
     <row r="457" ht="15" customHeight="1">
       <c r="A457" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B457" s="15" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Pepino o Pepinillo Verde x 300 Gr</t>
         </is>
       </c>
       <c r="C457" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D457" s="16" t="n">
-        <v>15</v>
+        <v>1.25</v>
       </c>
       <c r="E457" s="17" t="n">
         <v>3</v>
       </c>
       <c r="F457" s="17" t="n">
-        <v>45</v>
+        <v>3.75</v>
       </c>
       <c r="G457" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Ensalada Fresca</t>
         </is>
       </c>
     </row>
     <row r="458" ht="15" customHeight="1">
       <c r="A458" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B458" s="18" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Pepino o Pepinillo Verde x 300 Gr</t>
         </is>
       </c>
       <c r="C458" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D458" s="19" t="n">
-        <v>10.2</v>
+        <v>0.3</v>
       </c>
       <c r="E458" s="20" t="n">
         <v>3</v>
       </c>
       <c r="F458" s="20" t="n">
-        <v>30.6</v>
+        <v>0.9</v>
       </c>
       <c r="G458" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Papa Peruanita x 130 c / Ensalada</t>
         </is>
       </c>
     </row>
     <row r="459" ht="15" customHeight="1">
       <c r="A459" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B459" s="15" t="inlineStr">
         <is>
-          <t>Zapallo(Macre) x Kg</t>
+          <t>Perejil x 400gr</t>
         </is>
       </c>
       <c r="C459" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D459" s="16" t="n">
-        <v>15</v>
+        <v>0.04</v>
       </c>
       <c r="E459" s="17" t="n">
-        <v>2.8</v>
+        <v>18</v>
       </c>
       <c r="F459" s="17" t="n">
-        <v>42</v>
+        <v>0.72</v>
       </c>
       <c r="G459" s="15" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
         </is>
       </c>
     </row>
     <row r="460" ht="15" customHeight="1">
       <c r="A460" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B460" s="18" t="inlineStr">
         <is>
-          <t>Zapallo(Macre) x Kg</t>
+          <t>Perejil x 400gr</t>
         </is>
       </c>
       <c r="C460" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D460" s="19" t="n">
-        <v>30</v>
+        <v>0.08</v>
       </c>
       <c r="E460" s="20" t="n">
-        <v>2.8</v>
+        <v>18</v>
       </c>
       <c r="F460" s="20" t="n">
-        <v>84</v>
+        <v>1.44</v>
       </c>
       <c r="G460" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
         </is>
       </c>
     </row>
     <row r="461" ht="15" customHeight="1">
       <c r="A461" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B461" s="15" t="inlineStr">
         <is>
-          <t>Zapallo(Macre) x Kg</t>
+          <t>Perejil x 400gr</t>
         </is>
       </c>
       <c r="C461" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D461" s="16" t="n">
-        <v>20</v>
+        <v>0.06</v>
       </c>
       <c r="E461" s="17" t="n">
-        <v>2.8</v>
+        <v>18</v>
       </c>
       <c r="F461" s="17" t="n">
-        <v>56</v>
+        <v>1.08</v>
       </c>
       <c r="G461" s="15" t="inlineStr">
         <is>
-          <t>Menestron de Ternera (456 cal)</t>
+          <t>Olluquito c/Res (FAD).</t>
         </is>
       </c>
     </row>
     <row r="462" ht="15" customHeight="1">
       <c r="A462" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B462" s="18" t="inlineStr">
         <is>
-          <t>Zapallo(Macre) x Kg</t>
+          <t>Perejil x 400gr</t>
         </is>
       </c>
       <c r="C462" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D462" s="19" t="n">
-        <v>30</v>
+        <v>0.1</v>
       </c>
       <c r="E462" s="20" t="n">
-        <v>2.8</v>
+        <v>18</v>
       </c>
       <c r="F462" s="20" t="n">
-        <v>84</v>
+        <v>1.8</v>
       </c>
       <c r="G462" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+          <t>Rocoto, Cebolla, Perejil Para</t>
         </is>
       </c>
     </row>
     <row r="463" ht="15" customHeight="1">
       <c r="A463" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B463" s="15" t="inlineStr">
         <is>
-          <t>Zapallo(Macre) x Kg</t>
+          <t>Perejil x 400gr</t>
         </is>
       </c>
       <c r="C463" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D463" s="16" t="n">
-        <v>30</v>
+        <v>0.06</v>
       </c>
       <c r="E463" s="17" t="n">
-        <v>2.8</v>
+        <v>18</v>
       </c>
       <c r="F463" s="17" t="n">
-        <v>84</v>
+        <v>1.08</v>
       </c>
       <c r="G463" s="15" t="inlineStr">
         <is>
-          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
         </is>
       </c>
     </row>
     <row r="464" ht="15" customHeight="1">
       <c r="A464" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B464" s="18" t="inlineStr">
         <is>
-          <t>Zapallo(Macre) x Kg</t>
+          <t>Perejil x 400gr</t>
         </is>
       </c>
       <c r="C464" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D464" s="19" t="n">
-        <v>30</v>
+        <v>0.04</v>
       </c>
       <c r="E464" s="20" t="n">
-        <v>2.8</v>
+        <v>18</v>
       </c>
       <c r="F464" s="20" t="n">
-        <v>84</v>
+        <v>0.72</v>
       </c>
       <c r="G464" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+          <t>Ajiaco de Habas Montado (FAD).</t>
         </is>
       </c>
     </row>
     <row r="465" ht="15" customHeight="1">
       <c r="A465" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B465" s="15" t="inlineStr">
         <is>
-          <t>Zapallo(Macre) x Kg</t>
+          <t>Perejil x 400gr</t>
         </is>
       </c>
       <c r="C465" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D465" s="16" t="n">
-        <v>30</v>
+        <v>0.05</v>
       </c>
       <c r="E465" s="17" t="n">
-        <v>2.8</v>
+        <v>18</v>
       </c>
       <c r="F465" s="17" t="n">
-        <v>84</v>
+        <v>0.9</v>
       </c>
       <c r="G465" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+          <t>Arroz c/ Pollo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="466" ht="15" customHeight="1">
       <c r="A466" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B466" s="18" t="inlineStr">
         <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C466" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D466" s="19" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="E466" s="20" t="n">
+        <v>18</v>
+      </c>
+      <c r="F466" s="20" t="n">
+        <v>2.34</v>
+      </c>
+      <c r="G466" s="18" t="inlineStr">
+        <is>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="467" ht="15" customHeight="1">
+      <c r="A467" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B467" s="15" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C467" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D467" s="16" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E467" s="17" t="n">
+        <v>18</v>
+      </c>
+      <c r="F467" s="17" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G467" s="15" t="inlineStr">
+        <is>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="468" ht="15" customHeight="1">
+      <c r="A468" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B468" s="18" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C468" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D468" s="19" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E468" s="20" t="n">
+        <v>18</v>
+      </c>
+      <c r="F468" s="20" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="G468" s="18" t="inlineStr">
+        <is>
+          <t>Pollo al Pimiento (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="469" ht="15" customHeight="1">
+      <c r="A469" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B469" s="15" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C469" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D469" s="16" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E469" s="17" t="n">
+        <v>18</v>
+      </c>
+      <c r="F469" s="17" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="G469" s="15" t="inlineStr">
+        <is>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="470" ht="15" customHeight="1">
+      <c r="A470" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B470" s="18" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C470" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D470" s="19" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E470" s="20" t="n">
+        <v>18</v>
+      </c>
+      <c r="F470" s="20" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="G470" s="18" t="inlineStr">
+        <is>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="471" ht="15" customHeight="1">
+      <c r="A471" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B471" s="15" t="inlineStr">
+        <is>
+          <t>Pescado Jurel (Entero) x Kg</t>
+        </is>
+      </c>
+      <c r="C471" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D471" s="16" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E471" s="17" t="n">
+        <v>18</v>
+      </c>
+      <c r="F471" s="17" t="n">
+        <v>45</v>
+      </c>
+      <c r="G471" s="15" t="inlineStr">
+        <is>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="472" ht="15" customHeight="1">
+      <c r="A472" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B472" s="18" t="inlineStr">
+        <is>
+          <t>Pescado Jurel (Filete) x Kg</t>
+        </is>
+      </c>
+      <c r="C472" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D472" s="19" t="n">
+        <v>5</v>
+      </c>
+      <c r="E472" s="20" t="n">
+        <v>18</v>
+      </c>
+      <c r="F472" s="20" t="n">
+        <v>90</v>
+      </c>
+      <c r="G472" s="18" t="inlineStr">
+        <is>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="473" ht="15" customHeight="1">
+      <c r="A473" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B473" s="15" t="inlineStr">
+        <is>
+          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
+        </is>
+      </c>
+      <c r="C473" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D473" s="16" t="n">
+        <v>8.35</v>
+      </c>
+      <c r="E473" s="17" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="F473" s="17" t="n">
+        <v>29.22</v>
+      </c>
+      <c r="G473" s="15" t="inlineStr">
+        <is>
+          <t>P. Cerdo Pierna x 167 + Pollo(1/8) x 225</t>
+        </is>
+      </c>
+    </row>
+    <row r="474" ht="15" customHeight="1">
+      <c r="A474" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B474" s="18" t="inlineStr">
+        <is>
+          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
+        </is>
+      </c>
+      <c r="C474" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D474" s="19" t="n">
+        <v>1</v>
+      </c>
+      <c r="E474" s="20" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="F474" s="20" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="G474" s="18" t="inlineStr">
+        <is>
+          <t>P. Carne para mondongo x 100(FPR).</t>
+        </is>
+      </c>
+    </row>
+    <row r="475" ht="15" customHeight="1">
+      <c r="A475" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B475" s="15" t="inlineStr">
+        <is>
+          <t>Pimenton Rojo x 180 Gr</t>
+        </is>
+      </c>
+      <c r="C475" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D475" s="16" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E475" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F475" s="17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="G475" s="15" t="inlineStr">
+        <is>
+          <t>Pollo al Pimiento (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="476" ht="15" customHeight="1">
+      <c r="A476" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B476" s="18" t="inlineStr">
+        <is>
+          <t>Pimenton Rojo x 180 Gr</t>
+        </is>
+      </c>
+      <c r="C476" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D476" s="19" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="E476" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F476" s="20" t="n">
+        <v>1</v>
+      </c>
+      <c r="G476" s="18" t="inlineStr">
+        <is>
+          <t>Estofado de Pollo (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="477" ht="15" customHeight="1">
+      <c r="A477" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B477" s="15" t="inlineStr">
+        <is>
+          <t>Pimenton Rojo x 180 Gr</t>
+        </is>
+      </c>
+      <c r="C477" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D477" s="16" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="E477" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F477" s="17" t="n">
+        <v>2</v>
+      </c>
+      <c r="G477" s="15" t="inlineStr">
+        <is>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="478" ht="15" customHeight="1">
+      <c r="A478" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B478" s="18" t="inlineStr">
+        <is>
+          <t>Pimenton Rojo x 180 Gr</t>
+        </is>
+      </c>
+      <c r="C478" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D478" s="19" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="E478" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F478" s="20" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="G478" s="18" t="inlineStr">
+        <is>
+          <t>Arroz c/ Pollo (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="479" ht="15" customHeight="1">
+      <c r="A479" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B479" s="15" t="inlineStr">
+        <is>
+          <t>Pimenton Rojo x 180 Gr</t>
+        </is>
+      </c>
+      <c r="C479" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D479" s="16" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="E479" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F479" s="17" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="G479" s="15" t="inlineStr">
+        <is>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="480" ht="15" customHeight="1">
+      <c r="A480" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B480" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C480" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D480" s="19" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E480" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F480" s="20" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G480" s="18" t="inlineStr">
+        <is>
+          <t>Ajiaco de Habas (FAC).</t>
+        </is>
+      </c>
+    </row>
+    <row r="481" ht="15" customHeight="1">
+      <c r="A481" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B481" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C481" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D481" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="E481" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F481" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="G481" s="15" t="inlineStr">
+        <is>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="482" ht="15" customHeight="1">
+      <c r="A482" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B482" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C482" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D482" s="19" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E482" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F482" s="20" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G482" s="18" t="inlineStr">
+        <is>
+          <t>Estofado de Pollo (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="483" ht="15" customHeight="1">
+      <c r="A483" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B483" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C483" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D483" s="16" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E483" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F483" s="17" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G483" s="15" t="inlineStr">
+        <is>
+          <t>Olluquito c/Res (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="484" ht="15" customHeight="1">
+      <c r="A484" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B484" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C484" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D484" s="19" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E484" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F484" s="20" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G484" s="18" t="inlineStr">
+        <is>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="485" ht="15" customHeight="1">
+      <c r="A485" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B485" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C485" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D485" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="E485" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F485" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="G485" s="15" t="inlineStr">
+        <is>
+          <t>Pollo a la Plancha (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="486" ht="15" customHeight="1">
+      <c r="A486" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B486" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C486" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D486" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E486" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F486" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="G486" s="18" t="inlineStr">
+        <is>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="487" ht="15" customHeight="1">
+      <c r="A487" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B487" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C487" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D487" s="16" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E487" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F487" s="17" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G487" s="15" t="inlineStr">
+        <is>
+          <t>Ajiaco de Habas Montado (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="488" ht="15" customHeight="1">
+      <c r="A488" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B488" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C488" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D488" s="19" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E488" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F488" s="20" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G488" s="18" t="inlineStr">
+        <is>
+          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="489" ht="15" customHeight="1">
+      <c r="A489" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B489" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C489" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D489" s="16" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E489" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F489" s="17" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G489" s="15" t="inlineStr">
+        <is>
+          <t>Tortilla de Verduras (ADI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="490" ht="15" customHeight="1">
+      <c r="A490" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B490" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C490" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D490" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E490" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F490" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="G490" s="18" t="inlineStr">
+        <is>
+          <t>Asado de Res (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="491" ht="15" customHeight="1">
+      <c r="A491" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B491" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C491" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D491" s="16" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E491" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F491" s="17" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G491" s="15" t="inlineStr">
+        <is>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="492" ht="15" customHeight="1">
+      <c r="A492" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B492" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C492" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D492" s="19" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E492" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F492" s="20" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G492" s="18" t="inlineStr">
+        <is>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+        </is>
+      </c>
+    </row>
+    <row r="493" ht="15" customHeight="1">
+      <c r="A493" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B493" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C493" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D493" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="E493" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F493" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="G493" s="15" t="inlineStr">
+        <is>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="494" ht="15" customHeight="1">
+      <c r="A494" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B494" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C494" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D494" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E494" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F494" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="G494" s="18" t="inlineStr">
+        <is>
+          <t>Pollo al Pimiento (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="495" ht="15" customHeight="1">
+      <c r="A495" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B495" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C495" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D495" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="E495" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F495" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="G495" s="15" t="inlineStr">
+        <is>
+          <t>Pollo al Horno (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="496" ht="15" customHeight="1">
+      <c r="A496" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B496" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C496" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D496" s="19" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E496" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F496" s="20" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G496" s="18" t="inlineStr">
+        <is>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="497" ht="15" customHeight="1">
+      <c r="A497" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B497" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C497" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D497" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="E497" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F497" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="G497" s="15" t="inlineStr">
+        <is>
+          <t>Pure de Papa</t>
+        </is>
+      </c>
+    </row>
+    <row r="498" ht="15" customHeight="1">
+      <c r="A498" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B498" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C498" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D498" s="19" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E498" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F498" s="20" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G498" s="18" t="inlineStr">
+        <is>
+          <t>Menestron de Ternera (456 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="499" ht="15" customHeight="1">
+      <c r="A499" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B499" s="15" t="inlineStr">
+        <is>
+          <t>Piña Hawaiana x Und (2.2 kg) Grandes</t>
+        </is>
+      </c>
+      <c r="C499" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D499" s="16" t="n">
+        <v>4</v>
+      </c>
+      <c r="E499" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F499" s="17" t="n">
+        <v>32</v>
+      </c>
+      <c r="G499" s="15" t="inlineStr">
+        <is>
+          <t>Jugo Surtido (JUG)</t>
+        </is>
+      </c>
+    </row>
+    <row r="500" ht="15" customHeight="1">
+      <c r="A500" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B500" s="18" t="inlineStr">
+        <is>
+          <t>Piña Hawaiana x Und (2.2 kg) Mediana</t>
+        </is>
+      </c>
+      <c r="C500" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D500" s="19" t="n">
+        <v>2</v>
+      </c>
+      <c r="E500" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F500" s="20" t="n">
+        <v>16</v>
+      </c>
+      <c r="G500" s="18" t="inlineStr">
+        <is>
+          <t>ENSALADA DE FRUTA</t>
+        </is>
+      </c>
+    </row>
+    <row r="501" ht="15" customHeight="1">
+      <c r="A501" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B501" s="15" t="inlineStr">
+        <is>
+          <t>Platano Isla (Caja) x 10kg</t>
+        </is>
+      </c>
+      <c r="C501" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D501" s="16" t="n">
+        <v>2</v>
+      </c>
+      <c r="E501" s="17" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F501" s="17" t="n">
+        <v>9</v>
+      </c>
+      <c r="G501" s="15" t="inlineStr">
+        <is>
+          <t>Jugo Surtido (JUG)</t>
+        </is>
+      </c>
+    </row>
+    <row r="502" ht="15" customHeight="1">
+      <c r="A502" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B502" s="18" t="inlineStr">
+        <is>
+          <t>Platano Isla (Caja) x 10kg</t>
+        </is>
+      </c>
+      <c r="C502" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D502" s="19" t="n">
+        <v>2</v>
+      </c>
+      <c r="E502" s="20" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F502" s="20" t="n">
+        <v>9</v>
+      </c>
+      <c r="G502" s="18" t="inlineStr">
+        <is>
+          <t>ENSALADA DE FRUTA</t>
+        </is>
+      </c>
+    </row>
+    <row r="503" ht="15" customHeight="1">
+      <c r="A503" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B503" s="15" t="inlineStr">
+        <is>
+          <t>Platano Isla (Caja) x 10kg</t>
+        </is>
+      </c>
+      <c r="C503" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D503" s="16" t="n">
+        <v>8</v>
+      </c>
+      <c r="E503" s="17" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F503" s="17" t="n">
+        <v>36</v>
+      </c>
+      <c r="G503" s="15" t="inlineStr">
+        <is>
+          <t>Jugo de Platano Isla c/ Leche</t>
+        </is>
+      </c>
+    </row>
+    <row r="504" ht="15" customHeight="1">
+      <c r="A504" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B504" s="18" t="inlineStr">
+        <is>
+          <t>Platano Seda (6 x kg)</t>
+        </is>
+      </c>
+      <c r="C504" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D504" s="19" t="n">
+        <v>8.300000000000001</v>
+      </c>
+      <c r="E504" s="20" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F504" s="20" t="n">
+        <v>37.35</v>
+      </c>
+      <c r="G504" s="18" t="inlineStr">
+        <is>
+          <t>Fruta : Platanos Seda 6 x kg (FRU)</t>
+        </is>
+      </c>
+    </row>
+    <row r="505" ht="15" customHeight="1">
+      <c r="A505" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B505" s="15" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C505" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D505" s="16" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="E505" s="17" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F505" s="17" t="n">
+        <v>17.1</v>
+      </c>
+      <c r="G505" s="15" t="inlineStr">
+        <is>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="506" ht="15" customHeight="1">
+      <c r="A506" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B506" s="18" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C506" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D506" s="19" t="n">
+        <v>9</v>
+      </c>
+      <c r="E506" s="20" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F506" s="20" t="n">
+        <v>85.5</v>
+      </c>
+      <c r="G506" s="18" t="inlineStr">
+        <is>
+          <t>Pollo Entero(1/10) x 180</t>
+        </is>
+      </c>
+    </row>
+    <row r="507" ht="15" customHeight="1">
+      <c r="A507" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B507" s="15" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C507" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D507" s="16" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="E507" s="17" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F507" s="17" t="n">
+        <v>17.1</v>
+      </c>
+      <c r="G507" s="15" t="inlineStr">
+        <is>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="508" ht="15" customHeight="1">
+      <c r="A508" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B508" s="18" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C508" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D508" s="19" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="E508" s="20" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F508" s="20" t="n">
+        <v>17.1</v>
+      </c>
+      <c r="G508" s="18" t="inlineStr">
+        <is>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="509" ht="15" customHeight="1">
+      <c r="A509" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B509" s="15" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C509" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D509" s="16" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="E509" s="17" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F509" s="17" t="n">
+        <v>17.1</v>
+      </c>
+      <c r="G509" s="15" t="inlineStr">
+        <is>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="510" ht="15" customHeight="1">
+      <c r="A510" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B510" s="18" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C510" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D510" s="19" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="E510" s="20" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F510" s="20" t="n">
+        <v>17.1</v>
+      </c>
+      <c r="G510" s="18" t="inlineStr">
+        <is>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="511" ht="15" customHeight="1">
+      <c r="A511" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B511" s="15" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C511" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D511" s="16" t="n">
+        <v>22.5</v>
+      </c>
+      <c r="E511" s="17" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F511" s="17" t="n">
+        <v>213.75</v>
+      </c>
+      <c r="G511" s="15" t="inlineStr">
+        <is>
+          <t>P. Pollo Entero(1/10) x 180 (FPR)*</t>
+        </is>
+      </c>
+    </row>
+    <row r="512" ht="15" customHeight="1">
+      <c r="A512" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B512" s="18" t="inlineStr">
+        <is>
+          <t>Pollo Parrillero B2 (1.2 kg)</t>
+        </is>
+      </c>
+      <c r="C512" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D512" s="19" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="E512" s="20" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F512" s="20" t="n">
+        <v>71.25</v>
+      </c>
+      <c r="G512" s="18" t="inlineStr">
+        <is>
+          <t>P. Pollo Parrillero B2 (1/4) x 300 (FPR)*</t>
+        </is>
+      </c>
+    </row>
+    <row r="513" ht="15" customHeight="1">
+      <c r="A513" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B513" s="15" t="inlineStr">
+        <is>
+          <t>Polvo de Hornear Royal 20 gr x 20 sobres</t>
+        </is>
+      </c>
+      <c r="C513" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D513" s="16" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E513" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F513" s="17" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="G513" s="15" t="inlineStr">
+        <is>
+          <t>Papa x 130, Habas x 80, Camote x 130, 1</t>
+        </is>
+      </c>
+    </row>
+    <row r="514" ht="15" customHeight="1">
+      <c r="A514" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B514" s="18" t="inlineStr">
+        <is>
+          <t>Polvo de hornear royal x 20 gr</t>
+        </is>
+      </c>
+      <c r="C514" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D514" s="19" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E514" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F514" s="20" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="G514" s="18" t="inlineStr">
+        <is>
+          <t>Pye de Manzana (POS).</t>
+        </is>
+      </c>
+    </row>
+    <row r="515" ht="15" customHeight="1">
+      <c r="A515" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B515" s="15" t="inlineStr">
+        <is>
+          <t>Poro x 12 cab x 4.2kg</t>
+        </is>
+      </c>
+      <c r="C515" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D515" s="16" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="E515" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F515" s="17" t="n">
+        <v>3.65</v>
+      </c>
+      <c r="G515" s="15" t="inlineStr">
+        <is>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="516" ht="15" customHeight="1">
+      <c r="A516" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B516" s="18" t="inlineStr">
+        <is>
+          <t>Poro x 12 cab x 4.2kg</t>
+        </is>
+      </c>
+      <c r="C516" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D516" s="19" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="E516" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F516" s="20" t="n">
+        <v>3.65</v>
+      </c>
+      <c r="G516" s="18" t="inlineStr">
+        <is>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="517" ht="15" customHeight="1">
+      <c r="A517" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B517" s="15" t="inlineStr">
+        <is>
+          <t>Poro x 12 cab x 4.2kg</t>
+        </is>
+      </c>
+      <c r="C517" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D517" s="16" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="E517" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F517" s="17" t="n">
+        <v>3.8</v>
+      </c>
+      <c r="G517" s="15" t="inlineStr">
+        <is>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="518" ht="15" customHeight="1">
+      <c r="A518" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B518" s="18" t="inlineStr">
+        <is>
+          <t>Poro x 12 cab x 4.2kg</t>
+        </is>
+      </c>
+      <c r="C518" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D518" s="19" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="E518" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F518" s="20" t="n">
+        <v>3.8</v>
+      </c>
+      <c r="G518" s="18" t="inlineStr">
+        <is>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="519" ht="15" customHeight="1">
+      <c r="A519" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B519" s="15" t="inlineStr">
+        <is>
+          <t>Poro x 12 cab x 4.2kg</t>
+        </is>
+      </c>
+      <c r="C519" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D519" s="16" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="E519" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F519" s="17" t="n">
+        <v>3.8</v>
+      </c>
+      <c r="G519" s="15" t="inlineStr">
+        <is>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="520" ht="15" customHeight="1">
+      <c r="A520" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B520" s="18" t="inlineStr">
+        <is>
+          <t>Poro x 12 cab x 4.2kg</t>
+        </is>
+      </c>
+      <c r="C520" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D520" s="19" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="E520" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F520" s="20" t="n">
+        <v>3.05</v>
+      </c>
+      <c r="G520" s="18" t="inlineStr">
+        <is>
+          <t>Menestron de Ternera (456 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="521" ht="15" customHeight="1">
+      <c r="A521" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B521" s="15" t="inlineStr">
+        <is>
+          <t>Poro x 12 cab x 4.2kg</t>
+        </is>
+      </c>
+      <c r="C521" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D521" s="16" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="E521" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F521" s="17" t="n">
+        <v>3.05</v>
+      </c>
+      <c r="G521" s="15" t="inlineStr">
+        <is>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="522" ht="15" customHeight="1">
+      <c r="A522" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B522" s="18" t="inlineStr">
+        <is>
+          <t>Queso prensado/fresco x 500 gr</t>
+        </is>
+      </c>
+      <c r="C522" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D522" s="19" t="n">
+        <v>2</v>
+      </c>
+      <c r="E522" s="20" t="n">
+        <v>25</v>
+      </c>
+      <c r="F522" s="20" t="n">
+        <v>50</v>
+      </c>
+      <c r="G522" s="18" t="inlineStr">
+        <is>
+          <t>Queso Fresco (ADI)</t>
+        </is>
+      </c>
+    </row>
+    <row r="523" ht="15" customHeight="1">
+      <c r="A523" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B523" s="15" t="inlineStr">
+        <is>
+          <t>Queso prensado/fresco x 500 gr</t>
+        </is>
+      </c>
+      <c r="C523" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D523" s="16" t="n">
+        <v>1</v>
+      </c>
+      <c r="E523" s="17" t="n">
+        <v>25</v>
+      </c>
+      <c r="F523" s="17" t="n">
+        <v>25</v>
+      </c>
+      <c r="G523" s="15" t="inlineStr">
+        <is>
+          <t>Ajiaco de Habas Montado (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="524" ht="15" customHeight="1">
+      <c r="A524" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B524" s="18" t="inlineStr">
+        <is>
+          <t>Queso prensado/fresco x 500 gr</t>
+        </is>
+      </c>
+      <c r="C524" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D524" s="19" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E524" s="20" t="n">
+        <v>25</v>
+      </c>
+      <c r="F524" s="20" t="n">
+        <v>37.5</v>
+      </c>
+      <c r="G524" s="18" t="inlineStr">
+        <is>
+          <t>Queso Fresco</t>
+        </is>
+      </c>
+    </row>
+    <row r="525" ht="15" customHeight="1">
+      <c r="A525" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B525" s="15" t="inlineStr">
+        <is>
+          <t>Queso prensado/fresco x 500 gr</t>
+        </is>
+      </c>
+      <c r="C525" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D525" s="16" t="n">
+        <v>1</v>
+      </c>
+      <c r="E525" s="17" t="n">
+        <v>25</v>
+      </c>
+      <c r="F525" s="17" t="n">
+        <v>25</v>
+      </c>
+      <c r="G525" s="15" t="inlineStr">
+        <is>
+          <t>Ensalada Fresca (ENT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="526" ht="15" customHeight="1">
+      <c r="A526" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B526" s="18" t="inlineStr">
+        <is>
+          <t>Queso prensado/fresco x 500 gr</t>
+        </is>
+      </c>
+      <c r="C526" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D526" s="19" t="n">
+        <v>1</v>
+      </c>
+      <c r="E526" s="20" t="n">
+        <v>25</v>
+      </c>
+      <c r="F526" s="20" t="n">
+        <v>25</v>
+      </c>
+      <c r="G526" s="18" t="inlineStr">
+        <is>
+          <t>Ensalada Fresca</t>
+        </is>
+      </c>
+    </row>
+    <row r="527" ht="15" customHeight="1">
+      <c r="A527" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B527" s="15" t="inlineStr">
+        <is>
+          <t>Queso prensado/fresco x 500 gr</t>
+        </is>
+      </c>
+      <c r="C527" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D527" s="16" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="E527" s="17" t="n">
+        <v>25</v>
+      </c>
+      <c r="F527" s="17" t="n">
+        <v>10</v>
+      </c>
+      <c r="G527" s="15" t="inlineStr">
+        <is>
+          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="528" ht="15" customHeight="1">
+      <c r="A528" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B528" s="18" t="inlineStr">
+        <is>
+          <t>Queso prensado/fresco x 500 gr</t>
+        </is>
+      </c>
+      <c r="C528" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D528" s="19" t="n">
+        <v>1</v>
+      </c>
+      <c r="E528" s="20" t="n">
+        <v>25</v>
+      </c>
+      <c r="F528" s="20" t="n">
+        <v>25</v>
+      </c>
+      <c r="G528" s="18" t="inlineStr">
+        <is>
+          <t>Ajiaco de Habas (FAC).</t>
+        </is>
+      </c>
+    </row>
+    <row r="529" ht="15" customHeight="1">
+      <c r="A529" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B529" s="15" t="inlineStr">
+        <is>
+          <t>Quinua</t>
+        </is>
+      </c>
+      <c r="C529" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D529" s="16" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="E529" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F529" s="17" t="n">
+        <v>10</v>
+      </c>
+      <c r="G529" s="15" t="inlineStr">
+        <is>
+          <t>Quinua c/ manzana (BCA).</t>
+        </is>
+      </c>
+    </row>
+    <row r="530" ht="15" customHeight="1">
+      <c r="A530" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B530" s="18" t="inlineStr">
+        <is>
+          <t>Rocoto</t>
+        </is>
+      </c>
+      <c r="C530" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D530" s="19" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="E530" s="20" t="n">
+        <v>25</v>
+      </c>
+      <c r="F530" s="20" t="n">
+        <v>112.5</v>
+      </c>
+      <c r="G530" s="18" t="inlineStr">
+        <is>
+          <t>Aji y Limon, Aji y Limon (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="531" ht="15" customHeight="1">
+      <c r="A531" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B531" s="15" t="inlineStr">
+        <is>
+          <t>Rocoto</t>
+        </is>
+      </c>
+      <c r="C531" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D531" s="16" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="E531" s="17" t="n">
+        <v>25</v>
+      </c>
+      <c r="F531" s="17" t="n">
+        <v>15</v>
+      </c>
+      <c r="G531" s="15" t="inlineStr">
+        <is>
+          <t>Rocoto, Cebolla, Perejil Para</t>
+        </is>
+      </c>
+    </row>
+    <row r="532" ht="15" customHeight="1">
+      <c r="A532" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B532" s="18" t="inlineStr">
+        <is>
+          <t>Romero Fresco x 300 Gr (Atado)</t>
+        </is>
+      </c>
+      <c r="C532" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D532" s="19" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E532" s="20" t="n">
+        <v>28</v>
+      </c>
+      <c r="F532" s="20" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="G532" s="18" t="inlineStr">
+        <is>
+          <t>Pollo al Horno (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="533" ht="15" customHeight="1">
+      <c r="A533" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B533" s="15" t="inlineStr">
+        <is>
+          <t>Romero Fresco x 300 Gr (Atado)</t>
+        </is>
+      </c>
+      <c r="C533" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D533" s="16" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E533" s="17" t="n">
+        <v>28</v>
+      </c>
+      <c r="F533" s="17" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="G533" s="15" t="inlineStr">
+        <is>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+        </is>
+      </c>
+    </row>
+    <row r="534" ht="15" customHeight="1">
+      <c r="A534" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B534" s="18" t="inlineStr">
+        <is>
+          <t>Romero Fresco x 300 Gr (Atado)</t>
+        </is>
+      </c>
+      <c r="C534" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D534" s="19" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E534" s="20" t="n">
+        <v>28</v>
+      </c>
+      <c r="F534" s="20" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="G534" s="18" t="inlineStr">
+        <is>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="535" ht="15" customHeight="1">
+      <c r="A535" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B535" s="15" t="inlineStr">
+        <is>
+          <t>Romero Fresco x 300 Gr (Atado)</t>
+        </is>
+      </c>
+      <c r="C535" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D535" s="16" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E535" s="17" t="n">
+        <v>28</v>
+      </c>
+      <c r="F535" s="17" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="G535" s="15" t="inlineStr">
+        <is>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="536" ht="15" customHeight="1">
+      <c r="A536" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B536" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C536" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D536" s="19" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E536" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F536" s="20" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G536" s="18" t="inlineStr">
+        <is>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="537" ht="15" customHeight="1">
+      <c r="A537" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B537" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C537" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D537" s="16" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E537" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F537" s="17" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G537" s="15" t="inlineStr">
+        <is>
+          <t>Pye de Manzana (POS).</t>
+        </is>
+      </c>
+    </row>
+    <row r="538" ht="15" customHeight="1">
+      <c r="A538" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B538" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C538" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D538" s="19" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E538" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F538" s="20" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G538" s="18" t="inlineStr">
+        <is>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="539" ht="15" customHeight="1">
+      <c r="A539" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B539" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C539" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D539" s="16" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E539" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F539" s="17" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G539" s="15" t="inlineStr">
+        <is>
+          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="540" ht="15" customHeight="1">
+      <c r="A540" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B540" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C540" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D540" s="19" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E540" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F540" s="20" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G540" s="18" t="inlineStr">
+        <is>
+          <t>Tortilla de Verduras (ADI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="541" ht="15" customHeight="1">
+      <c r="A541" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B541" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C541" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D541" s="16" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E541" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F541" s="17" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G541" s="15" t="inlineStr">
+        <is>
+          <t>Asado de Res (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="542" ht="15" customHeight="1">
+      <c r="A542" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B542" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C542" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D542" s="19" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E542" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F542" s="20" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G542" s="18" t="inlineStr">
+        <is>
+          <t>P. Huevo Frito x 1 (FPR) *</t>
+        </is>
+      </c>
+    </row>
+    <row r="543" ht="15" customHeight="1">
+      <c r="A543" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B543" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C543" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D543" s="16" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E543" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F543" s="17" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G543" s="15" t="inlineStr">
+        <is>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="544" ht="15" customHeight="1">
+      <c r="A544" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B544" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C544" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D544" s="19" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E544" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F544" s="20" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G544" s="18" t="inlineStr">
+        <is>
+          <t>Pachamanca c/Pollo y Cerdo (A la</t>
+        </is>
+      </c>
+    </row>
+    <row r="545" ht="15" customHeight="1">
+      <c r="A545" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B545" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C545" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D545" s="16" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E545" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F545" s="17" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G545" s="15" t="inlineStr">
+        <is>
+          <t>Arvejitas Verdes Secas x 70 (FAC).</t>
+        </is>
+      </c>
+    </row>
+    <row r="546" ht="15" customHeight="1">
+      <c r="A546" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B546" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C546" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D546" s="19" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E546" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F546" s="20" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G546" s="18" t="inlineStr">
+        <is>
+          <t>Maiz Mote para Mondongo x 90 (FGU)*</t>
+        </is>
+      </c>
+    </row>
+    <row r="547" ht="15" customHeight="1">
+      <c r="A547" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B547" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C547" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D547" s="16" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E547" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F547" s="17" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G547" s="15" t="inlineStr">
+        <is>
+          <t>Patasca o Mondongo (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="548" ht="15" customHeight="1">
+      <c r="A548" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B548" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C548" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D548" s="19" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E548" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F548" s="20" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G548" s="18" t="inlineStr">
+        <is>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="549" ht="15" customHeight="1">
+      <c r="A549" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B549" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C549" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D549" s="16" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E549" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F549" s="17" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G549" s="15" t="inlineStr">
+        <is>
+          <t>Arroz c/ Pollo (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="550" ht="15" customHeight="1">
+      <c r="A550" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B550" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C550" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D550" s="19" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E550" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F550" s="20" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G550" s="18" t="inlineStr">
+        <is>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="551" ht="15" customHeight="1">
+      <c r="A551" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B551" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C551" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D551" s="16" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E551" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F551" s="17" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G551" s="15" t="inlineStr">
+        <is>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="552" ht="15" customHeight="1">
+      <c r="A552" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B552" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C552" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D552" s="19" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E552" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F552" s="20" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G552" s="18" t="inlineStr">
+        <is>
+          <t>Papa Peruanita x 130 c / Ensalada</t>
+        </is>
+      </c>
+    </row>
+    <row r="553" ht="15" customHeight="1">
+      <c r="A553" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B553" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C553" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D553" s="16" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E553" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F553" s="17" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G553" s="15" t="inlineStr">
+        <is>
+          <t>Pollo al Pimiento (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="554" ht="15" customHeight="1">
+      <c r="A554" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B554" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C554" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D554" s="19" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E554" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F554" s="20" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G554" s="18" t="inlineStr">
+        <is>
+          <t>Pollo al Horno (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="555" ht="15" customHeight="1">
+      <c r="A555" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B555" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C555" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D555" s="16" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E555" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F555" s="17" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G555" s="15" t="inlineStr">
+        <is>
+          <t>Ensalada Fresca (ENT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="556" ht="15" customHeight="1">
+      <c r="A556" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B556" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C556" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D556" s="19" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E556" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F556" s="20" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G556" s="18" t="inlineStr">
+        <is>
+          <t>Ensalada Fresca</t>
+        </is>
+      </c>
+    </row>
+    <row r="557" ht="15" customHeight="1">
+      <c r="A557" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B557" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C557" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D557" s="16" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E557" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F557" s="17" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G557" s="15" t="inlineStr">
+        <is>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="558" ht="15" customHeight="1">
+      <c r="A558" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B558" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C558" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D558" s="19" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E558" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F558" s="20" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G558" s="18" t="inlineStr">
+        <is>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="559" ht="15" customHeight="1">
+      <c r="A559" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B559" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C559" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D559" s="16" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E559" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F559" s="17" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G559" s="15" t="inlineStr">
+        <is>
+          <t>Pure de Papa</t>
+        </is>
+      </c>
+    </row>
+    <row r="560" ht="15" customHeight="1">
+      <c r="A560" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B560" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C560" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D560" s="19" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E560" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F560" s="20" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G560" s="18" t="inlineStr">
+        <is>
+          <t>Arroz Blanco x 100 c/ Arvejitas y</t>
+        </is>
+      </c>
+    </row>
+    <row r="561" ht="15" customHeight="1">
+      <c r="A561" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B561" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C561" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D561" s="16" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E561" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F561" s="17" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G561" s="15" t="inlineStr">
+        <is>
+          <t>Fideos para Tallarin x 100 (FGU).</t>
+        </is>
+      </c>
+    </row>
+    <row r="562" ht="15" customHeight="1">
+      <c r="A562" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B562" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C562" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D562" s="19" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E562" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F562" s="20" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G562" s="18" t="inlineStr">
+        <is>
+          <t>Tallarin Saltado c/ Res (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="563" ht="15" customHeight="1">
+      <c r="A563" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B563" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C563" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D563" s="16" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E563" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F563" s="17" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G563" s="15" t="inlineStr">
+        <is>
+          <t>Estofado de Pollo (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="564" ht="15" customHeight="1">
+      <c r="A564" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B564" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C564" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D564" s="19" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E564" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F564" s="20" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G564" s="18" t="inlineStr">
+        <is>
+          <t>Olluquito c/Res (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="565" ht="15" customHeight="1">
+      <c r="A565" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B565" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C565" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D565" s="16" t="n">
+        <v>3.18</v>
+      </c>
+      <c r="E565" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F565" s="17" t="n">
+        <v>4.77</v>
+      </c>
+      <c r="G565" s="15" t="inlineStr">
+        <is>
+          <t>Aji y Limon, Aji y Limon (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="566" ht="15" customHeight="1">
+      <c r="A566" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B566" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C566" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D566" s="19" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E566" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F566" s="20" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G566" s="18" t="inlineStr">
+        <is>
+          <t>Pollo a la Plancha (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="567" ht="15" customHeight="1">
+      <c r="A567" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B567" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C567" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D567" s="16" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E567" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F567" s="17" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G567" s="15" t="inlineStr">
+        <is>
+          <t>Papa Frita x 160 y Cremas (FAC).</t>
+        </is>
+      </c>
+    </row>
+    <row r="568" ht="15" customHeight="1">
+      <c r="A568" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B568" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C568" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D568" s="19" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="E568" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F568" s="20" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G568" s="18" t="inlineStr">
+        <is>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="569" ht="15" customHeight="1">
+      <c r="A569" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B569" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C569" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D569" s="16" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="E569" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F569" s="17" t="n">
+        <v>1.05</v>
+      </c>
+      <c r="G569" s="15" t="inlineStr">
+        <is>
+          <t>Pan (PAN)</t>
+        </is>
+      </c>
+    </row>
+    <row r="570" ht="15" customHeight="1">
+      <c r="A570" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B570" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C570" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D570" s="19" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="E570" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F570" s="20" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="G570" s="18" t="inlineStr">
+        <is>
+          <t>Arroz Blanco x 100 (FGU), Arroz Blanco x 100 (FGU)*</t>
+        </is>
+      </c>
+    </row>
+    <row r="571" ht="15" customHeight="1">
+      <c r="A571" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B571" s="15" t="inlineStr">
+        <is>
+          <t>Salsa Inglesa Luren x 295 ml</t>
+        </is>
+      </c>
+      <c r="C571" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D571" s="16" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E571" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F571" s="17" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="G571" s="15" t="inlineStr">
+        <is>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="572" ht="15" customHeight="1">
+      <c r="A572" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B572" s="18" t="inlineStr">
+        <is>
+          <t>Sandia x 7.0 kg</t>
+        </is>
+      </c>
+      <c r="C572" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D572" s="19" t="n">
+        <v>12.98</v>
+      </c>
+      <c r="E572" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F572" s="20" t="n">
+        <v>64.90000000000001</v>
+      </c>
+      <c r="G572" s="18" t="inlineStr">
+        <is>
+          <t>Fruta : Sandia (FRU).</t>
+        </is>
+      </c>
+    </row>
+    <row r="573" ht="15" customHeight="1">
+      <c r="A573" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B573" s="15" t="inlineStr">
+        <is>
+          <t>Sillao MITONHONG X 4 LT</t>
+        </is>
+      </c>
+      <c r="C573" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D573" s="16" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E573" s="17" t="n">
+        <v>12</v>
+      </c>
+      <c r="F573" s="17" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G573" s="15" t="inlineStr">
+        <is>
+          <t>Asado de Res (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="574" ht="15" customHeight="1">
+      <c r="A574" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B574" s="18" t="inlineStr">
+        <is>
+          <t>Sillao MITONHONG X 4 LT</t>
+        </is>
+      </c>
+      <c r="C574" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D574" s="19" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E574" s="20" t="n">
+        <v>12</v>
+      </c>
+      <c r="F574" s="20" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G574" s="18" t="inlineStr">
+        <is>
+          <t>Pollo al Horno (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="575" ht="15" customHeight="1">
+      <c r="A575" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B575" s="15" t="inlineStr">
+        <is>
+          <t>Sillao MITONHONG X 4 LT</t>
+        </is>
+      </c>
+      <c r="C575" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D575" s="16" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E575" s="17" t="n">
+        <v>12</v>
+      </c>
+      <c r="F575" s="17" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G575" s="15" t="inlineStr">
+        <is>
+          <t>Pollo al Pimiento (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="576" ht="15" customHeight="1">
+      <c r="A576" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B576" s="18" t="inlineStr">
+        <is>
+          <t>Sillao MITONHONG X 4 LT</t>
+        </is>
+      </c>
+      <c r="C576" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D576" s="19" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E576" s="20" t="n">
+        <v>12</v>
+      </c>
+      <c r="F576" s="20" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G576" s="18" t="inlineStr">
+        <is>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="577" ht="15" customHeight="1">
+      <c r="A577" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B577" s="15" t="inlineStr">
+        <is>
+          <t>Sillao MITONHONG X 4 LT</t>
+        </is>
+      </c>
+      <c r="C577" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D577" s="16" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E577" s="17" t="n">
+        <v>12</v>
+      </c>
+      <c r="F577" s="17" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="G577" s="15" t="inlineStr">
+        <is>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="578" ht="15" customHeight="1">
+      <c r="A578" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B578" s="18" t="inlineStr">
+        <is>
+          <t>Sillao MITONHONG X 4 LT</t>
+        </is>
+      </c>
+      <c r="C578" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D578" s="19" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E578" s="20" t="n">
+        <v>12</v>
+      </c>
+      <c r="F578" s="20" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G578" s="18" t="inlineStr">
+        <is>
+          <t>Arroz c/ Pollo (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="579" ht="15" customHeight="1">
+      <c r="A579" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B579" s="15" t="inlineStr">
+        <is>
+          <t>Sillao MITONHONG X 4 LT</t>
+        </is>
+      </c>
+      <c r="C579" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D579" s="16" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="E579" s="17" t="n">
+        <v>12</v>
+      </c>
+      <c r="F579" s="17" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="G579" s="15" t="inlineStr">
+        <is>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="580" ht="15" customHeight="1">
+      <c r="A580" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B580" s="18" t="inlineStr">
+        <is>
+          <t>Soya Molida</t>
+        </is>
+      </c>
+      <c r="C580" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D580" s="19" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E580" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F580" s="20" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="G580" s="18" t="inlineStr">
+        <is>
+          <t>Leche de Soya</t>
+        </is>
+      </c>
+    </row>
+    <row r="581" ht="15" customHeight="1">
+      <c r="A581" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B581" s="15" t="inlineStr">
+        <is>
+          <t>Te canela y clavo x 100 sobres</t>
+        </is>
+      </c>
+      <c r="C581" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D581" s="16" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="E581" s="17" t="n">
+        <v>45</v>
+      </c>
+      <c r="F581" s="17" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="G581" s="15" t="inlineStr">
+        <is>
+          <t>Cafe KIRMA, Milo, Infusiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="582" ht="15" customHeight="1">
+      <c r="A582" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B582" s="18" t="inlineStr">
+        <is>
+          <t>Te puro x 100 sobres herbi</t>
+        </is>
+      </c>
+      <c r="C582" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D582" s="19" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="E582" s="20" t="n">
+        <v>28</v>
+      </c>
+      <c r="F582" s="20" t="n">
+        <v>1.68</v>
+      </c>
+      <c r="G582" s="18" t="inlineStr">
+        <is>
+          <t>Cafe KIRMA, Milo, Infusiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="583" ht="15" customHeight="1">
+      <c r="A583" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B583" s="15" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C583" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D583" s="16" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="E583" s="17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F583" s="17" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="G583" s="15" t="inlineStr">
+        <is>
+          <t>Papa Peruanita x 130 c / Ensalada</t>
+        </is>
+      </c>
+    </row>
+    <row r="584" ht="15" customHeight="1">
+      <c r="A584" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B584" s="18" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C584" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D584" s="19" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="E584" s="20" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F584" s="20" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="G584" s="18" t="inlineStr">
+        <is>
+          <t>Asado de Res (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="585" ht="15" customHeight="1">
+      <c r="A585" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B585" s="15" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C585" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D585" s="16" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E585" s="17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F585" s="17" t="n">
+        <v>0.88</v>
+      </c>
+      <c r="G585" s="15" t="inlineStr">
+        <is>
+          <t>Tortilla de Verduras (ADI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="586" ht="15" customHeight="1">
+      <c r="A586" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B586" s="18" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C586" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D586" s="19" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="E586" s="20" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F586" s="20" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="G586" s="18" t="inlineStr">
+        <is>
+          <t>Tequeños en salsa Guacamole (ENT). (294 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="587" ht="15" customHeight="1">
+      <c r="A587" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B587" s="15" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C587" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D587" s="16" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="E587" s="17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F587" s="17" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="G587" s="15" t="inlineStr">
+        <is>
+          <t>Pollo al Pimiento (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="588" ht="15" customHeight="1">
+      <c r="A588" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B588" s="18" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C588" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D588" s="19" t="n">
+        <v>2</v>
+      </c>
+      <c r="E588" s="20" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F588" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="G588" s="18" t="inlineStr">
+        <is>
+          <t>Ensalada Fresca (ENT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="589" ht="15" customHeight="1">
+      <c r="A589" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B589" s="15" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C589" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D589" s="16" t="n">
+        <v>2</v>
+      </c>
+      <c r="E589" s="17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F589" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="G589" s="15" t="inlineStr">
+        <is>
+          <t>Ensalada Fresca</t>
+        </is>
+      </c>
+    </row>
+    <row r="590" ht="15" customHeight="1">
+      <c r="A590" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B590" s="18" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C590" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D590" s="19" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E590" s="20" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F590" s="20" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="G590" s="18" t="inlineStr">
+        <is>
+          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
+        </is>
+      </c>
+    </row>
+    <row r="591" ht="15" customHeight="1">
+      <c r="A591" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B591" s="15" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C591" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D591" s="16" t="n">
+        <v>2</v>
+      </c>
+      <c r="E591" s="17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F591" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="G591" s="15" t="inlineStr">
+        <is>
+          <t>Estofado de Pollo (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="592" ht="15" customHeight="1">
+      <c r="A592" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B592" s="18" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C592" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D592" s="19" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E592" s="20" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F592" s="20" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="G592" s="18" t="inlineStr">
+        <is>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="593" ht="15" customHeight="1">
+      <c r="A593" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B593" s="15" t="inlineStr">
+        <is>
+          <t>Vainita Fresca</t>
+        </is>
+      </c>
+      <c r="C593" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D593" s="16" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="E593" s="17" t="n">
+        <v>4</v>
+      </c>
+      <c r="F593" s="17" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G593" s="15" t="inlineStr">
+        <is>
+          <t>Menestron de Ternera (456 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="594" ht="15" customHeight="1">
+      <c r="A594" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B594" s="18" t="inlineStr">
+        <is>
+          <t>Vinagre Blanco el Firme x 1 Lt</t>
+        </is>
+      </c>
+      <c r="C594" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D594" s="19" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E594" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F594" s="20" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="G594" s="18" t="inlineStr">
+        <is>
+          <t>1/4 de Pollo tipo Brasa R. Hasp* (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="595" ht="15" customHeight="1">
+      <c r="A595" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B595" s="15" t="inlineStr">
+        <is>
+          <t>Vinagre Blanco el Firme x 1 Lt</t>
+        </is>
+      </c>
+      <c r="C595" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D595" s="16" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E595" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F595" s="17" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="G595" s="15" t="inlineStr">
+        <is>
+          <t>Ensalada Fresca (ENT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="596" ht="15" customHeight="1">
+      <c r="A596" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B596" s="18" t="inlineStr">
+        <is>
+          <t>Vinagre Blanco el Firme x 1 Lt</t>
+        </is>
+      </c>
+      <c r="C596" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D596" s="19" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E596" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F596" s="20" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="G596" s="18" t="inlineStr">
+        <is>
+          <t>Ensalada Fresca</t>
+        </is>
+      </c>
+    </row>
+    <row r="597" ht="15" customHeight="1">
+      <c r="A597" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B597" s="15" t="inlineStr">
+        <is>
+          <t>Vinagre Blanco el Firme x 1 Lt</t>
+        </is>
+      </c>
+      <c r="C597" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D597" s="16" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="E597" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F597" s="17" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="G597" s="15" t="inlineStr">
+        <is>
+          <t>Asado de Res (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="598" ht="15" customHeight="1">
+      <c r="A598" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B598" s="18" t="inlineStr">
+        <is>
+          <t>Vinagre Blanco el Firme x 1 Lt</t>
+        </is>
+      </c>
+      <c r="C598" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D598" s="19" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="E598" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F598" s="20" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="G598" s="18" t="inlineStr">
+        <is>
+          <t>Pollo a la Hierbas Finas (FAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="599" ht="15" customHeight="1">
+      <c r="A599" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B599" s="15" t="inlineStr">
+        <is>
+          <t>Vinagre Blanco el Firme x 1 Lt</t>
+        </is>
+      </c>
+      <c r="C599" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D599" s="16" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="E599" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F599" s="17" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="G599" s="15" t="inlineStr">
+        <is>
+          <t>Pollo al Horno (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="600" ht="15" customHeight="1">
+      <c r="A600" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B600" s="18" t="inlineStr">
+        <is>
+          <t>Yuca Amarilla</t>
+        </is>
+      </c>
+      <c r="C600" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D600" s="19" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="E600" s="20" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F600" s="20" t="n">
+        <v>20.25</v>
+      </c>
+      <c r="G600" s="18" t="inlineStr">
+        <is>
+          <t>Menestron de Ternera (456 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="601" ht="15" customHeight="1">
+      <c r="A601" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B601" s="15" t="inlineStr">
+        <is>
+          <t>Yuyo Marino</t>
+        </is>
+      </c>
+      <c r="C601" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D601" s="16" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E601" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F601" s="17" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="G601" s="15" t="inlineStr">
+        <is>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="602" ht="15" customHeight="1">
+      <c r="A602" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B602" s="18" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C602" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D602" s="19" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="E602" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="F602" s="20" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="G602" s="18" t="inlineStr">
+        <is>
+          <t>Arroz Blanco x 100 c/ Arvejitas y</t>
+        </is>
+      </c>
+    </row>
+    <row r="603" ht="15" customHeight="1">
+      <c r="A603" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B603" s="15" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C603" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D603" s="16" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="E603" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="F603" s="17" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="G603" s="15" t="inlineStr">
+        <is>
+          <t>Aguadito de Pollo (SOP). (436 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="604" ht="15" customHeight="1">
+      <c r="A604" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B604" s="18" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C604" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D604" s="19" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="E604" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="F604" s="20" t="n">
+        <v>1.86</v>
+      </c>
+      <c r="G604" s="18" t="inlineStr">
+        <is>
+          <t>Arroz c/ Pollo (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="605" ht="15" customHeight="1">
+      <c r="A605" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B605" s="15" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C605" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D605" s="16" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="E605" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="F605" s="17" t="n">
+        <v>1.53</v>
+      </c>
+      <c r="G605" s="15" t="inlineStr">
+        <is>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="606" ht="15" customHeight="1">
+      <c r="A606" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B606" s="18" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C606" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D606" s="19" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="E606" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="F606" s="20" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="G606" s="18" t="inlineStr">
+        <is>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="607" ht="15" customHeight="1">
+      <c r="A607" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B607" s="15" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C607" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D607" s="16" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E607" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="F607" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="G607" s="15" t="inlineStr">
+        <is>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="608" ht="15" customHeight="1">
+      <c r="A608" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B608" s="18" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C608" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D608" s="19" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E608" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="F608" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="G608" s="18" t="inlineStr">
+        <is>
+          <t>Asado de Res (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="609" ht="15" customHeight="1">
+      <c r="A609" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B609" s="15" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C609" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D609" s="16" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="E609" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="F609" s="17" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="G609" s="15" t="inlineStr">
+        <is>
+          <t>Tortilla de Verduras (ADI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="610" ht="15" customHeight="1">
+      <c r="A610" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B610" s="18" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C610" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D610" s="19" t="n">
+        <v>1</v>
+      </c>
+      <c r="E610" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="F610" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="G610" s="18" t="inlineStr">
+        <is>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="611" ht="15" customHeight="1">
+      <c r="A611" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B611" s="15" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C611" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D611" s="16" t="n">
+        <v>2</v>
+      </c>
+      <c r="E611" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="F611" s="17" t="n">
+        <v>6</v>
+      </c>
+      <c r="G611" s="15" t="inlineStr">
+        <is>
+          <t>Estofado de Pollo (FAD).</t>
+        </is>
+      </c>
+    </row>
+    <row r="612" ht="15" customHeight="1">
+      <c r="A612" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B612" s="18" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C612" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D612" s="19" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="E612" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="F612" s="20" t="n">
+        <v>1.14</v>
+      </c>
+      <c r="G612" s="18" t="inlineStr">
+        <is>
+          <t>Arroz x 80 c/Ensalada x 50 (FGU).</t>
+        </is>
+      </c>
+    </row>
+    <row r="613" ht="15" customHeight="1">
+      <c r="A613" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B613" s="15" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C613" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D613" s="16" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="E613" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="F613" s="17" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="G613" s="15" t="inlineStr">
+        <is>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="614" ht="15" customHeight="1">
+      <c r="A614" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B614" s="18" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C614" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D614" s="19" t="n">
+        <v>1</v>
+      </c>
+      <c r="E614" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="F614" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="G614" s="18" t="inlineStr">
+        <is>
+          <t>Ensalada Fresca</t>
+        </is>
+      </c>
+    </row>
+    <row r="615" ht="15" customHeight="1">
+      <c r="A615" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B615" s="15" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C615" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D615" s="16" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="E615" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="F615" s="17" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="G615" s="15" t="inlineStr">
+        <is>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="616" ht="15" customHeight="1">
+      <c r="A616" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B616" s="18" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C616" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D616" s="19" t="n">
+        <v>1</v>
+      </c>
+      <c r="E616" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="F616" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="G616" s="18" t="inlineStr">
+        <is>
+          <t>Ensalada Fresca (ENT)</t>
+        </is>
+      </c>
+    </row>
+    <row r="617" ht="15" customHeight="1">
+      <c r="A617" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B617" s="15" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C617" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D617" s="16" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="E617" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="F617" s="17" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="G617" s="15" t="inlineStr">
+        <is>
+          <t>Menestron de Ternera (456 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="618" ht="15" customHeight="1">
+      <c r="A618" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B618" s="18" t="inlineStr">
+        <is>
           <t>Zapallo(Macre) x Kg</t>
         </is>
       </c>
-      <c r="C466" s="18" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E466" s="20" t="n">
+      <c r="C618" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D618" s="19" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E618" s="20" t="n">
         <v>2.8</v>
       </c>
-      <c r="F466" s="20" t="n">
-[...2 lines deleted...]
-      <c r="G466" s="18" t="inlineStr">
+      <c r="F618" s="20" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="G618" s="18" t="inlineStr">
+        <is>
+          <t>Sopa de Casa c/ Pollo F.arito (297 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="619" ht="15" customHeight="1">
+      <c r="A619" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B619" s="15" t="inlineStr">
+        <is>
+          <t>Zapallo(Macre) x Kg</t>
+        </is>
+      </c>
+      <c r="C619" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D619" s="16" t="n">
+        <v>1</v>
+      </c>
+      <c r="E619" s="17" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="F619" s="17" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="G619" s="15" t="inlineStr">
+        <is>
+          <t>Menestron de Ternera (456 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="620" ht="15" customHeight="1">
+      <c r="A620" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B620" s="18" t="inlineStr">
+        <is>
+          <t>Zapallo(Macre) x Kg</t>
+        </is>
+      </c>
+      <c r="C620" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D620" s="19" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E620" s="20" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="F620" s="20" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="G620" s="18" t="inlineStr">
+        <is>
+          <t>Sopa de Pescado c/ Fideo Caracolito (141 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="621" ht="15" customHeight="1">
+      <c r="A621" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B621" s="15" t="inlineStr">
+        <is>
+          <t>Zapallo(Macre) x Kg</t>
+        </is>
+      </c>
+      <c r="C621" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D621" s="16" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E621" s="17" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="F621" s="17" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="G621" s="15" t="inlineStr">
+        <is>
+          <t>Sopa de Avena c/ Pollo (241 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="622" ht="15" customHeight="1">
+      <c r="A622" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B622" s="18" t="inlineStr">
+        <is>
+          <t>Zapallo(Macre) x Kg</t>
+        </is>
+      </c>
+      <c r="C622" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D622" s="19" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E622" s="20" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="F622" s="20" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="G622" s="18" t="inlineStr">
+        <is>
+          <t>Sopa de Moron Serrano c/Res (216 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="623" ht="15" customHeight="1">
+      <c r="A623" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B623" s="15" t="inlineStr">
+        <is>
+          <t>Zapallo(Macre) x Kg</t>
+        </is>
+      </c>
+      <c r="C623" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D623" s="16" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E623" s="17" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="F623" s="17" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="G623" s="15" t="inlineStr">
+        <is>
+          <t>Chupe de Habas Seca c/ Pollo (SOP). (417 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="624" ht="15" customHeight="1">
+      <c r="A624" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B624" s="18" t="inlineStr">
+        <is>
+          <t>Zapallo(Macre) x Kg</t>
+        </is>
+      </c>
+      <c r="C624" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D624" s="19" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="E624" s="20" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="F624" s="20" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="G624" s="18" t="inlineStr">
         <is>
           <t>Aguadito de Pollo (SOP). (436 cal)</t>
         </is>
       </c>
     </row>
-    <row r="467" ht="22" customHeight="1">
-      <c r="A467" s="21" t="inlineStr">
+    <row r="625" ht="15" customHeight="1">
+      <c r="A625" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B625" s="15" t="inlineStr">
+        <is>
+          <t>Zapallo(Macre) x Kg</t>
+        </is>
+      </c>
+      <c r="C625" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D625" s="16" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="E625" s="17" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="F625" s="17" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="G625" s="15" t="inlineStr">
+        <is>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="626" ht="22" customHeight="1">
+      <c r="A626" s="21" t="inlineStr">
         <is>
           <t>COSTO TOTAL ESTIMADO</t>
         </is>
       </c>
-      <c r="F467" s="22" t="n">
-[...2 lines deleted...]
-      <c r="G467" s="23" t="n"/>
+      <c r="F626" s="22" t="n">
+        <v>4282.09</v>
+      </c>
+      <c r="G626" s="23" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A467:E467"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A626:E626"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F74"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="35" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
           <t>PLATOS SIN INGREDIENTES — Alpamarca — Semana 6/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
         <is>
-          <t>71 platos sin ingredientes (51.1% del menú) — requieren acción en el sistema</t>
+          <t>14 platos sin ingredientes (10.1% del menú) — requieren acción en el sistema</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
       <c r="A3" s="26" t="inlineStr">
         <is>
           <t>DÍA</t>
         </is>
       </c>
       <c r="B3" s="26" t="inlineStr">
         <is>
           <t>COMIDA</t>
         </is>
       </c>
       <c r="C3" s="26" t="inlineStr">
         <is>
           <t>TIPO PLATO</t>
         </is>
       </c>
       <c r="D3" s="26" t="inlineStr">
         <is>
           <t>NOMBRE DEL PLATO/COMPLEMENTO</t>
         </is>
       </c>
       <c r="E3" s="26" t="inlineStr">
         <is>
           <t>RECETA ID</t>
         </is>
       </c>
       <c r="F3" s="26" t="inlineStr">
         <is>
           <t>MOTIVO / ACCIÓN REQUERIDA</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="27" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="B4" s="27" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C4" s="27" t="inlineStr">
         <is>
-          <t>complemento_1</t>
+          <t>entrada</t>
         </is>
       </c>
       <c r="D4" s="27" t="inlineStr">
         <is>
-          <t>Gaseosa Personal</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ensalada Rusa (ENT). (218 cal)</t>
+        </is>
+      </c>
+      <c r="E4" s="27" t="n">
+        <v>826</v>
       </c>
       <c r="F4" s="28" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="18" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="B5" s="18" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C5" s="18" t="inlineStr">
         <is>
-          <t>complemento_2</t>
+          <t>fondo1_acompanamiento</t>
         </is>
       </c>
       <c r="D5" s="18" t="inlineStr">
         <is>
-          <t>Chicha Morada</t>
-[...5 lines deleted...]
-        </is>
+          <t>Papas al Oregano x 150 (FAC).</t>
+        </is>
+      </c>
+      <c r="E5" s="18" t="n">
+        <v>658</v>
       </c>
       <c r="F5" s="29" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="27" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="B6" s="27" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C6" s="27" t="inlineStr">
         <is>
-          <t>complemento_3</t>
+          <t>entrada</t>
         </is>
       </c>
       <c r="D6" s="27" t="inlineStr">
         <is>
-          <t>Aji y Limon (AJI).</t>
-[...5 lines deleted...]
-        </is>
+          <t>Papa a la Huancaina (ENT) (240 cal)</t>
+        </is>
+      </c>
+      <c r="E6" s="27" t="n">
+        <v>747</v>
       </c>
       <c r="F6" s="28" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="18" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="B7" s="18" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C7" s="18" t="inlineStr">
         <is>
-          <t>complemento_1</t>
+          <t>fondo1_acompanamiento</t>
         </is>
       </c>
       <c r="D7" s="18" t="inlineStr">
         <is>
-          <t>Aji y Limon</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sarza Criolla x 30 (FAC).</t>
+        </is>
+      </c>
+      <c r="E7" s="18" t="n">
+        <v>853</v>
       </c>
       <c r="F7" s="29" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="27" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="B8" s="27" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C8" s="27" t="inlineStr">
         <is>
-          <t>complemento_2</t>
+          <t>fondo2</t>
         </is>
       </c>
       <c r="D8" s="27" t="inlineStr">
         <is>
-          <t>Ensalada Fresca</t>
-[...5 lines deleted...]
-        </is>
+          <t>Malaya Dorada (FAD).</t>
+        </is>
+      </c>
+      <c r="E8" s="27" t="n">
+        <v>1196</v>
       </c>
       <c r="F8" s="28" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="18" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="B9" s="18" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C9" s="18" t="inlineStr">
         <is>
-          <t>complemento_3</t>
+          <t>fondo1</t>
         </is>
       </c>
       <c r="D9" s="18" t="inlineStr">
         <is>
-          <t>Fruta : Platanos Seda 6 x kg (FRU)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Escabeche de Pescado (FAD).</t>
+        </is>
+      </c>
+      <c r="E9" s="18" t="n">
+        <v>934</v>
       </c>
       <c r="F9" s="29" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="27" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="B10" s="27" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C10" s="27" t="inlineStr">
         <is>
-          <t>complemento_4</t>
+          <t>fondo1_acompanamiento</t>
         </is>
       </c>
       <c r="D10" s="27" t="inlineStr">
         <is>
-          <t>Refresco de Cebada c/ Limon</t>
-[...5 lines deleted...]
-        </is>
+          <t>Camote Morado X 160 (FAC).</t>
+        </is>
+      </c>
+      <c r="E10" s="27" t="n">
+        <v>80</v>
       </c>
       <c r="F10" s="28" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="18" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="B11" s="18" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C11" s="18" t="inlineStr">
         <is>
-          <t>entrada</t>
+          <t>fondo1_presa</t>
         </is>
       </c>
       <c r="D11" s="18" t="inlineStr">
         <is>
-          <t>Ensalada Rusa (ENT). (218 cal)</t>
+          <t>Pescado Filete Tilapia x 150 (FPR).</t>
         </is>
       </c>
       <c r="E11" s="18" t="n">
-        <v>826</v>
+        <v>360</v>
       </c>
       <c r="F11" s="29" t="inlineStr">
         <is>
           <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="27" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="B12" s="27" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C12" s="27" t="inlineStr">
         <is>
-          <t>fondo1_acompanamiento</t>
+          <t>fondo2</t>
         </is>
       </c>
       <c r="D12" s="27" t="inlineStr">
         <is>
-          <t>Papas al Oregano x 150 (FAC).</t>
+          <t>Tallarines Rojos c/ Pollo (FAD).</t>
         </is>
       </c>
       <c r="E12" s="27" t="n">
-        <v>658</v>
+        <v>945</v>
       </c>
       <c r="F12" s="28" t="inlineStr">
         <is>
           <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="18" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="B13" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Cena</t>
         </is>
       </c>
       <c r="C13" s="18" t="inlineStr">
         <is>
-          <t>complemento_1</t>
+          <t>fondo2_acompanamiento</t>
         </is>
       </c>
       <c r="D13" s="18" t="inlineStr">
         <is>
-          <t>Fruta : Sandia (FRU).</t>
-[...5 lines deleted...]
-        </is>
+          <t>Papas Emperejiladas x 150 (FAC).</t>
+        </is>
+      </c>
+      <c r="E13" s="18" t="n">
+        <v>451</v>
       </c>
       <c r="F13" s="29" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="27" t="inlineStr">
         <is>
           <t>Martes</t>
         </is>
       </c>
       <c r="B14" s="27" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Cena</t>
         </is>
       </c>
       <c r="C14" s="27" t="inlineStr">
         <is>
-          <t>complemento_2</t>
+          <t>fondo1_acompanamiento</t>
         </is>
       </c>
       <c r="D14" s="27" t="inlineStr">
         <is>
-          <t>Refresco de Maracuya (REF)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Camote Morado X 160 (FAC).</t>
+        </is>
+      </c>
+      <c r="E14" s="27" t="n">
+        <v>80</v>
       </c>
       <c r="F14" s="28" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="18" t="inlineStr">
         <is>
           <t>Martes</t>
         </is>
       </c>
       <c r="B15" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Cena</t>
         </is>
       </c>
       <c r="C15" s="18" t="inlineStr">
         <is>
-          <t>complemento_3</t>
+          <t>fondo2</t>
         </is>
       </c>
       <c r="D15" s="18" t="inlineStr">
         <is>
-          <t>Aji y Limon (AJI).</t>
-[...5 lines deleted...]
-        </is>
+          <t>Seco de res (FAD).</t>
+        </is>
+      </c>
+      <c r="E15" s="18" t="n">
+        <v>500</v>
       </c>
       <c r="F15" s="29" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="27" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="B16" s="27" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Cena</t>
         </is>
       </c>
       <c r="C16" s="27" t="inlineStr">
         <is>
-          <t>entrada</t>
+          <t>fondo2_guarnicion</t>
         </is>
       </c>
       <c r="D16" s="27" t="inlineStr">
         <is>
-          <t>Papa a la Huancaina (ENT) (240 cal)</t>
+          <t>Palta, Lechuga, Tomate (FGU)</t>
         </is>
       </c>
       <c r="E16" s="27" t="n">
-        <v>747</v>
+        <v>1640</v>
       </c>
       <c r="F16" s="28" t="inlineStr">
         <is>
           <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="18" t="inlineStr">
         <is>
           <t>Martes</t>
         </is>
       </c>
       <c r="B17" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Desayuno</t>
         </is>
       </c>
       <c r="C17" s="18" t="inlineStr">
         <is>
           <t>fondo1_acompanamiento</t>
         </is>
       </c>
       <c r="D17" s="18" t="inlineStr">
         <is>
-          <t>Sarza Criolla x 30 (FAC).</t>
+          <t>Papa Blanca x 160 (FAC)</t>
         </is>
       </c>
       <c r="E17" s="18" t="n">
-        <v>853</v>
+        <v>425</v>
       </c>
       <c r="F17" s="29" t="inlineStr">
         <is>
           <t>Receta sin ingredientes registrados</t>
-        </is>
-[...1802 lines deleted...]
-          <t>Sin receta asignada</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D60"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="42" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="38" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="30" t="inlineStr">
         <is>
           <t>PRIORIDAD DE CORRECCIÓN — ordenado por frecuencia de aparición</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="31" t="inlineStr">
         <is>
           <t>Corrija primero los que aparecen más veces para maximizar cobertura</t>
         </is>
@@ -17709,1182 +20804,322 @@
     <row r="3" ht="22" customHeight="1">
       <c r="A3" s="32" t="inlineStr">
         <is>
           <t>NOMBRE DEL PLATO/COMPLEMENTO</t>
         </is>
       </c>
       <c r="B3" s="32" t="inlineStr">
         <is>
           <t>COMIDA</t>
         </is>
       </c>
       <c r="C3" s="32" t="inlineStr">
         <is>
           <t>APARICIONES EN EL MENÚ</t>
         </is>
       </c>
       <c r="D3" s="32" t="inlineStr">
         <is>
           <t>ACCIÓN SUGERIDA</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="33" t="inlineStr">
         <is>
-          <t>Pan (PAN)</t>
+          <t>Ensalada Rusa (ENT). (218 cal)</t>
         </is>
       </c>
       <c r="B4" s="33" t="inlineStr">
         <is>
-          <t>Desayuno</t>
+          <t>Almuerzo</t>
         </is>
       </c>
       <c r="C4" s="34" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D4" s="33" t="inlineStr">
         <is>
-          <t>Crear receta con ingredientes y vincular al menú</t>
+          <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="18" t="inlineStr">
         <is>
-          <t>Aji y Limon (AJI).</t>
+          <t>Papas al Oregano x 150 (FAC).</t>
         </is>
       </c>
       <c r="B5" s="18" t="inlineStr">
         <is>
-          <t>Desayuno</t>
+          <t>Almuerzo</t>
         </is>
       </c>
       <c r="C5" s="35" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D5" s="18" t="inlineStr">
         <is>
-          <t>Crear receta con ingredientes y vincular al menú</t>
+          <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="33" t="inlineStr">
         <is>
-          <t>Aji y Limon (AJI).</t>
+          <t>Papa a la Huancaina (ENT) (240 cal)</t>
         </is>
       </c>
       <c r="B6" s="33" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C6" s="34" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D6" s="33" t="inlineStr">
         <is>
-          <t>Crear receta con ingredientes y vincular al menú</t>
+          <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="18" t="inlineStr">
         <is>
-          <t>Cafe KIRMA, Milo, Infusiones</t>
+          <t>Sarza Criolla x 30 (FAC).</t>
         </is>
       </c>
       <c r="B7" s="18" t="inlineStr">
         <is>
-          <t>Desayuno</t>
+          <t>Almuerzo</t>
         </is>
       </c>
       <c r="C7" s="35" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D7" s="18" t="inlineStr">
         <is>
-          <t>Crear receta con ingredientes y vincular al menú</t>
+          <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="33" t="inlineStr">
         <is>
-          <t>Aji y Limon (AJI).</t>
+          <t>Malaya Dorada (FAD).</t>
         </is>
       </c>
       <c r="B8" s="33" t="inlineStr">
         <is>
-          <t>Cena</t>
-[...3 lines deleted...]
-        <v>2</v>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="C8" s="34" t="n">
+        <v>1</v>
       </c>
       <c r="D8" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="18" t="inlineStr">
         <is>
-          <t>Aji y Limon</t>
+          <t>Escabeche de Pescado (FAD).</t>
         </is>
       </c>
       <c r="B9" s="18" t="inlineStr">
         <is>
-          <t>Cena</t>
-[...3 lines deleted...]
-        <v>2</v>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="C9" s="35" t="n">
+        <v>1</v>
       </c>
       <c r="D9" s="18" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="33" t="inlineStr">
         <is>
-          <t>Leche Diluida x 50 Volcan (LDI)*</t>
+          <t>Camote Morado X 160 (FAC).</t>
         </is>
       </c>
       <c r="B10" s="33" t="inlineStr">
         <is>
-          <t>Desayuno</t>
-[...3 lines deleted...]
-        <v>2</v>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="C10" s="34" t="n">
+        <v>1</v>
       </c>
       <c r="D10" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="18" t="inlineStr">
         <is>
-          <t>Leche Diluida x 50 Volcan (LDI)</t>
+          <t>Pescado Filete Tilapia x 150 (FPR).</t>
         </is>
       </c>
       <c r="B11" s="18" t="inlineStr">
         <is>
-          <t>Desayuno</t>
-[...3 lines deleted...]
-        <v>2</v>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="C11" s="35" t="n">
+        <v>1</v>
       </c>
       <c r="D11" s="18" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="33" t="inlineStr">
         <is>
-          <t>Gaseosa Personal</t>
+          <t>Tallarines Rojos c/ Pollo (FAD).</t>
         </is>
       </c>
       <c r="B12" s="33" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="C12" s="36" t="n">
+      <c r="C12" s="34" t="n">
         <v>1</v>
       </c>
       <c r="D12" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="18" t="inlineStr">
         <is>
-          <t>Chicha Morada</t>
+          <t>Papas Emperejiladas x 150 (FAC).</t>
         </is>
       </c>
       <c r="B13" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C13" s="37" t="n">
+          <t>Cena</t>
+        </is>
+      </c>
+      <c r="C13" s="35" t="n">
         <v>1</v>
       </c>
       <c r="D13" s="18" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="33" t="inlineStr">
         <is>
-          <t>Aji y Limon</t>
+          <t>Camote Morado X 160 (FAC).</t>
         </is>
       </c>
       <c r="B14" s="33" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C14" s="36" t="n">
+          <t>Cena</t>
+        </is>
+      </c>
+      <c r="C14" s="34" t="n">
         <v>1</v>
       </c>
       <c r="D14" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="18" t="inlineStr">
         <is>
-          <t>Ensalada Fresca</t>
+          <t>Seco de res (FAD).</t>
         </is>
       </c>
       <c r="B15" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C15" s="37" t="n">
+          <t>Cena</t>
+        </is>
+      </c>
+      <c r="C15" s="35" t="n">
         <v>1</v>
       </c>
       <c r="D15" s="18" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="33" t="inlineStr">
         <is>
-          <t>Fruta : Platanos Seda 6 x kg (FRU)</t>
+          <t>Palta, Lechuga, Tomate (FGU)</t>
         </is>
       </c>
       <c r="B16" s="33" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C16" s="36" t="n">
+          <t>Cena</t>
+        </is>
+      </c>
+      <c r="C16" s="34" t="n">
         <v>1</v>
       </c>
       <c r="D16" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="18" t="inlineStr">
         <is>
-          <t>Refresco de Cebada c/ Limon</t>
+          <t>Papa Blanca x 160 (FAC)</t>
         </is>
       </c>
       <c r="B17" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C17" s="37" t="n">
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="C17" s="35" t="n">
         <v>1</v>
       </c>
       <c r="D17" s="18" t="inlineStr">
-        <is>
-[...858 lines deleted...]
-      <c r="D60" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>