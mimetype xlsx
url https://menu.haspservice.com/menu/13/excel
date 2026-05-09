--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -271,76 +271,76 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="164" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -720,51 +720,51 @@
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>Revisado:
 admin</t>
         </is>
       </c>
       <c r="L2" s="4" t="n"/>
       <c r="M2" s="3" t="inlineStr">
         <is>
           <t>Versión:
 01</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Aprobado:</t>
         </is>
       </c>
       <c r="L3" s="4" t="n"/>
       <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Fecha:
-10/03/2026</t>
+09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>DEPOSITO EN EFECTIVO</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>Código:
 LC-2026-06-80013</t>
         </is>
       </c>
       <c r="L4" s="4" t="n"/>
       <c r="M4" s="3" t="inlineStr">
         <is>
           <t>Página:
 1 de 1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6" t="inlineStr">
@@ -813,309 +813,309 @@
       <c r="G7" s="7" t="n"/>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>RESP. PEDIDO :</t>
         </is>
       </c>
       <c r="I7" s="7" t="n"/>
       <c r="J7" s="7" t="n"/>
       <c r="K7" s="8" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="L7" s="7" t="n"/>
       <c r="M7" s="7" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>FECHA</t>
         </is>
       </c>
       <c r="B8" s="7" t="n"/>
       <c r="C8" s="8" t="inlineStr">
         <is>
-          <t>10/03/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
       <c r="D8" s="7" t="n"/>
       <c r="E8" s="7" t="n"/>
       <c r="F8" s="7" t="n"/>
       <c r="G8" s="7" t="n"/>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>RESP. COMPRA :</t>
         </is>
       </c>
       <c r="I8" s="7" t="n"/>
       <c r="J8" s="7" t="n"/>
       <c r="K8" s="7" t="n"/>
       <c r="L8" s="7" t="n"/>
       <c r="M8" s="7" t="n"/>
     </row>
     <row r="13">
       <c r="C13" s="11" t="inlineStr">
         <is>
           <t>FAMILIA DE PRODUCTO</t>
         </is>
       </c>
       <c r="D13" s="12" t="n"/>
       <c r="E13" s="11" t="inlineStr">
         <is>
           <t>MONTO</t>
         </is>
       </c>
       <c r="F13" s="11" t="inlineStr">
         <is>
           <t>ITEMS</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="C14" s="13" t="inlineStr">
         <is>
           <t>01-VERDURAS</t>
         </is>
       </c>
       <c r="D14" s="14" t="n"/>
       <c r="E14" s="15" t="n">
-        <v>0</v>
+        <v>1034.43</v>
       </c>
       <c r="F14" s="16" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15">
       <c r="C15" s="17" t="inlineStr">
         <is>
           <t>02-FRUTAS</t>
         </is>
       </c>
       <c r="D15" s="18" t="n"/>
       <c r="E15" s="19" t="n">
-        <v>0</v>
+        <v>513.58</v>
       </c>
       <c r="F15" s="20" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16">
       <c r="C16" s="13" t="inlineStr">
         <is>
           <t>03-CARNES</t>
         </is>
       </c>
       <c r="D16" s="14" t="n"/>
       <c r="E16" s="15" t="n">
-        <v>0</v>
+        <v>1276.63</v>
       </c>
       <c r="F16" s="16" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17">
       <c r="C17" s="17" t="inlineStr">
         <is>
           <t>04-EMBUTIDOS</t>
         </is>
       </c>
       <c r="D17" s="18" t="n"/>
       <c r="E17" s="19" t="n">
-        <v>0</v>
+        <v>3.85</v>
       </c>
       <c r="F17" s="20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18">
       <c r="C18" s="13" t="inlineStr">
         <is>
           <t>05-ABARROTES</t>
         </is>
       </c>
       <c r="D18" s="14" t="n"/>
       <c r="E18" s="15" t="n">
-        <v>0</v>
+        <v>1093.16</v>
       </c>
       <c r="F18" s="16" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19">
       <c r="C19" s="17" t="inlineStr">
         <is>
           <t>06-MENESTRAS</t>
         </is>
       </c>
       <c r="D19" s="18" t="n"/>
       <c r="E19" s="19" t="n">
-        <v>0</v>
+        <v>123.05</v>
       </c>
       <c r="F19" s="20" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20">
       <c r="C20" s="13" t="inlineStr">
         <is>
           <t>07-CONDIMENTOS</t>
         </is>
       </c>
       <c r="D20" s="14" t="n"/>
       <c r="E20" s="15" t="n">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="F20" s="16" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21">
       <c r="C21" s="17" t="inlineStr">
         <is>
           <t>08-PANADERIA</t>
         </is>
       </c>
       <c r="D21" s="18" t="n"/>
       <c r="E21" s="19" t="n">
-        <v>0</v>
+        <v>34.08</v>
       </c>
       <c r="F21" s="20" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22">
       <c r="C22" s="13" t="inlineStr">
         <is>
           <t>09-DESCARTABLES</t>
         </is>
       </c>
       <c r="D22" s="14" t="n"/>
       <c r="E22" s="15" t="n">
-        <v>0</v>
+        <v>32.7</v>
       </c>
       <c r="F22" s="16" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23">
       <c r="C23" s="17" t="inlineStr">
         <is>
           <t>10-LIMPIEZA</t>
         </is>
       </c>
       <c r="D23" s="18" t="n"/>
       <c r="E23" s="19" t="n">
         <v>0</v>
       </c>
       <c r="F23" s="20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="C24" s="13" t="inlineStr">
         <is>
           <t>11-BEBIDAS</t>
         </is>
       </c>
       <c r="D24" s="14" t="n"/>
       <c r="E24" s="15" t="n">
-        <v>0</v>
+        <v>128.78</v>
       </c>
       <c r="F24" s="16" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="C25" s="17" t="inlineStr">
         <is>
           <t>12-ADICIONALES</t>
         </is>
       </c>
       <c r="D25" s="18" t="n"/>
       <c r="E25" s="19" t="n">
-        <v>80205.2</v>
+        <v>7.5</v>
       </c>
       <c r="F25" s="20" t="n">
-        <v>114</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" ht="24" customHeight="1">
       <c r="C27" s="21" t="inlineStr">
         <is>
           <t>TOTAL GENERAL</t>
         </is>
       </c>
       <c r="D27" s="12" t="n"/>
       <c r="E27" s="22" t="n">
-        <v>80205.2</v>
+        <v>4277.35</v>
       </c>
       <c r="F27" s="21" t="n">
-        <v>114</v>
+        <v>165</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="23" t="inlineStr">
         <is>
-          <t>Generado automáticamente - Semana 6/2026 - 10/03/2026</t>
+          <t>Generado automáticamente - Semana 6/2026 - 09/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="K3:L3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
           <t>ORDEN DE PEDIDO  —  09-DESCARTABLES  —  ALPAMARCA</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
@@ -1139,78 +1139,120 @@
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...7 lines deleted...]
-      <c r="A6" s="28" t="inlineStr">
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Carbon</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Leña seca (rajadas)</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>30</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="22" customHeight="1">
+      <c r="A7" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  09-DESCARTABLES</t>
         </is>
       </c>
-      <c r="B6" s="12" t="n"/>
-[...6 lines deleted...]
-      <c r="G6" s="12" t="n"/>
+      <c r="B7" s="12" t="n"/>
+      <c r="C7" s="12" t="n"/>
+      <c r="D7" s="12" t="n"/>
+      <c r="E7" s="12" t="n"/>
+      <c r="F7" s="34" t="n">
+        <v>32.7</v>
+      </c>
+      <c r="G7" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:E6"/>
+  <mergeCells count="3">
+    <mergeCell ref="A7:E7"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
@@ -1247,3454 +1289,2622 @@
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="27" t="inlineStr">
+      <c r="A5" s="35" t="inlineStr">
         <is>
           <t>Sin ingredientes en esta familia</t>
         </is>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1">
-      <c r="A6" s="28" t="inlineStr">
+      <c r="A6" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  10-LIMPIEZA</t>
         </is>
       </c>
       <c r="B6" s="12" t="n"/>
       <c r="C6" s="12" t="n"/>
       <c r="D6" s="12" t="n"/>
       <c r="E6" s="12" t="n"/>
-      <c r="F6" s="29" t="n">
+      <c r="F6" s="34" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:G10"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="6" customWidth="1" min="1" max="1"/>
+    <col width="32" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="14" customWidth="1" min="4" max="4"/>
+    <col width="16" customWidth="1" min="5" max="5"/>
+    <col width="16" customWidth="1" min="6" max="6"/>
+    <col width="20" customWidth="1" min="7" max="7"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="32" customHeight="1">
+      <c r="A1" s="24" t="inlineStr">
+        <is>
+          <t>ORDEN DE PEDIDO  —  11-BEBIDAS  —  ALPAMARCA</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="22" customHeight="1">
+      <c r="A2" s="25" t="inlineStr">
+        <is>
+          <t>Semana 6/2026   •   2026-02-02 al 2026-02-08</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="22" customHeight="1">
+      <c r="A4" s="26" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B4" s="26" t="inlineStr">
+        <is>
+          <t>INGREDIENTE</t>
+        </is>
+      </c>
+      <c r="C4" s="26" t="inlineStr">
+        <is>
+          <t>UNIDAD</t>
+        </is>
+      </c>
+      <c r="D4" s="26" t="inlineStr">
+        <is>
+          <t>CANTIDAD</t>
+        </is>
+      </c>
+      <c r="E4" s="26" t="inlineStr">
+        <is>
+          <t>COSTO UNIT. (S/)</t>
+        </is>
+      </c>
+      <c r="F4" s="26" t="inlineStr">
+        <is>
+          <t>COSTO TOTAL (S/)</t>
+        </is>
+      </c>
+      <c r="G4" s="26" t="inlineStr">
+        <is>
+          <t>OBSERVACIONES</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Cerveza Negra Cuzqueña X 330 ml</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Chicha de Jora</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="16" customHeight="1">
+      <c r="A7" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="B7" s="27" t="inlineStr">
+        <is>
+          <t>Gaseosa Coca Cola x 3 Lt</t>
+        </is>
+      </c>
+      <c r="C7" s="27" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D7" s="28" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="E7" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="F7" s="29" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="G7" s="27" t="inlineStr"/>
+    </row>
+    <row r="8" ht="16" customHeight="1">
+      <c r="A8" s="30" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" s="30" t="inlineStr">
+        <is>
+          <t>Gaseosa Coca Cola x 500 ml</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D8" s="31" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="E8" s="32" t="n">
+        <v>6</v>
+      </c>
+      <c r="F8" s="32" t="n">
+        <v>75</v>
+      </c>
+      <c r="G8" s="30" t="inlineStr"/>
+    </row>
+    <row r="9" ht="16" customHeight="1">
+      <c r="A9" s="27" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" s="27" t="inlineStr">
+        <is>
+          <t>Gaseosa Inca Kola x 410 ml</t>
+        </is>
+      </c>
+      <c r="C9" s="27" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D9" s="28" t="n">
+        <v>10.25</v>
+      </c>
+      <c r="E9" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F9" s="29" t="n">
+        <v>51.25</v>
+      </c>
+      <c r="G9" s="27" t="inlineStr"/>
+    </row>
+    <row r="10" ht="22" customHeight="1">
+      <c r="A10" s="33" t="inlineStr">
+        <is>
+          <t>SUBTOTAL  11-BEBIDAS</t>
+        </is>
+      </c>
+      <c r="B10" s="12" t="n"/>
+      <c r="C10" s="12" t="n"/>
+      <c r="D10" s="12" t="n"/>
+      <c r="E10" s="12" t="n"/>
+      <c r="F10" s="34" t="n">
+        <v>128.78</v>
+      </c>
+      <c r="G10" s="12" t="n"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A10:E10"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
-          <t>ORDEN DE PEDIDO  —  11-BEBIDAS  —  ALPAMARCA</t>
+          <t>ORDEN DE PEDIDO  —  12-ADICIONALES  —  ALPAMARCA</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
         <is>
           <t>Semana 6/2026   •   2026-02-02 al 2026-02-08</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="26" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B4" s="26" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
       <c r="C4" s="26" t="inlineStr">
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...4 lines deleted...]
-      </c>
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Marmaquilla</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
     </row>
     <row r="6" ht="22" customHeight="1">
-      <c r="A6" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>SUBTOTAL  11-BEBIDAS</t>
+      <c r="A6" s="33" t="inlineStr">
+        <is>
+          <t>SUBTOTAL  12-ADICIONALES</t>
         </is>
       </c>
       <c r="B6" s="12" t="n"/>
       <c r="C6" s="12" t="n"/>
       <c r="D6" s="12" t="n"/>
       <c r="E6" s="12" t="n"/>
-      <c r="F6" s="29" t="n">
-        <v>0</v>
+      <c r="F6" s="34" t="n">
+        <v>7.5</v>
       </c>
       <c r="G6" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G119"/>
+  <dimension ref="A1:G55"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
-          <t>ORDEN DE PEDIDO  —  12-ADICIONALES  —  ALPAMARCA</t>
+          <t>ORDEN DE PEDIDO  —  01-VERDURAS  —  ALPAMARCA</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
         <is>
           <t>Semana 6/2026   •   2026-02-02 al 2026-02-08</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="26" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B4" s="26" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
       <c r="C4" s="26" t="inlineStr">
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16" customHeight="1">
-      <c r="A5" s="30" t="n">
+      <c r="A5" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="B5" s="30" t="inlineStr">
-[...18 lines deleted...]
-      <c r="G5" s="30" t="inlineStr"/>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Aceitunas grandes</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>15</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>22.5</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
     </row>
     <row r="6" ht="16" customHeight="1">
-      <c r="A6" s="33" t="n">
+      <c r="A6" s="30" t="n">
         <v>2</v>
       </c>
-      <c r="B6" s="33" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D6" s="34" t="n">
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Aji Mirasol entero con pepa</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>22</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="16" customHeight="1">
+      <c r="A7" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="B7" s="27" t="inlineStr">
+        <is>
+          <t>Aji Panca entero con pepa x Kg</t>
+        </is>
+      </c>
+      <c r="C7" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D7" s="28" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="E7" s="29" t="n">
+        <v>18</v>
+      </c>
+      <c r="F7" s="29" t="n">
+        <v>2.88</v>
+      </c>
+      <c r="G7" s="27" t="inlineStr"/>
+    </row>
+    <row r="8" ht="16" customHeight="1">
+      <c r="A8" s="30" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" s="30" t="inlineStr">
+        <is>
+          <t>Aji Paprika con pepa</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D8" s="31" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E8" s="32" t="n">
+        <v>28</v>
+      </c>
+      <c r="F8" s="32" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="G8" s="30" t="inlineStr"/>
+    </row>
+    <row r="9" ht="16" customHeight="1">
+      <c r="A9" s="27" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" s="27" t="inlineStr">
+        <is>
+          <t>Aji amarillo/lima</t>
+        </is>
+      </c>
+      <c r="C9" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D9" s="28" t="n">
+        <v>1.57</v>
+      </c>
+      <c r="E9" s="29" t="n">
+        <v>12</v>
+      </c>
+      <c r="F9" s="29" t="n">
+        <v>18.84</v>
+      </c>
+      <c r="G9" s="27" t="inlineStr"/>
+    </row>
+    <row r="10" ht="16" customHeight="1">
+      <c r="A10" s="30" t="n">
+        <v>6</v>
+      </c>
+      <c r="B10" s="30" t="inlineStr">
+        <is>
+          <t>Aji chuncho rojo</t>
+        </is>
+      </c>
+      <c r="C10" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D10" s="31" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="E10" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F10" s="32" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="G10" s="30" t="inlineStr"/>
+    </row>
+    <row r="11" ht="16" customHeight="1">
+      <c r="A11" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="B11" s="27" t="inlineStr">
+        <is>
+          <t>Ajos Pelado</t>
+        </is>
+      </c>
+      <c r="C11" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D11" s="28" t="n">
+        <v>2.65</v>
+      </c>
+      <c r="E11" s="29" t="n">
+        <v>15</v>
+      </c>
+      <c r="F11" s="29" t="n">
+        <v>39.75</v>
+      </c>
+      <c r="G11" s="27" t="inlineStr"/>
+    </row>
+    <row r="12" ht="16" customHeight="1">
+      <c r="A12" s="30" t="n">
+        <v>8</v>
+      </c>
+      <c r="B12" s="30" t="inlineStr">
+        <is>
+          <t>Albahaca(lima) x 1.2 kg</t>
+        </is>
+      </c>
+      <c r="C12" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D12" s="31" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E12" s="32" t="n">
+        <v>20</v>
+      </c>
+      <c r="F12" s="32" t="n">
+        <v>10</v>
+      </c>
+      <c r="G12" s="30" t="inlineStr"/>
+    </row>
+    <row r="13" ht="16" customHeight="1">
+      <c r="A13" s="27" t="n">
+        <v>9</v>
+      </c>
+      <c r="B13" s="27" t="inlineStr">
+        <is>
+          <t>Alverja o Arveja Verde c/ Cascara</t>
+        </is>
+      </c>
+      <c r="C13" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D13" s="28" t="n">
+        <v>1.58</v>
+      </c>
+      <c r="E13" s="29" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F13" s="29" t="n">
+        <v>15.01</v>
+      </c>
+      <c r="G13" s="27" t="inlineStr"/>
+    </row>
+    <row r="14" ht="16" customHeight="1">
+      <c r="A14" s="30" t="n">
+        <v>10</v>
+      </c>
+      <c r="B14" s="30" t="inlineStr">
+        <is>
+          <t>Apio x 5.5kg</t>
+        </is>
+      </c>
+      <c r="C14" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D14" s="31" t="n">
+        <v>13.2</v>
+      </c>
+      <c r="E14" s="32" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="F14" s="32" t="n">
+        <v>29.04</v>
+      </c>
+      <c r="G14" s="30" t="inlineStr"/>
+    </row>
+    <row r="15" ht="16" customHeight="1">
+      <c r="A15" s="27" t="n">
+        <v>11</v>
+      </c>
+      <c r="B15" s="27" t="inlineStr">
+        <is>
+          <t>Beterraga x1200 gr</t>
+        </is>
+      </c>
+      <c r="C15" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D15" s="28" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E15" s="29" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="F15" s="29" t="n">
+        <v>1.75</v>
+      </c>
+      <c r="G15" s="27" t="inlineStr"/>
+    </row>
+    <row r="16" ht="16" customHeight="1">
+      <c r="A16" s="30" t="n">
+        <v>12</v>
+      </c>
+      <c r="B16" s="30" t="inlineStr">
+        <is>
+          <t>Brocoli x 600gr</t>
+        </is>
+      </c>
+      <c r="C16" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D16" s="31" t="n">
+        <v>1.12</v>
+      </c>
+      <c r="E16" s="32" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F16" s="32" t="n">
+        <v>5.04</v>
+      </c>
+      <c r="G16" s="30" t="inlineStr"/>
+    </row>
+    <row r="17" ht="16" customHeight="1">
+      <c r="A17" s="27" t="n">
+        <v>13</v>
+      </c>
+      <c r="B17" s="27" t="inlineStr">
+        <is>
+          <t>Camote amarillo</t>
+        </is>
+      </c>
+      <c r="C17" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D17" s="28" t="n">
+        <v>4</v>
+      </c>
+      <c r="E17" s="29" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="F17" s="29" t="n">
+        <v>14</v>
+      </c>
+      <c r="G17" s="27" t="inlineStr"/>
+    </row>
+    <row r="18" ht="16" customHeight="1">
+      <c r="A18" s="30" t="n">
+        <v>14</v>
+      </c>
+      <c r="B18" s="30" t="inlineStr">
+        <is>
+          <t>Camote morado</t>
+        </is>
+      </c>
+      <c r="C18" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D18" s="31" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="E18" s="32" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="F18" s="32" t="n">
+        <v>22.75</v>
+      </c>
+      <c r="G18" s="30" t="inlineStr"/>
+    </row>
+    <row r="19" ht="16" customHeight="1">
+      <c r="A19" s="27" t="n">
+        <v>15</v>
+      </c>
+      <c r="B19" s="27" t="inlineStr">
+        <is>
+          <t>Cebolla Arequipeña (Roja)</t>
+        </is>
+      </c>
+      <c r="C19" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D19" s="28" t="n">
+        <v>10.53</v>
+      </c>
+      <c r="E19" s="29" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="F19" s="29" t="n">
+        <v>18.95</v>
+      </c>
+      <c r="G19" s="27" t="inlineStr"/>
+    </row>
+    <row r="20" ht="16" customHeight="1">
+      <c r="A20" s="30" t="n">
+        <v>16</v>
+      </c>
+      <c r="B20" s="30" t="inlineStr">
+        <is>
+          <t>Cebolla china x 300gr</t>
+        </is>
+      </c>
+      <c r="C20" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D20" s="31" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="E20" s="32" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="F20" s="32" t="n">
+        <v>1.03</v>
+      </c>
+      <c r="G20" s="30" t="inlineStr"/>
+    </row>
+    <row r="21" ht="16" customHeight="1">
+      <c r="A21" s="27" t="n">
+        <v>17</v>
+      </c>
+      <c r="B21" s="27" t="inlineStr">
+        <is>
+          <t>Chinche x 300gr</t>
+        </is>
+      </c>
+      <c r="C21" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D21" s="28" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E21" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F21" s="29" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="G21" s="27" t="inlineStr"/>
+    </row>
+    <row r="22" ht="16" customHeight="1">
+      <c r="A22" s="30" t="n">
+        <v>18</v>
+      </c>
+      <c r="B22" s="30" t="inlineStr">
+        <is>
+          <t>Choclo maduro x 400gr</t>
+        </is>
+      </c>
+      <c r="C22" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D22" s="31" t="n">
+        <v>13.12</v>
+      </c>
+      <c r="E22" s="32" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F22" s="32" t="n">
+        <v>59.04</v>
+      </c>
+      <c r="G22" s="30" t="inlineStr"/>
+    </row>
+    <row r="23" ht="16" customHeight="1">
+      <c r="A23" s="27" t="n">
+        <v>19</v>
+      </c>
+      <c r="B23" s="27" t="inlineStr">
+        <is>
+          <t>Choclos tiernos x 400gr</t>
+        </is>
+      </c>
+      <c r="C23" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D23" s="28" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="E23" s="29" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F23" s="29" t="n">
+        <v>47.25</v>
+      </c>
+      <c r="G23" s="27" t="inlineStr"/>
+    </row>
+    <row r="24" ht="16" customHeight="1">
+      <c r="A24" s="30" t="n">
+        <v>20</v>
+      </c>
+      <c r="B24" s="30" t="inlineStr">
+        <is>
+          <t>Col china x 3.2 kg</t>
+        </is>
+      </c>
+      <c r="C24" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D24" s="31" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="E24" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F24" s="32" t="n">
+        <v>3.75</v>
+      </c>
+      <c r="G24" s="30" t="inlineStr"/>
+    </row>
+    <row r="25" ht="16" customHeight="1">
+      <c r="A25" s="27" t="n">
+        <v>21</v>
+      </c>
+      <c r="B25" s="27" t="inlineStr">
+        <is>
+          <t>Culantro Floreado x 400 Gr</t>
+        </is>
+      </c>
+      <c r="C25" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D25" s="28" t="n">
+        <v>0.88</v>
+      </c>
+      <c r="E25" s="29" t="n">
+        <v>15</v>
+      </c>
+      <c r="F25" s="29" t="n">
+        <v>13.2</v>
+      </c>
+      <c r="G25" s="27" t="inlineStr"/>
+    </row>
+    <row r="26" ht="16" customHeight="1">
+      <c r="A26" s="30" t="n">
+        <v>22</v>
+      </c>
+      <c r="B26" s="30" t="inlineStr">
+        <is>
+          <t>Culantro Hojas x 300 Gr</t>
+        </is>
+      </c>
+      <c r="C26" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D26" s="31" t="n">
+        <v>1.43</v>
+      </c>
+      <c r="E26" s="32" t="n">
+        <v>15</v>
+      </c>
+      <c r="F26" s="32" t="n">
+        <v>21.45</v>
+      </c>
+      <c r="G26" s="30" t="inlineStr"/>
+    </row>
+    <row r="27" ht="16" customHeight="1">
+      <c r="A27" s="27" t="n">
+        <v>23</v>
+      </c>
+      <c r="B27" s="27" t="inlineStr">
+        <is>
+          <t>Espinaca x 200gr</t>
+        </is>
+      </c>
+      <c r="C27" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D27" s="28" t="n">
+        <v>2.95</v>
+      </c>
+      <c r="E27" s="29" t="n">
+        <v>8</v>
+      </c>
+      <c r="F27" s="29" t="n">
+        <v>23.6</v>
+      </c>
+      <c r="G27" s="27" t="inlineStr"/>
+    </row>
+    <row r="28" ht="16" customHeight="1">
+      <c r="A28" s="30" t="n">
+        <v>24</v>
+      </c>
+      <c r="B28" s="30" t="inlineStr">
+        <is>
+          <t>Habas verde</t>
+        </is>
+      </c>
+      <c r="C28" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D28" s="31" t="n">
+        <v>14.6</v>
+      </c>
+      <c r="E28" s="32" t="n">
+        <v>8</v>
+      </c>
+      <c r="F28" s="32" t="n">
+        <v>116.8</v>
+      </c>
+      <c r="G28" s="30" t="inlineStr"/>
+    </row>
+    <row r="29" ht="16" customHeight="1">
+      <c r="A29" s="27" t="n">
+        <v>25</v>
+      </c>
+      <c r="B29" s="27" t="inlineStr">
+        <is>
+          <t>Hierba Cola de Caballo x 300gr</t>
+        </is>
+      </c>
+      <c r="C29" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D29" s="28" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="E29" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F29" s="29" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="G29" s="27" t="inlineStr"/>
+    </row>
+    <row r="30" ht="16" customHeight="1">
+      <c r="A30" s="30" t="n">
+        <v>26</v>
+      </c>
+      <c r="B30" s="30" t="inlineStr">
+        <is>
+          <t>Hierba Hinojo</t>
+        </is>
+      </c>
+      <c r="C30" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D30" s="31" t="n">
         <v>0.3</v>
       </c>
-      <c r="E6" s="35" t="n">
+      <c r="E30" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F30" s="32" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="G30" s="30" t="inlineStr"/>
+    </row>
+    <row r="31" ht="16" customHeight="1">
+      <c r="A31" s="27" t="n">
+        <v>27</v>
+      </c>
+      <c r="B31" s="27" t="inlineStr">
+        <is>
+          <t>Hierba Manzanilla x 360gr</t>
+        </is>
+      </c>
+      <c r="C31" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D31" s="28" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="E31" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F31" s="29" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="G31" s="27" t="inlineStr"/>
+    </row>
+    <row r="32" ht="16" customHeight="1">
+      <c r="A32" s="30" t="n">
+        <v>28</v>
+      </c>
+      <c r="B32" s="30" t="inlineStr">
+        <is>
+          <t>Hierba Muña x 240gr</t>
+        </is>
+      </c>
+      <c r="C32" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D32" s="31" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="E32" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F32" s="32" t="n">
+        <v>2</v>
+      </c>
+      <c r="G32" s="30" t="inlineStr"/>
+    </row>
+    <row r="33" ht="16" customHeight="1">
+      <c r="A33" s="27" t="n">
+        <v>29</v>
+      </c>
+      <c r="B33" s="27" t="inlineStr">
+        <is>
+          <t>Huacatay x 400gr</t>
+        </is>
+      </c>
+      <c r="C33" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D33" s="28" t="n">
+        <v>0.93</v>
+      </c>
+      <c r="E33" s="29" t="n">
+        <v>18</v>
+      </c>
+      <c r="F33" s="29" t="n">
+        <v>16.74</v>
+      </c>
+      <c r="G33" s="27" t="inlineStr"/>
+    </row>
+    <row r="34" ht="16" customHeight="1">
+      <c r="A34" s="30" t="n">
+        <v>30</v>
+      </c>
+      <c r="B34" s="30" t="inlineStr">
+        <is>
+          <t>Kion o Gengibre x Kg</t>
+        </is>
+      </c>
+      <c r="C34" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D34" s="31" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E34" s="32" t="n">
+        <v>8</v>
+      </c>
+      <c r="F34" s="32" t="n">
+        <v>1.36</v>
+      </c>
+      <c r="G34" s="30" t="inlineStr"/>
+    </row>
+    <row r="35" ht="16" customHeight="1">
+      <c r="A35" s="27" t="n">
+        <v>31</v>
+      </c>
+      <c r="B35" s="27" t="inlineStr">
+        <is>
+          <t>Lechuga Americana x 700 Gr. (Carola)</t>
+        </is>
+      </c>
+      <c r="C35" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D35" s="28" t="n">
+        <v>6.43</v>
+      </c>
+      <c r="E35" s="29" t="n">
+        <v>4</v>
+      </c>
+      <c r="F35" s="29" t="n">
+        <v>25.72</v>
+      </c>
+      <c r="G35" s="27" t="inlineStr"/>
+    </row>
+    <row r="36" ht="16" customHeight="1">
+      <c r="A36" s="30" t="n">
+        <v>32</v>
+      </c>
+      <c r="B36" s="30" t="inlineStr">
+        <is>
+          <t>Nabo (x 12 Und) x 1 kg</t>
+        </is>
+      </c>
+      <c r="C36" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D36" s="31" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E36" s="32" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="F36" s="32" t="n">
+        <v>8.75</v>
+      </c>
+      <c r="G36" s="30" t="inlineStr"/>
+    </row>
+    <row r="37" ht="16" customHeight="1">
+      <c r="A37" s="27" t="n">
+        <v>33</v>
+      </c>
+      <c r="B37" s="27" t="inlineStr">
+        <is>
+          <t>Ollucos Medianos</t>
+        </is>
+      </c>
+      <c r="C37" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D37" s="28" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="E37" s="29" t="n">
+        <v>8</v>
+      </c>
+      <c r="F37" s="29" t="n">
+        <v>52</v>
+      </c>
+      <c r="G37" s="27" t="inlineStr"/>
+    </row>
+    <row r="38" ht="16" customHeight="1">
+      <c r="A38" s="30" t="n">
+        <v>34</v>
+      </c>
+      <c r="B38" s="30" t="inlineStr">
+        <is>
+          <t>Oregano Fresco x 220gr</t>
+        </is>
+      </c>
+      <c r="C38" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D38" s="31" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="E38" s="32" t="n">
+        <v>30</v>
+      </c>
+      <c r="F38" s="32" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="G38" s="30" t="inlineStr"/>
+    </row>
+    <row r="39" ht="16" customHeight="1">
+      <c r="A39" s="27" t="n">
+        <v>35</v>
+      </c>
+      <c r="B39" s="27" t="inlineStr">
+        <is>
+          <t>Palta x caja x 40 und x 380gr x 15 kg</t>
+        </is>
+      </c>
+      <c r="C39" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D39" s="28" t="n">
+        <v>5.62</v>
+      </c>
+      <c r="E39" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F39" s="29" t="n">
+        <v>28.1</v>
+      </c>
+      <c r="G39" s="27" t="inlineStr"/>
+    </row>
+    <row r="40" ht="16" customHeight="1">
+      <c r="A40" s="30" t="n">
+        <v>36</v>
+      </c>
+      <c r="B40" s="30" t="inlineStr">
+        <is>
+          <t>Panca de choclo x 25 Und</t>
+        </is>
+      </c>
+      <c r="C40" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D40" s="31" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="E40" s="32" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F40" s="32" t="n">
+        <v>1.26</v>
+      </c>
+      <c r="G40" s="30" t="inlineStr"/>
+    </row>
+    <row r="41" ht="16" customHeight="1">
+      <c r="A41" s="27" t="n">
+        <v>37</v>
+      </c>
+      <c r="B41" s="27" t="inlineStr">
+        <is>
+          <t>Papa Blanca Yungay (Cocina)</t>
+        </is>
+      </c>
+      <c r="C41" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D41" s="28" t="n">
+        <v>31.5</v>
+      </c>
+      <c r="E41" s="29" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F41" s="29" t="n">
+        <v>78.75</v>
+      </c>
+      <c r="G41" s="27" t="inlineStr"/>
+    </row>
+    <row r="42" ht="16" customHeight="1">
+      <c r="A42" s="30" t="n">
+        <v>38</v>
+      </c>
+      <c r="B42" s="30" t="inlineStr">
+        <is>
+          <t>Papa Peruanita</t>
+        </is>
+      </c>
+      <c r="C42" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D42" s="31" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="E42" s="32" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F42" s="32" t="n">
+        <v>24.38</v>
+      </c>
+      <c r="G42" s="30" t="inlineStr"/>
+    </row>
+    <row r="43" ht="16" customHeight="1">
+      <c r="A43" s="27" t="n">
+        <v>39</v>
+      </c>
+      <c r="B43" s="27" t="inlineStr">
+        <is>
+          <t>Papa Unica(freir)</t>
+        </is>
+      </c>
+      <c r="C43" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D43" s="28" t="n">
+        <v>5</v>
+      </c>
+      <c r="E43" s="29" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F43" s="29" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="G43" s="27" t="inlineStr"/>
+    </row>
+    <row r="44" ht="16" customHeight="1">
+      <c r="A44" s="30" t="n">
         <v>40</v>
       </c>
-      <c r="F6" s="35" t="n">
-[...5 lines deleted...]
-      <c r="A7" s="30" t="n">
+      <c r="B44" s="30" t="inlineStr">
+        <is>
+          <t>Pepino o Pepinillo Verde x 300 Gr</t>
+        </is>
+      </c>
+      <c r="C44" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D44" s="31" t="n">
+        <v>3.17</v>
+      </c>
+      <c r="E44" s="32" t="n">
         <v>3</v>
       </c>
-      <c r="B7" s="30" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A8" s="33" t="n">
+      <c r="F44" s="32" t="n">
+        <v>9.51</v>
+      </c>
+      <c r="G44" s="30" t="inlineStr"/>
+    </row>
+    <row r="45" ht="16" customHeight="1">
+      <c r="A45" s="27" t="n">
+        <v>41</v>
+      </c>
+      <c r="B45" s="27" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C45" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D45" s="28" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="E45" s="29" t="n">
+        <v>18</v>
+      </c>
+      <c r="F45" s="29" t="n">
+        <v>12.06</v>
+      </c>
+      <c r="G45" s="27" t="inlineStr"/>
+    </row>
+    <row r="46" ht="16" customHeight="1">
+      <c r="A46" s="30" t="n">
+        <v>42</v>
+      </c>
+      <c r="B46" s="30" t="inlineStr">
+        <is>
+          <t>Pimenton Rojo x 180 Gr</t>
+        </is>
+      </c>
+      <c r="C46" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D46" s="31" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="E46" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F46" s="32" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G46" s="30" t="inlineStr"/>
+    </row>
+    <row r="47" ht="16" customHeight="1">
+      <c r="A47" s="27" t="n">
+        <v>43</v>
+      </c>
+      <c r="B47" s="27" t="inlineStr">
+        <is>
+          <t>Poro x 12 cab x 4.2kg</t>
+        </is>
+      </c>
+      <c r="C47" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D47" s="28" t="n">
+        <v>4.96</v>
+      </c>
+      <c r="E47" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F47" s="29" t="n">
+        <v>24.8</v>
+      </c>
+      <c r="G47" s="27" t="inlineStr"/>
+    </row>
+    <row r="48" ht="16" customHeight="1">
+      <c r="A48" s="30" t="n">
+        <v>44</v>
+      </c>
+      <c r="B48" s="30" t="inlineStr">
+        <is>
+          <t>Rocoto</t>
+        </is>
+      </c>
+      <c r="C48" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D48" s="31" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="E48" s="32" t="n">
+        <v>25</v>
+      </c>
+      <c r="F48" s="32" t="n">
+        <v>127.5</v>
+      </c>
+      <c r="G48" s="30" t="inlineStr"/>
+    </row>
+    <row r="49" ht="16" customHeight="1">
+      <c r="A49" s="27" t="n">
+        <v>45</v>
+      </c>
+      <c r="B49" s="27" t="inlineStr">
+        <is>
+          <t>Romero Fresco x 300 Gr (Atado)</t>
+        </is>
+      </c>
+      <c r="C49" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D49" s="28" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="E49" s="29" t="n">
+        <v>28</v>
+      </c>
+      <c r="F49" s="29" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G49" s="27" t="inlineStr"/>
+    </row>
+    <row r="50" ht="16" customHeight="1">
+      <c r="A50" s="30" t="n">
+        <v>46</v>
+      </c>
+      <c r="B50" s="30" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C50" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D50" s="31" t="n">
+        <v>8.43</v>
+      </c>
+      <c r="E50" s="32" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F50" s="32" t="n">
+        <v>21.07</v>
+      </c>
+      <c r="G50" s="30" t="inlineStr"/>
+    </row>
+    <row r="51" ht="16" customHeight="1">
+      <c r="A51" s="27" t="n">
+        <v>47</v>
+      </c>
+      <c r="B51" s="27" t="inlineStr">
+        <is>
+          <t>Vainita Fresca</t>
+        </is>
+      </c>
+      <c r="C51" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D51" s="28" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="E51" s="29" t="n">
         <v>4</v>
       </c>
-      <c r="B8" s="33" t="inlineStr">
-[...215 lines deleted...]
-      <c r="F16" s="35" t="n">
+      <c r="F51" s="29" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G51" s="27" t="inlineStr"/>
+    </row>
+    <row r="52" ht="16" customHeight="1">
+      <c r="A52" s="30" t="n">
+        <v>48</v>
+      </c>
+      <c r="B52" s="30" t="inlineStr">
+        <is>
+          <t>Yuca Amarilla</t>
+        </is>
+      </c>
+      <c r="C52" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D52" s="31" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="E52" s="32" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F52" s="32" t="n">
+        <v>20.25</v>
+      </c>
+      <c r="G52" s="30" t="inlineStr"/>
+    </row>
+    <row r="53" ht="16" customHeight="1">
+      <c r="A53" s="27" t="n">
+        <v>49</v>
+      </c>
+      <c r="B53" s="27" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C53" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D53" s="28" t="n">
+        <v>11.31</v>
+      </c>
+      <c r="E53" s="29" t="n">
         <v>3</v>
       </c>
-      <c r="G16" s="33" t="inlineStr"/>
-[...924 lines deleted...]
-      <c r="G53" s="30" t="inlineStr"/>
+      <c r="F53" s="29" t="n">
+        <v>33.93</v>
+      </c>
+      <c r="G53" s="27" t="inlineStr"/>
     </row>
     <row r="54" ht="16" customHeight="1">
-      <c r="A54" s="33" t="n">
+      <c r="A54" s="30" t="n">
         <v>50</v>
       </c>
-      <c r="B54" s="33" t="inlineStr">
-[...1599 lines deleted...]
-      <c r="B118" s="33" t="inlineStr">
+      <c r="B54" s="30" t="inlineStr">
         <is>
           <t>Zapallo(Macre) x Kg</t>
         </is>
       </c>
-      <c r="C118" s="33" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E118" s="35" t="n">
+      <c r="C54" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D54" s="31" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="E54" s="32" t="n">
         <v>2.8</v>
       </c>
-      <c r="F118" s="35" t="n">
-[...17 lines deleted...]
-      <c r="G119" s="12" t="n"/>
+      <c r="F54" s="32" t="n">
+        <v>29.4</v>
+      </c>
+      <c r="G54" s="30" t="inlineStr"/>
+    </row>
+    <row r="55" ht="22" customHeight="1">
+      <c r="A55" s="33" t="inlineStr">
+        <is>
+          <t>SUBTOTAL  01-VERDURAS</t>
+        </is>
+      </c>
+      <c r="B55" s="12" t="n"/>
+      <c r="C55" s="12" t="n"/>
+      <c r="D55" s="12" t="n"/>
+      <c r="E55" s="12" t="n"/>
+      <c r="F55" s="34" t="n">
+        <v>1034.43</v>
+      </c>
+      <c r="G55" s="12" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A119:E119"/>
+    <mergeCell ref="A55:E55"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
-          <t>ORDEN DE PEDIDO  —  01-VERDURAS  —  ALPAMARCA</t>
+          <t>ORDEN DE PEDIDO  —  02-FRUTAS  —  ALPAMARCA</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
         <is>
           <t>Semana 6/2026   •   2026-02-02 al 2026-02-08</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="26" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B4" s="26" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
       <c r="C4" s="26" t="inlineStr">
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...19 lines deleted...]
-      <c r="G6" s="12" t="n"/>
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Carambola</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Limon Verde</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>9.449999999999999</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>6</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>56.7</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="16" customHeight="1">
+      <c r="A7" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="B7" s="27" t="inlineStr">
+        <is>
+          <t>Mango Papaya(Para Jugo) Cja x 15kg</t>
+        </is>
+      </c>
+      <c r="C7" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D7" s="28" t="n">
+        <v>9.970000000000001</v>
+      </c>
+      <c r="E7" s="29" t="n">
+        <v>7</v>
+      </c>
+      <c r="F7" s="29" t="n">
+        <v>69.79000000000001</v>
+      </c>
+      <c r="G7" s="27" t="inlineStr"/>
+    </row>
+    <row r="8" ht="16" customHeight="1">
+      <c r="A8" s="30" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" s="30" t="inlineStr">
+        <is>
+          <t>Manzana Verde para hervir</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D8" s="31" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E8" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F8" s="32" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="G8" s="30" t="inlineStr"/>
+    </row>
+    <row r="9" ht="16" customHeight="1">
+      <c r="A9" s="27" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" s="27" t="inlineStr">
+        <is>
+          <t>Manzana Winter x Kg</t>
+        </is>
+      </c>
+      <c r="C9" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D9" s="28" t="n">
+        <v>8.300000000000001</v>
+      </c>
+      <c r="E9" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F9" s="29" t="n">
+        <v>41.5</v>
+      </c>
+      <c r="G9" s="27" t="inlineStr"/>
+    </row>
+    <row r="10" ht="16" customHeight="1">
+      <c r="A10" s="30" t="n">
+        <v>6</v>
+      </c>
+      <c r="B10" s="30" t="inlineStr">
+        <is>
+          <t>Maracuya</t>
+        </is>
+      </c>
+      <c r="C10" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D10" s="31" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="E10" s="32" t="n">
+        <v>6</v>
+      </c>
+      <c r="F10" s="32" t="n">
+        <v>13.5</v>
+      </c>
+      <c r="G10" s="30" t="inlineStr"/>
+    </row>
+    <row r="11" ht="16" customHeight="1">
+      <c r="A11" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="B11" s="27" t="inlineStr">
+        <is>
+          <t>Naranja de Jugo(Ciento) x 20kg</t>
+        </is>
+      </c>
+      <c r="C11" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D11" s="28" t="n">
+        <v>5</v>
+      </c>
+      <c r="E11" s="29" t="n">
+        <v>4</v>
+      </c>
+      <c r="F11" s="29" t="n">
+        <v>20</v>
+      </c>
+      <c r="G11" s="27" t="inlineStr"/>
+    </row>
+    <row r="12" ht="16" customHeight="1">
+      <c r="A12" s="30" t="n">
+        <v>8</v>
+      </c>
+      <c r="B12" s="30" t="inlineStr">
+        <is>
+          <t>Papaya x 1.6 kg x 5 Und</t>
+        </is>
+      </c>
+      <c r="C12" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D12" s="31" t="n">
+        <v>19.52</v>
+      </c>
+      <c r="E12" s="32" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F12" s="32" t="n">
+        <v>87.84</v>
+      </c>
+      <c r="G12" s="30" t="inlineStr"/>
+    </row>
+    <row r="13" ht="16" customHeight="1">
+      <c r="A13" s="27" t="n">
+        <v>9</v>
+      </c>
+      <c r="B13" s="27" t="inlineStr">
+        <is>
+          <t>Piña Hawaiana x Und (2.2 kg) Grandes</t>
+        </is>
+      </c>
+      <c r="C13" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D13" s="28" t="n">
+        <v>4</v>
+      </c>
+      <c r="E13" s="29" t="n">
+        <v>8</v>
+      </c>
+      <c r="F13" s="29" t="n">
+        <v>32</v>
+      </c>
+      <c r="G13" s="27" t="inlineStr"/>
+    </row>
+    <row r="14" ht="16" customHeight="1">
+      <c r="A14" s="30" t="n">
+        <v>10</v>
+      </c>
+      <c r="B14" s="30" t="inlineStr">
+        <is>
+          <t>Piña Hawaiana x Und (2.2 kg) Mediana</t>
+        </is>
+      </c>
+      <c r="C14" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D14" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="E14" s="32" t="n">
+        <v>8</v>
+      </c>
+      <c r="F14" s="32" t="n">
+        <v>16</v>
+      </c>
+      <c r="G14" s="30" t="inlineStr"/>
+    </row>
+    <row r="15" ht="16" customHeight="1">
+      <c r="A15" s="27" t="n">
+        <v>11</v>
+      </c>
+      <c r="B15" s="27" t="inlineStr">
+        <is>
+          <t>Platano Isla (Caja) x 10kg</t>
+        </is>
+      </c>
+      <c r="C15" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D15" s="28" t="n">
+        <v>12</v>
+      </c>
+      <c r="E15" s="29" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F15" s="29" t="n">
+        <v>54</v>
+      </c>
+      <c r="G15" s="27" t="inlineStr"/>
+    </row>
+    <row r="16" ht="16" customHeight="1">
+      <c r="A16" s="30" t="n">
+        <v>12</v>
+      </c>
+      <c r="B16" s="30" t="inlineStr">
+        <is>
+          <t>Platano Seda (6 x kg)</t>
+        </is>
+      </c>
+      <c r="C16" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D16" s="31" t="n">
+        <v>8.300000000000001</v>
+      </c>
+      <c r="E16" s="32" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F16" s="32" t="n">
+        <v>37.35</v>
+      </c>
+      <c r="G16" s="30" t="inlineStr"/>
+    </row>
+    <row r="17" ht="16" customHeight="1">
+      <c r="A17" s="27" t="n">
+        <v>13</v>
+      </c>
+      <c r="B17" s="27" t="inlineStr">
+        <is>
+          <t>Sandia x 7.0 kg</t>
+        </is>
+      </c>
+      <c r="C17" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D17" s="28" t="n">
+        <v>12.98</v>
+      </c>
+      <c r="E17" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F17" s="29" t="n">
+        <v>64.90000000000001</v>
+      </c>
+      <c r="G17" s="27" t="inlineStr"/>
+    </row>
+    <row r="18" ht="22" customHeight="1">
+      <c r="A18" s="33" t="inlineStr">
+        <is>
+          <t>SUBTOTAL  02-FRUTAS</t>
+        </is>
+      </c>
+      <c r="B18" s="12" t="n"/>
+      <c r="C18" s="12" t="n"/>
+      <c r="D18" s="12" t="n"/>
+      <c r="E18" s="12" t="n"/>
+      <c r="F18" s="34" t="n">
+        <v>513.58</v>
+      </c>
+      <c r="G18" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:E6"/>
+  <mergeCells count="3">
     <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A18:E18"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
-          <t>ORDEN DE PEDIDO  —  02-FRUTAS  —  ALPAMARCA</t>
+          <t>ORDEN DE PEDIDO  —  03-CARNES  —  ALPAMARCA</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
         <is>
           <t>Semana 6/2026   •   2026-02-02 al 2026-02-08</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="26" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B4" s="26" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
       <c r="C4" s="26" t="inlineStr">
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...19 lines deleted...]
-      <c r="G6" s="12" t="n"/>
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Cuero de Cerdo(Jaran Para Menestra)</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>18</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>11.16</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Filete de Pollo C/H (Pechuga) x Kg</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>11</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>33</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="16" customHeight="1">
+      <c r="A7" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="B7" s="27" t="inlineStr">
+        <is>
+          <t>Guiso de Res (Pulpa) S/Hueso</t>
+        </is>
+      </c>
+      <c r="C7" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D7" s="28" t="n">
+        <v>12.75</v>
+      </c>
+      <c r="E7" s="29" t="n">
+        <v>28</v>
+      </c>
+      <c r="F7" s="29" t="n">
+        <v>357</v>
+      </c>
+      <c r="G7" s="27" t="inlineStr"/>
+    </row>
+    <row r="8" ht="16" customHeight="1">
+      <c r="A8" s="30" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" s="30" t="inlineStr">
+        <is>
+          <t>Hueso de Res (Manzana)</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D8" s="31" t="n">
+        <v>5</v>
+      </c>
+      <c r="E8" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F8" s="32" t="n">
+        <v>25</v>
+      </c>
+      <c r="G8" s="30" t="inlineStr"/>
+    </row>
+    <row r="9" ht="16" customHeight="1">
+      <c r="A9" s="27" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" s="27" t="inlineStr">
+        <is>
+          <t>Malaya de Res S/H x Kg</t>
+        </is>
+      </c>
+      <c r="C9" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D9" s="28" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="E9" s="29" t="n">
+        <v>28</v>
+      </c>
+      <c r="F9" s="29" t="n">
+        <v>154</v>
+      </c>
+      <c r="G9" s="27" t="inlineStr"/>
+    </row>
+    <row r="10" ht="16" customHeight="1">
+      <c r="A10" s="30" t="n">
+        <v>6</v>
+      </c>
+      <c r="B10" s="30" t="inlineStr">
+        <is>
+          <t>Mondongo o Panza (importado)</t>
+        </is>
+      </c>
+      <c r="C10" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D10" s="31" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E10" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F10" s="32" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="G10" s="30" t="inlineStr"/>
+    </row>
+    <row r="11" ht="16" customHeight="1">
+      <c r="A11" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="B11" s="27" t="inlineStr">
+        <is>
+          <t>Pecho de Res c/Hueso</t>
+        </is>
+      </c>
+      <c r="C11" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D11" s="28" t="n">
+        <v>2.3</v>
+      </c>
+      <c r="E11" s="29" t="n">
+        <v>28</v>
+      </c>
+      <c r="F11" s="29" t="n">
+        <v>64.40000000000001</v>
+      </c>
+      <c r="G11" s="27" t="inlineStr"/>
+    </row>
+    <row r="12" ht="16" customHeight="1">
+      <c r="A12" s="30" t="n">
+        <v>8</v>
+      </c>
+      <c r="B12" s="30" t="inlineStr">
+        <is>
+          <t>Pescado Jurel (Entero) x Kg</t>
+        </is>
+      </c>
+      <c r="C12" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D12" s="31" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E12" s="32" t="n">
+        <v>18</v>
+      </c>
+      <c r="F12" s="32" t="n">
+        <v>45</v>
+      </c>
+      <c r="G12" s="30" t="inlineStr"/>
+    </row>
+    <row r="13" ht="16" customHeight="1">
+      <c r="A13" s="27" t="n">
+        <v>9</v>
+      </c>
+      <c r="B13" s="27" t="inlineStr">
+        <is>
+          <t>Pescado Jurel (Filete) x Kg</t>
+        </is>
+      </c>
+      <c r="C13" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D13" s="28" t="n">
+        <v>5</v>
+      </c>
+      <c r="E13" s="29" t="n">
+        <v>18</v>
+      </c>
+      <c r="F13" s="29" t="n">
+        <v>90</v>
+      </c>
+      <c r="G13" s="27" t="inlineStr"/>
+    </row>
+    <row r="14" ht="16" customHeight="1">
+      <c r="A14" s="30" t="n">
+        <v>10</v>
+      </c>
+      <c r="B14" s="30" t="inlineStr">
+        <is>
+          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
+        </is>
+      </c>
+      <c r="C14" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D14" s="31" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="E14" s="32" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="F14" s="32" t="n">
+        <v>32.73</v>
+      </c>
+      <c r="G14" s="30" t="inlineStr"/>
+    </row>
+    <row r="15" ht="16" customHeight="1">
+      <c r="A15" s="27" t="n">
+        <v>11</v>
+      </c>
+      <c r="B15" s="27" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C15" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D15" s="28" t="n">
+        <v>40.5</v>
+      </c>
+      <c r="E15" s="29" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F15" s="29" t="n">
+        <v>384.75</v>
+      </c>
+      <c r="G15" s="27" t="inlineStr"/>
+    </row>
+    <row r="16" ht="16" customHeight="1">
+      <c r="A16" s="30" t="n">
+        <v>12</v>
+      </c>
+      <c r="B16" s="30" t="inlineStr">
+        <is>
+          <t>Pollo Parrillero B2 (1.2 kg)</t>
+        </is>
+      </c>
+      <c r="C16" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D16" s="31" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="E16" s="32" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F16" s="32" t="n">
+        <v>71.25</v>
+      </c>
+      <c r="G16" s="30" t="inlineStr"/>
+    </row>
+    <row r="17" ht="16" customHeight="1">
+      <c r="A17" s="27" t="n">
+        <v>13</v>
+      </c>
+      <c r="B17" s="27" t="inlineStr">
+        <is>
+          <t>Yuyo Marino</t>
+        </is>
+      </c>
+      <c r="C17" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D17" s="28" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="E17" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F17" s="29" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="G17" s="27" t="inlineStr"/>
+    </row>
+    <row r="18" ht="22" customHeight="1">
+      <c r="A18" s="33" t="inlineStr">
+        <is>
+          <t>SUBTOTAL  03-CARNES</t>
+        </is>
+      </c>
+      <c r="B18" s="12" t="n"/>
+      <c r="C18" s="12" t="n"/>
+      <c r="D18" s="12" t="n"/>
+      <c r="E18" s="12" t="n"/>
+      <c r="F18" s="34" t="n">
+        <v>1276.63</v>
+      </c>
+      <c r="G18" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:E6"/>
+  <mergeCells count="3">
     <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A18:E18"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
-[...106 lines deleted...]
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
@@ -4730,90 +3940,107 @@
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...4 lines deleted...]
-      </c>
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Jamonada San Fernando x 85 gr</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>35</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>3.85</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
     </row>
     <row r="6" ht="22" customHeight="1">
-      <c r="A6" s="28" t="inlineStr">
+      <c r="A6" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  04-EMBUTIDOS</t>
         </is>
       </c>
       <c r="B6" s="12" t="n"/>
       <c r="C6" s="12" t="n"/>
       <c r="D6" s="12" t="n"/>
       <c r="E6" s="12" t="n"/>
-      <c r="F6" s="29" t="n">
-        <v>0</v>
+      <c r="F6" s="34" t="n">
+        <v>3.85</v>
       </c>
       <c r="G6" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G53"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
           <t>ORDEN DE PEDIDO  —  05-ABARROTES  —  ALPAMARCA</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
@@ -4837,90 +4064,1282 @@
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...7 lines deleted...]
-      <c r="A6" s="28" t="inlineStr">
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Aceite Vegetal Primor x 1 lt</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>10.35</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>87.97</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Aceite de ajonjoli x 250 gr</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>40</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="16" customHeight="1">
+      <c r="A7" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="B7" s="27" t="inlineStr">
+        <is>
+          <t>Arroz Tonderito x Sco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C7" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D7" s="28" t="n">
+        <v>45.75</v>
+      </c>
+      <c r="E7" s="29" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F7" s="29" t="n">
+        <v>205.88</v>
+      </c>
+      <c r="G7" s="27" t="inlineStr"/>
+    </row>
+    <row r="8" ht="16" customHeight="1">
+      <c r="A8" s="30" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" s="30" t="inlineStr">
+        <is>
+          <t>Avena Santa Catalina x Kg</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D8" s="31" t="n">
+        <v>1</v>
+      </c>
+      <c r="E8" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F8" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="G8" s="30" t="inlineStr"/>
+    </row>
+    <row r="9" ht="16" customHeight="1">
+      <c r="A9" s="27" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" s="27" t="inlineStr">
+        <is>
+          <t>Avena Santa Catalina x Kg.</t>
+        </is>
+      </c>
+      <c r="C9" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D9" s="28" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="E9" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F9" s="29" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G9" s="27" t="inlineStr"/>
+    </row>
+    <row r="10" ht="16" customHeight="1">
+      <c r="A10" s="30" t="n">
+        <v>6</v>
+      </c>
+      <c r="B10" s="30" t="inlineStr">
+        <is>
+          <t>Azucar Blanca Paramonga x 1 kg</t>
+        </is>
+      </c>
+      <c r="C10" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D10" s="31" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="E10" s="32" t="n">
+        <v>4</v>
+      </c>
+      <c r="F10" s="32" t="n">
+        <v>3</v>
+      </c>
+      <c r="G10" s="30" t="inlineStr"/>
+    </row>
+    <row r="11" ht="16" customHeight="1">
+      <c r="A11" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="B11" s="27" t="inlineStr">
+        <is>
+          <t>Azucar Rubia San Jacinto</t>
+        </is>
+      </c>
+      <c r="C11" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D11" s="28" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="E11" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="F11" s="29" t="n">
+        <v>21</v>
+      </c>
+      <c r="G11" s="27" t="inlineStr"/>
+    </row>
+    <row r="12" ht="16" customHeight="1">
+      <c r="A12" s="30" t="n">
+        <v>8</v>
+      </c>
+      <c r="B12" s="30" t="inlineStr">
+        <is>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C12" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D12" s="31" t="n">
+        <v>23.75</v>
+      </c>
+      <c r="E12" s="32" t="n">
+        <v>6</v>
+      </c>
+      <c r="F12" s="32" t="n">
+        <v>142.5</v>
+      </c>
+      <c r="G12" s="30" t="inlineStr"/>
+    </row>
+    <row r="13" ht="16" customHeight="1">
+      <c r="A13" s="27" t="n">
+        <v>9</v>
+      </c>
+      <c r="B13" s="27" t="inlineStr">
+        <is>
+          <t>Cafe Kirma x 200 gr Und</t>
+        </is>
+      </c>
+      <c r="C13" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D13" s="28" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="E13" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F13" s="29" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="G13" s="27" t="inlineStr"/>
+    </row>
+    <row r="14" ht="16" customHeight="1">
+      <c r="A14" s="30" t="n">
+        <v>10</v>
+      </c>
+      <c r="B14" s="30" t="inlineStr">
+        <is>
+          <t>Chuño Ingles x Kg</t>
+        </is>
+      </c>
+      <c r="C14" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D14" s="31" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="E14" s="32" t="n">
+        <v>6</v>
+      </c>
+      <c r="F14" s="32" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="G14" s="30" t="inlineStr"/>
+    </row>
+    <row r="15" ht="16" customHeight="1">
+      <c r="A15" s="27" t="n">
+        <v>11</v>
+      </c>
+      <c r="B15" s="27" t="inlineStr">
+        <is>
+          <t>Chuño entero</t>
+        </is>
+      </c>
+      <c r="C15" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D15" s="28" t="n">
+        <v>2</v>
+      </c>
+      <c r="E15" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="F15" s="29" t="n">
+        <v>12</v>
+      </c>
+      <c r="G15" s="27" t="inlineStr"/>
+    </row>
+    <row r="16" ht="16" customHeight="1">
+      <c r="A16" s="30" t="n">
+        <v>12</v>
+      </c>
+      <c r="B16" s="30" t="inlineStr">
+        <is>
+          <t>Cocoa</t>
+        </is>
+      </c>
+      <c r="C16" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D16" s="31" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="E16" s="32" t="n">
+        <v>8</v>
+      </c>
+      <c r="F16" s="32" t="n">
+        <v>2</v>
+      </c>
+      <c r="G16" s="30" t="inlineStr"/>
+    </row>
+    <row r="17" ht="16" customHeight="1">
+      <c r="A17" s="27" t="n">
+        <v>13</v>
+      </c>
+      <c r="B17" s="27" t="inlineStr">
+        <is>
+          <t>Doña Gusta de Carne x 7gr x 10 und</t>
+        </is>
+      </c>
+      <c r="C17" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D17" s="28" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E17" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F17" s="29" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G17" s="27" t="inlineStr"/>
+    </row>
+    <row r="18" ht="16" customHeight="1">
+      <c r="A18" s="30" t="n">
+        <v>14</v>
+      </c>
+      <c r="B18" s="30" t="inlineStr">
+        <is>
+          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
+        </is>
+      </c>
+      <c r="C18" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D18" s="31" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="E18" s="32" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F18" s="32" t="n">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="30" t="inlineStr"/>
+    </row>
+    <row r="19" ht="16" customHeight="1">
+      <c r="A19" s="27" t="n">
+        <v>15</v>
+      </c>
+      <c r="B19" s="27" t="inlineStr">
+        <is>
+          <t>Escencia de naranja x 90 ml</t>
+        </is>
+      </c>
+      <c r="C19" s="27" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D19" s="28" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E19" s="29" t="n">
+        <v>4</v>
+      </c>
+      <c r="F19" s="29" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="G19" s="27" t="inlineStr"/>
+    </row>
+    <row r="20" ht="16" customHeight="1">
+      <c r="A20" s="30" t="n">
+        <v>16</v>
+      </c>
+      <c r="B20" s="30" t="inlineStr">
+        <is>
+          <t>Escencia de vainilla fleishman x 500 ml</t>
+        </is>
+      </c>
+      <c r="C20" s="30" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D20" s="31" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E20" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F20" s="32" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G20" s="30" t="inlineStr"/>
+    </row>
+    <row r="21" ht="16" customHeight="1">
+      <c r="A21" s="27" t="n">
+        <v>17</v>
+      </c>
+      <c r="B21" s="27" t="inlineStr">
+        <is>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
+        </is>
+      </c>
+      <c r="C21" s="27" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D21" s="28" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E21" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F21" s="29" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="G21" s="27" t="inlineStr"/>
+    </row>
+    <row r="22" ht="16" customHeight="1">
+      <c r="A22" s="30" t="n">
+        <v>18</v>
+      </c>
+      <c r="B22" s="30" t="inlineStr">
+        <is>
+          <t>Fideo Arito (Don Máximo)</t>
+        </is>
+      </c>
+      <c r="C22" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D22" s="31" t="n">
+        <v>1.65</v>
+      </c>
+      <c r="E22" s="32" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="F22" s="32" t="n">
+        <v>9.07</v>
+      </c>
+      <c r="G22" s="30" t="inlineStr"/>
+    </row>
+    <row r="23" ht="16" customHeight="1">
+      <c r="A23" s="27" t="n">
+        <v>19</v>
+      </c>
+      <c r="B23" s="27" t="inlineStr">
+        <is>
+          <t>Fideo Caracol Grande (Don Máximo)</t>
+        </is>
+      </c>
+      <c r="C23" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D23" s="28" t="n">
+        <v>1.65</v>
+      </c>
+      <c r="E23" s="29" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="F23" s="29" t="n">
+        <v>9.07</v>
+      </c>
+      <c r="G23" s="27" t="inlineStr"/>
+    </row>
+    <row r="24" ht="16" customHeight="1">
+      <c r="A24" s="30" t="n">
+        <v>20</v>
+      </c>
+      <c r="B24" s="30" t="inlineStr">
+        <is>
+          <t>Fideo Spagueti Delgado</t>
+        </is>
+      </c>
+      <c r="C24" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D24" s="31" t="n">
+        <v>5</v>
+      </c>
+      <c r="E24" s="32" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="F24" s="32" t="n">
+        <v>27.5</v>
+      </c>
+      <c r="G24" s="30" t="inlineStr"/>
+    </row>
+    <row r="25" ht="16" customHeight="1">
+      <c r="A25" s="27" t="n">
+        <v>21</v>
+      </c>
+      <c r="B25" s="27" t="inlineStr">
+        <is>
+          <t>Fideo canuto grande don maximo</t>
+        </is>
+      </c>
+      <c r="C25" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D25" s="28" t="n">
+        <v>1.65</v>
+      </c>
+      <c r="E25" s="29" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="F25" s="29" t="n">
+        <v>9.07</v>
+      </c>
+      <c r="G25" s="27" t="inlineStr"/>
+    </row>
+    <row r="26" ht="16" customHeight="1">
+      <c r="A26" s="30" t="n">
+        <v>22</v>
+      </c>
+      <c r="B26" s="30" t="inlineStr">
+        <is>
+          <t>Fideo canuto mediano don maximo</t>
+        </is>
+      </c>
+      <c r="C26" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D26" s="31" t="n">
+        <v>1.65</v>
+      </c>
+      <c r="E26" s="32" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="F26" s="32" t="n">
+        <v>9.07</v>
+      </c>
+      <c r="G26" s="30" t="inlineStr"/>
+    </row>
+    <row r="27" ht="16" customHeight="1">
+      <c r="A27" s="27" t="n">
+        <v>23</v>
+      </c>
+      <c r="B27" s="27" t="inlineStr">
+        <is>
+          <t>Fideo wantan x 40 und</t>
+        </is>
+      </c>
+      <c r="C27" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D27" s="28" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="E27" s="29" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="F27" s="29" t="n">
+        <v>4.67</v>
+      </c>
+      <c r="G27" s="27" t="inlineStr"/>
+    </row>
+    <row r="28" ht="16" customHeight="1">
+      <c r="A28" s="30" t="n">
+        <v>24</v>
+      </c>
+      <c r="B28" s="30" t="inlineStr">
+        <is>
+          <t>Harina Nicolini Suelta (Para Cocina)</t>
+        </is>
+      </c>
+      <c r="C28" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D28" s="31" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="E28" s="32" t="n">
+        <v>4</v>
+      </c>
+      <c r="F28" s="32" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="G28" s="30" t="inlineStr"/>
+    </row>
+    <row r="29" ht="16" customHeight="1">
+      <c r="A29" s="27" t="n">
+        <v>25</v>
+      </c>
+      <c r="B29" s="27" t="inlineStr">
+        <is>
+          <t>Harina de Arverja (Crema de Alverja)</t>
+        </is>
+      </c>
+      <c r="C29" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D29" s="28" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="E29" s="29" t="n">
+        <v>4</v>
+      </c>
+      <c r="F29" s="29" t="n">
+        <v>7.2</v>
+      </c>
+      <c r="G29" s="27" t="inlineStr"/>
+    </row>
+    <row r="30" ht="16" customHeight="1">
+      <c r="A30" s="30" t="n">
+        <v>26</v>
+      </c>
+      <c r="B30" s="30" t="inlineStr">
+        <is>
+          <t>Helado artica x 5l</t>
+        </is>
+      </c>
+      <c r="C30" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D30" s="31" t="n">
+        <v>6.25</v>
+      </c>
+      <c r="E30" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F30" s="32" t="n">
+        <v>31.25</v>
+      </c>
+      <c r="G30" s="30" t="inlineStr"/>
+    </row>
+    <row r="31" ht="16" customHeight="1">
+      <c r="A31" s="27" t="n">
+        <v>27</v>
+      </c>
+      <c r="B31" s="27" t="inlineStr">
+        <is>
+          <t>Huevo Rosado x180 Und</t>
+        </is>
+      </c>
+      <c r="C31" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D31" s="28" t="n">
+        <v>12.96</v>
+      </c>
+      <c r="E31" s="29" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="F31" s="29" t="n">
+        <v>84.23999999999999</v>
+      </c>
+      <c r="G31" s="27" t="inlineStr"/>
+    </row>
+    <row r="32" ht="16" customHeight="1">
+      <c r="A32" s="30" t="n">
+        <v>28</v>
+      </c>
+      <c r="B32" s="30" t="inlineStr">
+        <is>
+          <t>Ketchup Walibi x 1 kg</t>
+        </is>
+      </c>
+      <c r="C32" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D32" s="31" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="E32" s="32" t="n">
+        <v>7</v>
+      </c>
+      <c r="F32" s="32" t="n">
+        <v>1.05</v>
+      </c>
+      <c r="G32" s="30" t="inlineStr"/>
+    </row>
+    <row r="33" ht="16" customHeight="1">
+      <c r="A33" s="27" t="n">
+        <v>29</v>
+      </c>
+      <c r="B33" s="27" t="inlineStr">
+        <is>
+          <t>Leche Condensada Nestle x 393 gr.</t>
+        </is>
+      </c>
+      <c r="C33" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D33" s="28" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="E33" s="29" t="n">
+        <v>12</v>
+      </c>
+      <c r="F33" s="29" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="G33" s="27" t="inlineStr"/>
+    </row>
+    <row r="34" ht="16" customHeight="1">
+      <c r="A34" s="30" t="n">
+        <v>30</v>
+      </c>
+      <c r="B34" s="30" t="inlineStr">
+        <is>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
+        </is>
+      </c>
+      <c r="C34" s="30" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D34" s="31" t="n">
+        <v>7.17</v>
+      </c>
+      <c r="E34" s="32" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="F34" s="32" t="n">
+        <v>60.95</v>
+      </c>
+      <c r="G34" s="30" t="inlineStr"/>
+    </row>
+    <row r="35" ht="16" customHeight="1">
+      <c r="A35" s="27" t="n">
+        <v>31</v>
+      </c>
+      <c r="B35" s="27" t="inlineStr">
+        <is>
+          <t>Leche Laive tetrapack x 24 Und x 480 ml</t>
+        </is>
+      </c>
+      <c r="C35" s="27" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D35" s="28" t="n">
+        <v>8.06</v>
+      </c>
+      <c r="E35" s="29" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="F35" s="29" t="n">
+        <v>38.69</v>
+      </c>
+      <c r="G35" s="27" t="inlineStr"/>
+    </row>
+    <row r="36" ht="16" customHeight="1">
+      <c r="A36" s="30" t="n">
+        <v>32</v>
+      </c>
+      <c r="B36" s="30" t="inlineStr">
+        <is>
+          <t>Maca Molida(Tostada)</t>
+        </is>
+      </c>
+      <c r="C36" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D36" s="31" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="E36" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F36" s="32" t="n">
+        <v>3.75</v>
+      </c>
+      <c r="G36" s="30" t="inlineStr"/>
+    </row>
+    <row r="37" ht="16" customHeight="1">
+      <c r="A37" s="27" t="n">
+        <v>33</v>
+      </c>
+      <c r="B37" s="27" t="inlineStr">
+        <is>
+          <t>Maizena x kg</t>
+        </is>
+      </c>
+      <c r="C37" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D37" s="28" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="E37" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="F37" s="29" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="G37" s="27" t="inlineStr"/>
+    </row>
+    <row r="38" ht="16" customHeight="1">
+      <c r="A38" s="30" t="n">
+        <v>34</v>
+      </c>
+      <c r="B38" s="30" t="inlineStr">
+        <is>
+          <t>Manteca Famosa x kg</t>
+        </is>
+      </c>
+      <c r="C38" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D38" s="31" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="E38" s="32" t="n">
+        <v>12</v>
+      </c>
+      <c r="F38" s="32" t="n">
+        <v>8.640000000000001</v>
+      </c>
+      <c r="G38" s="30" t="inlineStr"/>
+    </row>
+    <row r="39" ht="16" customHeight="1">
+      <c r="A39" s="27" t="n">
+        <v>35</v>
+      </c>
+      <c r="B39" s="27" t="inlineStr">
+        <is>
+          <t>Mantequilla Manty x 330 gr</t>
+        </is>
+      </c>
+      <c r="C39" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D39" s="28" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="E39" s="29" t="n">
+        <v>18</v>
+      </c>
+      <c r="F39" s="29" t="n">
+        <v>10.8</v>
+      </c>
+      <c r="G39" s="27" t="inlineStr"/>
+    </row>
+    <row r="40" ht="16" customHeight="1">
+      <c r="A40" s="30" t="n">
+        <v>36</v>
+      </c>
+      <c r="B40" s="30" t="inlineStr">
+        <is>
+          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
+        </is>
+      </c>
+      <c r="C40" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D40" s="31" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="E40" s="32" t="n">
+        <v>18</v>
+      </c>
+      <c r="F40" s="32" t="n">
+        <v>7.92</v>
+      </c>
+      <c r="G40" s="30" t="inlineStr"/>
+    </row>
+    <row r="41" ht="16" customHeight="1">
+      <c r="A41" s="27" t="n">
+        <v>37</v>
+      </c>
+      <c r="B41" s="27" t="inlineStr">
+        <is>
+          <t>Margarina Primavera (Industrial)</t>
+        </is>
+      </c>
+      <c r="C41" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D41" s="28" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="E41" s="29" t="n">
+        <v>16</v>
+      </c>
+      <c r="F41" s="29" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="G41" s="27" t="inlineStr"/>
+    </row>
+    <row r="42" ht="16" customHeight="1">
+      <c r="A42" s="30" t="n">
+        <v>38</v>
+      </c>
+      <c r="B42" s="30" t="inlineStr">
+        <is>
+          <t>Mate Anis Herbi x 100 Und</t>
+        </is>
+      </c>
+      <c r="C42" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D42" s="31" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="E42" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F42" s="32" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="G42" s="30" t="inlineStr"/>
+    </row>
+    <row r="43" ht="16" customHeight="1">
+      <c r="A43" s="27" t="n">
+        <v>39</v>
+      </c>
+      <c r="B43" s="27" t="inlineStr">
+        <is>
+          <t>Mate Manzanilla Herbi x 100 Und</t>
+        </is>
+      </c>
+      <c r="C43" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D43" s="28" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="E43" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F43" s="29" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="G43" s="27" t="inlineStr"/>
+    </row>
+    <row r="44" ht="16" customHeight="1">
+      <c r="A44" s="30" t="n">
+        <v>40</v>
+      </c>
+      <c r="B44" s="30" t="inlineStr">
+        <is>
+          <t>Mayonesa Walibi x 1 kg</t>
+        </is>
+      </c>
+      <c r="C44" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D44" s="31" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="E44" s="32" t="n">
+        <v>8</v>
+      </c>
+      <c r="F44" s="32" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="G44" s="30" t="inlineStr"/>
+    </row>
+    <row r="45" ht="16" customHeight="1">
+      <c r="A45" s="27" t="n">
+        <v>41</v>
+      </c>
+      <c r="B45" s="27" t="inlineStr">
+        <is>
+          <t>Mermelada Doypack (Fresa) x 1 kg</t>
+        </is>
+      </c>
+      <c r="C45" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D45" s="28" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="E45" s="29" t="n">
+        <v>12</v>
+      </c>
+      <c r="F45" s="29" t="n">
+        <v>7.2</v>
+      </c>
+      <c r="G45" s="27" t="inlineStr"/>
+    </row>
+    <row r="46" ht="16" customHeight="1">
+      <c r="A46" s="30" t="n">
+        <v>42</v>
+      </c>
+      <c r="B46" s="30" t="inlineStr">
+        <is>
+          <t>Milo actigen e granulado x 400 gr</t>
+        </is>
+      </c>
+      <c r="C46" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D46" s="31" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="E46" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F46" s="32" t="n">
+        <v>2.65</v>
+      </c>
+      <c r="G46" s="30" t="inlineStr"/>
+    </row>
+    <row r="47" ht="16" customHeight="1">
+      <c r="A47" s="27" t="n">
+        <v>43</v>
+      </c>
+      <c r="B47" s="27" t="inlineStr">
+        <is>
+          <t>Mostaza Wally x 1 kg</t>
+        </is>
+      </c>
+      <c r="C47" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D47" s="28" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="E47" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="F47" s="29" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="G47" s="27" t="inlineStr"/>
+    </row>
+    <row r="48" ht="16" customHeight="1">
+      <c r="A48" s="30" t="n">
+        <v>44</v>
+      </c>
+      <c r="B48" s="30" t="inlineStr">
+        <is>
+          <t>Pasas Negras</t>
+        </is>
+      </c>
+      <c r="C48" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D48" s="31" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="E48" s="32" t="n">
+        <v>45</v>
+      </c>
+      <c r="F48" s="32" t="n">
+        <v>31.5</v>
+      </c>
+      <c r="G48" s="30" t="inlineStr"/>
+    </row>
+    <row r="49" ht="16" customHeight="1">
+      <c r="A49" s="27" t="n">
+        <v>45</v>
+      </c>
+      <c r="B49" s="27" t="inlineStr">
+        <is>
+          <t>Queso prensado/fresco x 500 gr</t>
+        </is>
+      </c>
+      <c r="C49" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D49" s="28" t="n">
+        <v>7.9</v>
+      </c>
+      <c r="E49" s="29" t="n">
+        <v>25</v>
+      </c>
+      <c r="F49" s="29" t="n">
+        <v>197.5</v>
+      </c>
+      <c r="G49" s="27" t="inlineStr"/>
+    </row>
+    <row r="50" ht="16" customHeight="1">
+      <c r="A50" s="30" t="n">
+        <v>46</v>
+      </c>
+      <c r="B50" s="30" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C50" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D50" s="31" t="n">
+        <v>8.460000000000001</v>
+      </c>
+      <c r="E50" s="32" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F50" s="32" t="n">
+        <v>12.69</v>
+      </c>
+      <c r="G50" s="30" t="inlineStr"/>
+    </row>
+    <row r="51" ht="16" customHeight="1">
+      <c r="A51" s="27" t="n">
+        <v>47</v>
+      </c>
+      <c r="B51" s="27" t="inlineStr">
+        <is>
+          <t>Te canela y clavo x 100 sobres</t>
+        </is>
+      </c>
+      <c r="C51" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D51" s="28" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="E51" s="29" t="n">
+        <v>45</v>
+      </c>
+      <c r="F51" s="29" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="G51" s="27" t="inlineStr"/>
+    </row>
+    <row r="52" ht="16" customHeight="1">
+      <c r="A52" s="30" t="n">
+        <v>48</v>
+      </c>
+      <c r="B52" s="30" t="inlineStr">
+        <is>
+          <t>Te puro x 100 sobres herbi</t>
+        </is>
+      </c>
+      <c r="C52" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D52" s="31" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="E52" s="32" t="n">
+        <v>28</v>
+      </c>
+      <c r="F52" s="32" t="n">
+        <v>1.68</v>
+      </c>
+      <c r="G52" s="30" t="inlineStr"/>
+    </row>
+    <row r="53" ht="22" customHeight="1">
+      <c r="A53" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  05-ABARROTES</t>
         </is>
       </c>
-      <c r="B6" s="12" t="n"/>
-[...6 lines deleted...]
-      <c r="G6" s="12" t="n"/>
+      <c r="B53" s="12" t="n"/>
+      <c r="C53" s="12" t="n"/>
+      <c r="D53" s="12" t="n"/>
+      <c r="E53" s="12" t="n"/>
+      <c r="F53" s="34" t="n">
+        <v>1093.16</v>
+      </c>
+      <c r="G53" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:E6"/>
+  <mergeCells count="3">
+    <mergeCell ref="A53:E53"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
           <t>ORDEN DE PEDIDO  —  06-MENESTRAS  —  ALPAMARCA</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
@@ -4944,90 +5363,382 @@
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...7 lines deleted...]
-      <c r="A6" s="28" t="inlineStr">
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Ajonjoli</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>40</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Arvejita Seca Verde partida</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>1.75</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>8.75</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="16" customHeight="1">
+      <c r="A7" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="B7" s="27" t="inlineStr">
+        <is>
+          <t>Cebada Tostada</t>
+        </is>
+      </c>
+      <c r="C7" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D7" s="28" t="n">
+        <v>1</v>
+      </c>
+      <c r="E7" s="29" t="n">
+        <v>4</v>
+      </c>
+      <c r="F7" s="29" t="n">
+        <v>4</v>
+      </c>
+      <c r="G7" s="27" t="inlineStr"/>
+    </row>
+    <row r="8" ht="16" customHeight="1">
+      <c r="A8" s="30" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" s="30" t="inlineStr">
+        <is>
+          <t>Habas partida</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D8" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="E8" s="32" t="n">
+        <v>8</v>
+      </c>
+      <c r="F8" s="32" t="n">
+        <v>16</v>
+      </c>
+      <c r="G8" s="30" t="inlineStr"/>
+    </row>
+    <row r="9" ht="16" customHeight="1">
+      <c r="A9" s="27" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" s="27" t="inlineStr">
+        <is>
+          <t>Maiz Cancha x Kg</t>
+        </is>
+      </c>
+      <c r="C9" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D9" s="28" t="n">
+        <v>2</v>
+      </c>
+      <c r="E9" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F9" s="29" t="n">
+        <v>10</v>
+      </c>
+      <c r="G9" s="27" t="inlineStr"/>
+    </row>
+    <row r="10" ht="16" customHeight="1">
+      <c r="A10" s="30" t="n">
+        <v>6</v>
+      </c>
+      <c r="B10" s="30" t="inlineStr">
+        <is>
+          <t>Maiz Morado</t>
+        </is>
+      </c>
+      <c r="C10" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D10" s="31" t="n">
+        <v>2</v>
+      </c>
+      <c r="E10" s="32" t="n">
+        <v>6</v>
+      </c>
+      <c r="F10" s="32" t="n">
+        <v>12</v>
+      </c>
+      <c r="G10" s="30" t="inlineStr"/>
+    </row>
+    <row r="11" ht="16" customHeight="1">
+      <c r="A11" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="B11" s="27" t="inlineStr">
+        <is>
+          <t>Maiz Morado x Kg</t>
+        </is>
+      </c>
+      <c r="C11" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D11" s="28" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E11" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="F11" s="29" t="n">
+        <v>9</v>
+      </c>
+      <c r="G11" s="27" t="inlineStr"/>
+    </row>
+    <row r="12" ht="16" customHeight="1">
+      <c r="A12" s="30" t="n">
+        <v>8</v>
+      </c>
+      <c r="B12" s="30" t="inlineStr">
+        <is>
+          <t>Maiz mote</t>
+        </is>
+      </c>
+      <c r="C12" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D12" s="31" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="E12" s="32" t="n">
+        <v>6</v>
+      </c>
+      <c r="F12" s="32" t="n">
+        <v>27</v>
+      </c>
+      <c r="G12" s="30" t="inlineStr"/>
+    </row>
+    <row r="13" ht="16" customHeight="1">
+      <c r="A13" s="27" t="n">
+        <v>9</v>
+      </c>
+      <c r="B13" s="27" t="inlineStr">
+        <is>
+          <t>Moron Serrano tostado x Kg</t>
+        </is>
+      </c>
+      <c r="C13" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D13" s="28" t="n">
+        <v>2</v>
+      </c>
+      <c r="E13" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F13" s="29" t="n">
+        <v>10</v>
+      </c>
+      <c r="G13" s="27" t="inlineStr"/>
+    </row>
+    <row r="14" ht="16" customHeight="1">
+      <c r="A14" s="30" t="n">
+        <v>10</v>
+      </c>
+      <c r="B14" s="30" t="inlineStr">
+        <is>
+          <t>Pallares extra</t>
+        </is>
+      </c>
+      <c r="C14" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D14" s="31" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="E14" s="32" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="F14" s="32" t="n">
+        <v>3</v>
+      </c>
+      <c r="G14" s="30" t="inlineStr"/>
+    </row>
+    <row r="15" ht="16" customHeight="1">
+      <c r="A15" s="27" t="n">
+        <v>11</v>
+      </c>
+      <c r="B15" s="27" t="inlineStr">
+        <is>
+          <t>Quinua</t>
+        </is>
+      </c>
+      <c r="C15" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D15" s="28" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="E15" s="29" t="n">
+        <v>8</v>
+      </c>
+      <c r="F15" s="29" t="n">
+        <v>10</v>
+      </c>
+      <c r="G15" s="27" t="inlineStr"/>
+    </row>
+    <row r="16" ht="16" customHeight="1">
+      <c r="A16" s="30" t="n">
+        <v>12</v>
+      </c>
+      <c r="B16" s="30" t="inlineStr">
+        <is>
+          <t>Soya Molida</t>
+        </is>
+      </c>
+      <c r="C16" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D16" s="31" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E16" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F16" s="32" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="G16" s="30" t="inlineStr"/>
+    </row>
+    <row r="17" ht="22" customHeight="1">
+      <c r="A17" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  06-MENESTRAS</t>
         </is>
       </c>
-      <c r="B6" s="12" t="n"/>
-[...6 lines deleted...]
-      <c r="G6" s="12" t="n"/>
+      <c r="B17" s="12" t="n"/>
+      <c r="C17" s="12" t="n"/>
+      <c r="D17" s="12" t="n"/>
+      <c r="E17" s="12" t="n"/>
+      <c r="F17" s="34" t="n">
+        <v>123.05</v>
+      </c>
+      <c r="G17" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:E6"/>
+  <mergeCells count="3">
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A17:E17"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
           <t>ORDEN DE PEDIDO  —  07-CONDIMENTOS  —  ALPAMARCA</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
@@ -5051,90 +5762,482 @@
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...7 lines deleted...]
-      <c r="A6" s="28" t="inlineStr">
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Ajinomoto envasado</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>8</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Anis grano</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="16" customHeight="1">
+      <c r="A7" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="B7" s="27" t="inlineStr">
+        <is>
+          <t>Canela Entera</t>
+        </is>
+      </c>
+      <c r="C7" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D7" s="28" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E7" s="29" t="n">
+        <v>45</v>
+      </c>
+      <c r="F7" s="29" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="G7" s="27" t="inlineStr"/>
+    </row>
+    <row r="8" ht="16" customHeight="1">
+      <c r="A8" s="30" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" s="30" t="inlineStr">
+        <is>
+          <t>Canela Entera x Kg</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D8" s="31" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="E8" s="32" t="n">
+        <v>45</v>
+      </c>
+      <c r="F8" s="32" t="n">
+        <v>4.95</v>
+      </c>
+      <c r="G8" s="30" t="inlineStr"/>
+    </row>
+    <row r="9" ht="16" customHeight="1">
+      <c r="A9" s="27" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" s="27" t="inlineStr">
+        <is>
+          <t>Canela china x 100 gr</t>
+        </is>
+      </c>
+      <c r="C9" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D9" s="28" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E9" s="29" t="n">
+        <v>45</v>
+      </c>
+      <c r="F9" s="29" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="G9" s="27" t="inlineStr"/>
+    </row>
+    <row r="10" ht="16" customHeight="1">
+      <c r="A10" s="30" t="n">
+        <v>6</v>
+      </c>
+      <c r="B10" s="30" t="inlineStr">
+        <is>
+          <t>Canela molida</t>
+        </is>
+      </c>
+      <c r="C10" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D10" s="31" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="E10" s="32" t="n">
+        <v>45</v>
+      </c>
+      <c r="F10" s="32" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="G10" s="30" t="inlineStr"/>
+    </row>
+    <row r="11" ht="16" customHeight="1">
+      <c r="A11" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="B11" s="27" t="inlineStr">
+        <is>
+          <t>Clavo de olor</t>
+        </is>
+      </c>
+      <c r="C11" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D11" s="28" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E11" s="29" t="n">
+        <v>28</v>
+      </c>
+      <c r="F11" s="29" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="G11" s="27" t="inlineStr"/>
+    </row>
+    <row r="12" ht="16" customHeight="1">
+      <c r="A12" s="30" t="n">
+        <v>8</v>
+      </c>
+      <c r="B12" s="30" t="inlineStr">
+        <is>
+          <t>Clavo de olor x Kg</t>
+        </is>
+      </c>
+      <c r="C12" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D12" s="31" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="E12" s="32" t="n">
+        <v>28</v>
+      </c>
+      <c r="F12" s="32" t="n">
+        <v>1.96</v>
+      </c>
+      <c r="G12" s="30" t="inlineStr"/>
+    </row>
+    <row r="13" ht="16" customHeight="1">
+      <c r="A13" s="27" t="n">
+        <v>9</v>
+      </c>
+      <c r="B13" s="27" t="inlineStr">
+        <is>
+          <t>Comino Molido x Kg</t>
+        </is>
+      </c>
+      <c r="C13" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D13" s="28" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="E13" s="29" t="n">
+        <v>25</v>
+      </c>
+      <c r="F13" s="29" t="n">
+        <v>3.75</v>
+      </c>
+      <c r="G13" s="27" t="inlineStr"/>
+    </row>
+    <row r="14" ht="16" customHeight="1">
+      <c r="A14" s="30" t="n">
+        <v>10</v>
+      </c>
+      <c r="B14" s="30" t="inlineStr">
+        <is>
+          <t>Hongos seco</t>
+        </is>
+      </c>
+      <c r="C14" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D14" s="31" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E14" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F14" s="32" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G14" s="30" t="inlineStr"/>
+    </row>
+    <row r="15" ht="16" customHeight="1">
+      <c r="A15" s="27" t="n">
+        <v>11</v>
+      </c>
+      <c r="B15" s="27" t="inlineStr">
+        <is>
+          <t>Laurel</t>
+        </is>
+      </c>
+      <c r="C15" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D15" s="28" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E15" s="29" t="n">
+        <v>25</v>
+      </c>
+      <c r="F15" s="29" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="G15" s="27" t="inlineStr"/>
+    </row>
+    <row r="16" ht="16" customHeight="1">
+      <c r="A16" s="30" t="n">
+        <v>12</v>
+      </c>
+      <c r="B16" s="30" t="inlineStr">
+        <is>
+          <t>Oregano Seco</t>
+        </is>
+      </c>
+      <c r="C16" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D16" s="31" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E16" s="32" t="n">
+        <v>30</v>
+      </c>
+      <c r="F16" s="32" t="n">
+        <v>3</v>
+      </c>
+      <c r="G16" s="30" t="inlineStr"/>
+    </row>
+    <row r="17" ht="16" customHeight="1">
+      <c r="A17" s="27" t="n">
+        <v>13</v>
+      </c>
+      <c r="B17" s="27" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C17" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D17" s="28" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="E17" s="29" t="n">
+        <v>35</v>
+      </c>
+      <c r="F17" s="29" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="G17" s="27" t="inlineStr"/>
+    </row>
+    <row r="18" ht="16" customHeight="1">
+      <c r="A18" s="30" t="n">
+        <v>14</v>
+      </c>
+      <c r="B18" s="30" t="inlineStr">
+        <is>
+          <t>Salsa Inglesa Luren x 295 ml</t>
+        </is>
+      </c>
+      <c r="C18" s="30" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D18" s="31" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E18" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F18" s="32" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="G18" s="30" t="inlineStr"/>
+    </row>
+    <row r="19" ht="16" customHeight="1">
+      <c r="A19" s="27" t="n">
+        <v>15</v>
+      </c>
+      <c r="B19" s="27" t="inlineStr">
+        <is>
+          <t>Sillao MITONHONG X 4 LT</t>
+        </is>
+      </c>
+      <c r="C19" s="27" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D19" s="28" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="E19" s="29" t="n">
+        <v>12</v>
+      </c>
+      <c r="F19" s="29" t="n">
+        <v>3.6</v>
+      </c>
+      <c r="G19" s="27" t="inlineStr"/>
+    </row>
+    <row r="20" ht="16" customHeight="1">
+      <c r="A20" s="30" t="n">
+        <v>16</v>
+      </c>
+      <c r="B20" s="30" t="inlineStr">
+        <is>
+          <t>Vinagre Blanco el Firme x 1 Lt</t>
+        </is>
+      </c>
+      <c r="C20" s="30" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D20" s="31" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="E20" s="32" t="n">
+        <v>8</v>
+      </c>
+      <c r="F20" s="32" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="G20" s="30" t="inlineStr"/>
+    </row>
+    <row r="21" ht="22" customHeight="1">
+      <c r="A21" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  07-CONDIMENTOS</t>
         </is>
       </c>
-      <c r="B6" s="12" t="n"/>
-[...6 lines deleted...]
-      <c r="G6" s="12" t="n"/>
+      <c r="B21" s="12" t="n"/>
+      <c r="C21" s="12" t="n"/>
+      <c r="D21" s="12" t="n"/>
+      <c r="E21" s="12" t="n"/>
+      <c r="F21" s="34" t="n">
+        <v>29.59</v>
+      </c>
+      <c r="G21" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:E6"/>
+  <mergeCells count="3">
+    <mergeCell ref="A21:E21"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G9"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
           <t>ORDEN DE PEDIDO  —  08-PANADERIA  —  ALPAMARCA</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
@@ -5158,72 +6261,164 @@
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...7 lines deleted...]
-      <c r="A6" s="28" t="inlineStr">
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Harina de Trigo Don Lucciano x Saco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>8.380000000000001</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>4</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>33.52</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Levadura Seca Mauripan x 500 gr</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>4</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="16" customHeight="1">
+      <c r="A7" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="B7" s="27" t="inlineStr">
+        <is>
+          <t>Polvo de Hornear Royal 20 gr x 20 sobres</t>
+        </is>
+      </c>
+      <c r="C7" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D7" s="28" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E7" s="29" t="n">
+        <v>8</v>
+      </c>
+      <c r="F7" s="29" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="G7" s="27" t="inlineStr"/>
+    </row>
+    <row r="8" ht="16" customHeight="1">
+      <c r="A8" s="30" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" s="30" t="inlineStr">
+        <is>
+          <t>Polvo de hornear royal x 20 gr</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D8" s="31" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E8" s="32" t="n">
+        <v>8</v>
+      </c>
+      <c r="F8" s="32" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="G8" s="30" t="inlineStr"/>
+    </row>
+    <row r="9" ht="22" customHeight="1">
+      <c r="A9" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  08-PANADERIA</t>
         </is>
       </c>
-      <c r="B6" s="12" t="n"/>
-[...6 lines deleted...]
-      <c r="G6" s="12" t="n"/>
+      <c r="B9" s="12" t="n"/>
+      <c r="C9" s="12" t="n"/>
+      <c r="D9" s="12" t="n"/>
+      <c r="E9" s="12" t="n"/>
+      <c r="F9" s="34" t="n">
+        <v>34.08</v>
+      </c>
+      <c r="G9" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:E6"/>
+  <mergeCells count="3">
     <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>