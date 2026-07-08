--- v1 (2026-05-09)
+++ v2 (2026-07-08)
@@ -720,51 +720,51 @@
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>Revisado:
 admin</t>
         </is>
       </c>
       <c r="L2" s="4" t="n"/>
       <c r="M2" s="3" t="inlineStr">
         <is>
           <t>Versión:
 01</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Aprobado:</t>
         </is>
       </c>
       <c r="L3" s="4" t="n"/>
       <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Fecha:
-09/05/2026</t>
+08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>DEPOSITO EN EFECTIVO</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>Código:
 LC-2026-06-80013</t>
         </is>
       </c>
       <c r="L4" s="4" t="n"/>
       <c r="M4" s="3" t="inlineStr">
         <is>
           <t>Página:
 1 de 1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6" t="inlineStr">
@@ -813,51 +813,51 @@
       <c r="G7" s="7" t="n"/>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>RESP. PEDIDO :</t>
         </is>
       </c>
       <c r="I7" s="7" t="n"/>
       <c r="J7" s="7" t="n"/>
       <c r="K7" s="8" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="L7" s="7" t="n"/>
       <c r="M7" s="7" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>FECHA</t>
         </is>
       </c>
       <c r="B8" s="7" t="n"/>
       <c r="C8" s="8" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
       <c r="D8" s="7" t="n"/>
       <c r="E8" s="7" t="n"/>
       <c r="F8" s="7" t="n"/>
       <c r="G8" s="7" t="n"/>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>RESP. COMPRA :</t>
         </is>
       </c>
       <c r="I8" s="7" t="n"/>
       <c r="J8" s="7" t="n"/>
       <c r="K8" s="7" t="n"/>
       <c r="L8" s="7" t="n"/>
       <c r="M8" s="7" t="n"/>
     </row>
     <row r="13">
       <c r="C13" s="11" t="inlineStr">
         <is>
           <t>FAMILIA DE PRODUCTO</t>
         </is>
       </c>
       <c r="D13" s="12" t="n"/>
       <c r="E13" s="11" t="inlineStr">
@@ -1034,51 +1034,51 @@
       <c r="D25" s="18" t="n"/>
       <c r="E25" s="19" t="n">
         <v>7.5</v>
       </c>
       <c r="F25" s="20" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="27" ht="24" customHeight="1">
       <c r="C27" s="21" t="inlineStr">
         <is>
           <t>TOTAL GENERAL</t>
         </is>
       </c>
       <c r="D27" s="12" t="n"/>
       <c r="E27" s="22" t="n">
         <v>4277.35</v>
       </c>
       <c r="F27" s="21" t="n">
         <v>165</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="23" t="inlineStr">
         <is>
-          <t>Generado automáticamente - Semana 6/2026 - 09/05/2026</t>
+          <t>Generado automáticamente - Semana 6/2026 - 08/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="K3:L3"/>