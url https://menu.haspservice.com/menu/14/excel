--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -696,51 +696,51 @@
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>Revisado:
 admin</t>
         </is>
       </c>
       <c r="L2" s="4" t="n"/>
       <c r="M2" s="3" t="inlineStr">
         <is>
           <t>Versión:
 01</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Aprobado:</t>
         </is>
       </c>
       <c r="L3" s="4" t="n"/>
       <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Fecha:
-10/03/2026</t>
+09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>DEPOSITO EN EFECTIVO</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>Código:
 LC-2026-06-80014</t>
         </is>
       </c>
       <c r="L4" s="4" t="n"/>
       <c r="M4" s="3" t="inlineStr">
         <is>
           <t>Página:
 1 de 1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6" t="inlineStr">
@@ -789,51 +789,51 @@
       <c r="G7" s="7" t="n"/>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>RESP. PEDIDO :</t>
         </is>
       </c>
       <c r="I7" s="7" t="n"/>
       <c r="J7" s="7" t="n"/>
       <c r="K7" s="8" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="L7" s="7" t="n"/>
       <c r="M7" s="7" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>FECHA</t>
         </is>
       </c>
       <c r="B8" s="7" t="n"/>
       <c r="C8" s="8" t="inlineStr">
         <is>
-          <t>10/03/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
       <c r="D8" s="7" t="n"/>
       <c r="E8" s="7" t="n"/>
       <c r="F8" s="7" t="n"/>
       <c r="G8" s="7" t="n"/>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>RESP. COMPRA :</t>
         </is>
       </c>
       <c r="I8" s="7" t="n"/>
       <c r="J8" s="7" t="n"/>
       <c r="K8" s="7" t="n"/>
       <c r="L8" s="7" t="n"/>
       <c r="M8" s="7" t="n"/>
     </row>
     <row r="13">
       <c r="C13" s="11" t="inlineStr">
         <is>
           <t>FAMILIA DE PRODUCTO</t>
         </is>
       </c>
       <c r="D13" s="12" t="n"/>
       <c r="E13" s="11" t="inlineStr">
@@ -1010,51 +1010,51 @@
       <c r="D25" s="18" t="n"/>
       <c r="E25" s="19" t="n">
         <v>0</v>
       </c>
       <c r="F25" s="20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="24" customHeight="1">
       <c r="C27" s="21" t="inlineStr">
         <is>
           <t>TOTAL GENERAL</t>
         </is>
       </c>
       <c r="D27" s="12" t="n"/>
       <c r="E27" s="22" t="n">
         <v>0</v>
       </c>
       <c r="F27" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="23" t="inlineStr">
         <is>
-          <t>Generado automáticamente - Semana 6/2026 - 10/03/2026</t>
+          <t>Generado automáticamente - Semana 6/2026 - 09/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="K3:L3"/>