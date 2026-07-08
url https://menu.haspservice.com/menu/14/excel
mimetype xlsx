--- v1 (2026-05-09)
+++ v2 (2026-07-08)
@@ -696,51 +696,51 @@
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>Revisado:
 admin</t>
         </is>
       </c>
       <c r="L2" s="4" t="n"/>
       <c r="M2" s="3" t="inlineStr">
         <is>
           <t>Versión:
 01</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Aprobado:</t>
         </is>
       </c>
       <c r="L3" s="4" t="n"/>
       <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Fecha:
-09/05/2026</t>
+08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>DEPOSITO EN EFECTIVO</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>Código:
 LC-2026-06-80014</t>
         </is>
       </c>
       <c r="L4" s="4" t="n"/>
       <c r="M4" s="3" t="inlineStr">
         <is>
           <t>Página:
 1 de 1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6" t="inlineStr">
@@ -789,51 +789,51 @@
       <c r="G7" s="7" t="n"/>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>RESP. PEDIDO :</t>
         </is>
       </c>
       <c r="I7" s="7" t="n"/>
       <c r="J7" s="7" t="n"/>
       <c r="K7" s="8" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="L7" s="7" t="n"/>
       <c r="M7" s="7" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>FECHA</t>
         </is>
       </c>
       <c r="B8" s="7" t="n"/>
       <c r="C8" s="8" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
       <c r="D8" s="7" t="n"/>
       <c r="E8" s="7" t="n"/>
       <c r="F8" s="7" t="n"/>
       <c r="G8" s="7" t="n"/>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>RESP. COMPRA :</t>
         </is>
       </c>
       <c r="I8" s="7" t="n"/>
       <c r="J8" s="7" t="n"/>
       <c r="K8" s="7" t="n"/>
       <c r="L8" s="7" t="n"/>
       <c r="M8" s="7" t="n"/>
     </row>
     <row r="13">
       <c r="C13" s="11" t="inlineStr">
         <is>
           <t>FAMILIA DE PRODUCTO</t>
         </is>
       </c>
       <c r="D13" s="12" t="n"/>
       <c r="E13" s="11" t="inlineStr">
@@ -1010,51 +1010,51 @@
       <c r="D25" s="18" t="n"/>
       <c r="E25" s="19" t="n">
         <v>0</v>
       </c>
       <c r="F25" s="20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="24" customHeight="1">
       <c r="C27" s="21" t="inlineStr">
         <is>
           <t>TOTAL GENERAL</t>
         </is>
       </c>
       <c r="D27" s="12" t="n"/>
       <c r="E27" s="22" t="n">
         <v>0</v>
       </c>
       <c r="F27" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="23" t="inlineStr">
         <is>
-          <t>Generado automáticamente - Semana 6/2026 - 09/05/2026</t>
+          <t>Generado automáticamente - Semana 6/2026 - 08/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="K3:L3"/>