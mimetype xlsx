--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -784,51 +784,51 @@
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
           <t>25.0%</t>
         </is>
       </c>
     </row>
     <row r="9" ht="24" customHeight="1">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Ingredientes únicos encontrados</t>
         </is>
       </c>
       <c r="B9" s="4" t="n">
         <v>24</v>
       </c>
     </row>
     <row r="10" ht="24" customHeight="1">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Costo total estimado (S/)</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
-          <t>S/ 1,339.36</t>
+          <t>S/ 67.25</t>
         </is>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>⚠  CAUSA DEL PROBLEMA</t>
         </is>
       </c>
     </row>
     <row r="13" ht="16" customHeight="1">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>• Los platos SIN ingredientes son principalmente complementos (café, pan, jugos, postres, ají)</t>
         </is>
       </c>
     </row>
     <row r="14" ht="16" customHeight="1">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">  que fueron ingresados en el menú como texto libre SIN vincular a una receta en el sistema.</t>
         </is>
       </c>
     </row>
     <row r="15" ht="16" customHeight="1">
@@ -965,930 +965,930 @@
       </c>
       <c r="D3" s="13" t="inlineStr">
         <is>
           <t>CANTIDAD TOTAL</t>
         </is>
       </c>
       <c r="E3" s="13" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F3" s="13" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G3" s="13" t="inlineStr">
         <is>
           <t>USADO EN RECETA(S)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="16" customHeight="1">
       <c r="A4" s="14" t="inlineStr">
         <is>
-          <t xml:space="preserve">  ◆  SIN CATEGORÍA</t>
+          <t xml:space="preserve">  ◆  OTROS</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B5" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C5" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D5" s="16" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E5" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F5" s="17" t="n">
-        <v>1.7</v>
+        <v>0.09</v>
       </c>
       <c r="G5" s="15" t="inlineStr">
         <is>
           <t>Arroz a la Jardinera x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B6" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C6" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D6" s="19" t="n">
-        <v>10</v>
+        <v>0.5</v>
       </c>
       <c r="E6" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F6" s="20" t="n">
-        <v>85</v>
+        <v>4.25</v>
       </c>
       <c r="G6" s="18" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B7" s="15" t="inlineStr">
         <is>
           <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C7" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D7" s="16" t="n">
-        <v>0.4</v>
+        <v>0.02</v>
       </c>
       <c r="E7" s="17" t="n">
         <v>18</v>
       </c>
       <c r="F7" s="17" t="n">
-        <v>7.2</v>
+        <v>0.36</v>
       </c>
       <c r="G7" s="15" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B8" s="18" t="inlineStr">
         <is>
           <t>Aji Paprika con pepa</t>
         </is>
       </c>
       <c r="C8" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D8" s="19" t="n">
-        <v>0.1</v>
+        <v>0.01</v>
       </c>
       <c r="E8" s="20" t="n">
         <v>28</v>
       </c>
       <c r="F8" s="20" t="n">
-        <v>2.8</v>
+        <v>0.28</v>
       </c>
       <c r="G8" s="18" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B9" s="15" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C9" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D9" s="16" t="n">
-        <v>2</v>
+        <v>0.1</v>
       </c>
       <c r="E9" s="17" t="n">
         <v>12</v>
       </c>
       <c r="F9" s="17" t="n">
-        <v>24</v>
+        <v>1.2</v>
       </c>
       <c r="G9" s="15" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B10" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C10" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D10" s="19" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E10" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F10" s="20" t="n">
-        <v>3</v>
+        <v>0.15</v>
       </c>
       <c r="G10" s="18" t="inlineStr">
         <is>
           <t>Arroz a la Jardinera x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B11" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C11" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D11" s="16" t="n">
-        <v>2.6</v>
+        <v>0.13</v>
       </c>
       <c r="E11" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F11" s="17" t="n">
-        <v>39</v>
+        <v>1.95</v>
       </c>
       <c r="G11" s="15" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B12" s="18" t="inlineStr">
         <is>
           <t>Alverja o Arveja Verde c/ Cascara</t>
         </is>
       </c>
       <c r="C12" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D12" s="19" t="n">
-        <v>1.8</v>
+        <v>0.09</v>
       </c>
       <c r="E12" s="20" t="n">
         <v>9.5</v>
       </c>
       <c r="F12" s="20" t="n">
-        <v>17.1</v>
+        <v>0.85</v>
       </c>
       <c r="G12" s="18" t="inlineStr">
         <is>
           <t>Arroz a la Jardinera x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B13" s="15" t="inlineStr">
         <is>
           <t>Arroz Tonderito x Sco(50 Kg)</t>
         </is>
       </c>
       <c r="C13" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D13" s="16" t="n">
-        <v>55</v>
+        <v>2.75</v>
       </c>
       <c r="E13" s="17" t="n">
         <v>4.5</v>
       </c>
       <c r="F13" s="17" t="n">
-        <v>247.5</v>
+        <v>12.38</v>
       </c>
       <c r="G13" s="15" t="inlineStr">
         <is>
           <t>Arroz a la Jardinera x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B14" s="18" t="inlineStr">
         <is>
           <t>Brocoli x 600gr</t>
         </is>
       </c>
       <c r="C14" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D14" s="19" t="n">
-        <v>5.7</v>
+        <v>0.28</v>
       </c>
       <c r="E14" s="20" t="n">
         <v>4.5</v>
       </c>
       <c r="F14" s="20" t="n">
-        <v>25.65</v>
+        <v>1.26</v>
       </c>
       <c r="G14" s="18" t="inlineStr">
         <is>
           <t>Arroz a la Jardinera x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C15" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D15" s="16" t="n">
-        <v>0.1</v>
+        <v>0.01</v>
       </c>
       <c r="E15" s="17" t="n">
         <v>45</v>
       </c>
       <c r="F15" s="17" t="n">
-        <v>4.5</v>
+        <v>0.45</v>
       </c>
       <c r="G15" s="15" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B16" s="18" t="inlineStr">
         <is>
           <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C16" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D16" s="19" t="n">
-        <v>50</v>
+        <v>2.5</v>
       </c>
       <c r="E16" s="20" t="n">
         <v>1.8</v>
       </c>
       <c r="F16" s="20" t="n">
-        <v>90</v>
+        <v>4.5</v>
       </c>
       <c r="G16" s="18" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B17" s="15" t="inlineStr">
         <is>
-          <t>Chicha de Jora x 3 Lt</t>
+          <t>Chicha de Jora</t>
         </is>
       </c>
       <c r="C17" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D17" s="16" t="n">
-        <v>9.9</v>
+        <v>0.49</v>
       </c>
       <c r="E17" s="17" t="n">
         <v>3.5</v>
       </c>
       <c r="F17" s="17" t="n">
-        <v>34.65</v>
+        <v>1.71</v>
       </c>
       <c r="G17" s="15" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B18" s="18" t="inlineStr">
         <is>
           <t>Choclos tiernos x 400gr</t>
         </is>
       </c>
       <c r="C18" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D18" s="19" t="n">
-        <v>11.32</v>
+        <v>0.57</v>
       </c>
       <c r="E18" s="20" t="n">
         <v>4.5</v>
       </c>
       <c r="F18" s="20" t="n">
-        <v>50.94</v>
+        <v>2.56</v>
       </c>
       <c r="G18" s="18" t="inlineStr">
         <is>
           <t>Arroz a la Jardinera x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B19" s="15" t="inlineStr">
         <is>
           <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C19" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D19" s="16" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E19" s="17" t="n">
         <v>25</v>
       </c>
       <c r="F19" s="17" t="n">
-        <v>5</v>
+        <v>0.25</v>
       </c>
       <c r="G19" s="15" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B20" s="18" t="inlineStr">
         <is>
           <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C20" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D20" s="19" t="n">
-        <v>0.3</v>
+        <v>0.01</v>
       </c>
       <c r="E20" s="20" t="n">
         <v>30</v>
       </c>
       <c r="F20" s="20" t="n">
-        <v>9</v>
+        <v>0.3</v>
       </c>
       <c r="G20" s="18" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B21" s="15" t="inlineStr">
         <is>
           <t>Palillo Sazon Lopeza x Und</t>
         </is>
       </c>
       <c r="C21" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D21" s="16" t="n">
-        <v>0.17</v>
+        <v>0.01</v>
       </c>
       <c r="E21" s="17" t="n">
         <v>40</v>
       </c>
       <c r="F21" s="17" t="n">
-        <v>6.8</v>
+        <v>0.4</v>
       </c>
       <c r="G21" s="15" t="inlineStr">
         <is>
           <t>Arroz a la Jardinera x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B22" s="18" t="inlineStr">
         <is>
           <t>Perejil x 400gr</t>
         </is>
       </c>
       <c r="C22" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D22" s="19" t="n">
-        <v>0.44</v>
+        <v>0.02</v>
       </c>
       <c r="E22" s="20" t="n">
         <v>18</v>
       </c>
       <c r="F22" s="20" t="n">
-        <v>7.92</v>
+        <v>0.36</v>
       </c>
       <c r="G22" s="18" t="inlineStr">
         <is>
           <t>Arroz a la Jardinera x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B23" s="15" t="inlineStr">
         <is>
           <t>Perejil x 400gr</t>
         </is>
       </c>
       <c r="C23" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D23" s="16" t="n">
-        <v>2.04</v>
+        <v>0.1</v>
       </c>
       <c r="E23" s="17" t="n">
         <v>18</v>
       </c>
       <c r="F23" s="17" t="n">
-        <v>36.72</v>
+        <v>1.8</v>
       </c>
       <c r="G23" s="15" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B24" s="18" t="inlineStr">
         <is>
           <t>Pierna de Cerdo (CHICHARRON)x kg</t>
         </is>
       </c>
       <c r="C24" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D24" s="19" t="n">
-        <v>167</v>
+        <v>8.35</v>
       </c>
       <c r="E24" s="20" t="n">
         <v>3.5</v>
       </c>
       <c r="F24" s="20" t="n">
-        <v>584.5</v>
+        <v>29.22</v>
       </c>
       <c r="G24" s="18" t="inlineStr">
         <is>
           <t>P. Cerdo Pierna x 167 (FPR)*</t>
         </is>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B25" s="15" t="inlineStr">
         <is>
           <t>Pimenton Rojo x 180 Gr</t>
         </is>
       </c>
       <c r="C25" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D25" s="16" t="n">
-        <v>1.73</v>
+        <v>0.09</v>
       </c>
       <c r="E25" s="17" t="n">
         <v>5</v>
       </c>
       <c r="F25" s="17" t="n">
-        <v>8.65</v>
+        <v>0.45</v>
       </c>
       <c r="G25" s="15" t="inlineStr">
         <is>
           <t>Arroz a la Jardinera x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B26" s="18" t="inlineStr">
         <is>
           <t>Pimienta Negra Molida x Kg</t>
         </is>
       </c>
       <c r="C26" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D26" s="19" t="n">
-        <v>0.1</v>
+        <v>0.01</v>
       </c>
       <c r="E26" s="20" t="n">
         <v>35</v>
       </c>
       <c r="F26" s="20" t="n">
-        <v>3.5</v>
+        <v>0.35</v>
       </c>
       <c r="G26" s="18" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B27" s="15" t="inlineStr">
         <is>
           <t>Romero Fresco x 300 Gr (Atado)</t>
         </is>
       </c>
       <c r="C27" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D27" s="16" t="n">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="E27" s="17" t="n">
         <v>28</v>
       </c>
       <c r="F27" s="17" t="n">
-        <v>2.52</v>
+        <v>0</v>
       </c>
       <c r="G27" s="15" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B28" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Sal de Mesa Marina</t>
         </is>
       </c>
       <c r="C28" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D28" s="19" t="n">
-        <v>3.5</v>
+        <v>0.17</v>
       </c>
       <c r="E28" s="20" t="n">
         <v>1.5</v>
       </c>
       <c r="F28" s="20" t="n">
-        <v>5.25</v>
+        <v>0.26</v>
       </c>
       <c r="G28" s="18" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B29" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Sal de Mesa Marina</t>
         </is>
       </c>
       <c r="C29" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D29" s="16" t="n">
-        <v>2</v>
+        <v>0.1</v>
       </c>
       <c r="E29" s="17" t="n">
         <v>1.5</v>
       </c>
       <c r="F29" s="17" t="n">
-        <v>3</v>
+        <v>0.15</v>
       </c>
       <c r="G29" s="15" t="inlineStr">
         <is>
           <t>Arroz a la Jardinera x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B30" s="18" t="inlineStr">
         <is>
           <t>Vinagre Blanco el Firme x 1 Lt</t>
         </is>
       </c>
       <c r="C30" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D30" s="19" t="n">
-        <v>0.5</v>
+        <v>0.03</v>
       </c>
       <c r="E30" s="20" t="n">
         <v>8</v>
       </c>
       <c r="F30" s="20" t="n">
-        <v>4</v>
+        <v>0.24</v>
       </c>
       <c r="G30" s="18" t="inlineStr">
         <is>
           <t>Adobo de Cerdo (FAD).</t>
         </is>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B31" s="15" t="inlineStr">
         <is>
           <t>Zanahoria</t>
         </is>
       </c>
       <c r="C31" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D31" s="16" t="n">
-        <v>4.5</v>
+        <v>0.23</v>
       </c>
       <c r="E31" s="17" t="n">
         <v>3</v>
       </c>
       <c r="F31" s="17" t="n">
-        <v>13.5</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="G31" s="15" t="inlineStr">
         <is>
           <t>Arroz a la Jardinera x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B32" s="18" t="inlineStr">
         <is>
           <t>Zapallo(Macre) x Kg</t>
         </is>
       </c>
       <c r="C32" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D32" s="19" t="n">
-        <v>5.7</v>
+        <v>0.28</v>
       </c>
       <c r="E32" s="20" t="n">
         <v>2.8</v>
       </c>
       <c r="F32" s="20" t="n">
-        <v>15.96</v>
+        <v>0.78</v>
       </c>
       <c r="G32" s="18" t="inlineStr">
         <is>
           <t>Arroz a la Jardinera x 100 (FGU)*</t>
         </is>
       </c>
     </row>
     <row r="33" ht="22" customHeight="1">
       <c r="A33" s="21" t="inlineStr">
         <is>
           <t>COSTO TOTAL ESTIMADO</t>
         </is>
       </c>
       <c r="F33" s="22" t="n">
-        <v>1339.36</v>
+        <v>67.25</v>
       </c>
       <c r="G33" s="23" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>