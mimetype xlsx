--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -16,54 +16,55 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="📊 Resumen" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="✅ Ingredientes Encontrados" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="❌ Sin Ingredientes" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="🔧 Prioridad de Corrección" sheetId="4" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="&quot;S/ &quot;#,##0.00"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0.000"/>
+    <numFmt numFmtId="165" formatCode="&quot;S/ &quot;#,##0.00"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="18">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="00ECEFF1"/>
       <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="002563eb"/>
       <sz val="12"/>
     </font>
@@ -95,66 +96,57 @@
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="00d1fae5"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <color rgb="00fee2e2"/>
       <sz val="9"/>
     </font>
     <font>
-      <i val="1"/>
-[...3 lines deleted...]
-    <font>
       <b val="1"/>
       <color rgb="001a1a2e"/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="001a1a2e"/>
       <sz val="9"/>
-    </font>
-[...2 lines deleted...]
-      <color rgb="00dc2626"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001a1a2e"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="002d3436"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00f9fafb"/>
       </patternFill>
     </fill>
     <fill>
@@ -167,182 +159,179 @@
         <fgColor rgb="00d1fae5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00fee2e2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00fef3c7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00d97706"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="0016a34a"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00dc2626"/>
+        <fgColor rgb="007f8c8d"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF2F2"/>
+        <fgColor rgb="00F5F6FA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FFFBEB"/>
+        <fgColor rgb="00dc2626"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00DDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="00DDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="00DDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="00DDDDDD"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...11 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="0" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="0" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="14" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -713,106 +702,106 @@
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Semana 7/2026  •  2026-02-09 al 2026-02-15</t>
         </is>
       </c>
     </row>
     <row r="4" ht="24" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Total platos en el menú</t>
         </is>
       </c>
       <c r="B4" s="4" t="n">
         <v>21</v>
       </c>
     </row>
     <row r="5" ht="24" customHeight="1">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Platos CON ingredientes</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" ht="24" customHeight="1">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Platos SIN ingredientes</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" ht="24" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>% cobertura de ingredientes</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
     </row>
     <row r="8" ht="24" customHeight="1">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>% sin cobertura</t>
         </is>
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>0.0%</t>
         </is>
       </c>
     </row>
     <row r="9" ht="24" customHeight="1">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Ingredientes únicos encontrados</t>
         </is>
       </c>
       <c r="B9" s="4" t="n">
-        <v>0</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" ht="24" customHeight="1">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Costo total estimado (S/)</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
-          <t>S/ 0.00</t>
+          <t>S/ 928.43</t>
         </is>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>⚠  CAUSA DEL PROBLEMA</t>
         </is>
       </c>
     </row>
     <row r="13" ht="16" customHeight="1">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>• Los platos SIN ingredientes son principalmente complementos (café, pan, jugos, postres, ají)</t>
         </is>
       </c>
     </row>
     <row r="14" ht="16" customHeight="1">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">  que fueron ingresados en el menú como texto libre SIN vincular a una receta en el sistema.</t>
         </is>
       </c>
     </row>
     <row r="15" ht="16" customHeight="1">
@@ -878,1281 +867,2447 @@
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G75"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="35" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="11" t="inlineStr">
         <is>
           <t>INGREDIENTES ENCONTRADOS — Alicorp — Semana 7/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="12" t="inlineStr">
         <is>
-          <t>Cobertura: 0.0% del menú (0 de 21 platos con ingredientes)</t>
+          <t>Cobertura: 100.0% del menú (21 de 21 platos con ingredientes)</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
       <c r="A3" s="13" t="inlineStr">
         <is>
           <t>CATEGORÍA</t>
         </is>
       </c>
       <c r="B3" s="13" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
       <c r="C3" s="13" t="inlineStr">
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D3" s="13" t="inlineStr">
         <is>
           <t>CANTIDAD TOTAL</t>
         </is>
       </c>
       <c r="E3" s="13" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F3" s="13" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G3" s="13" t="inlineStr">
         <is>
           <t>USADO EN RECETA(S)</t>
         </is>
       </c>
     </row>
-    <row r="4" ht="22" customHeight="1">
+    <row r="4" ht="16" customHeight="1">
       <c r="A4" s="14" t="inlineStr">
         <is>
+          <t xml:space="preserve">  ◆  OTROS</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B5" s="15" t="inlineStr">
+        <is>
+          <t>Aceite Vegetal Primor x 1 lt</t>
+        </is>
+      </c>
+      <c r="C5" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D5" s="16" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="E5" s="17" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="F5" s="17" t="n">
+        <v>2.55</v>
+      </c>
+      <c r="G5" s="15" t="inlineStr">
+        <is>
+          <t>Aji de Cocona (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B6" s="18" t="inlineStr">
+        <is>
+          <t>Aceite Vegetal Primor x 1 lt</t>
+        </is>
+      </c>
+      <c r="C6" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D6" s="19" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="E6" s="20" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="F6" s="20" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="G6" s="18" t="inlineStr">
+        <is>
+          <t>Pan</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B7" s="15" t="inlineStr">
+        <is>
+          <t>Aceite Vegetal Primor x 1 lt</t>
+        </is>
+      </c>
+      <c r="C7" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D7" s="16" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="E7" s="17" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="F7" s="17" t="n">
+        <v>4.08</v>
+      </c>
+      <c r="G7" s="15" t="inlineStr">
+        <is>
+          <t>Aji y Limon, Aji y Limon (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B8" s="18" t="inlineStr">
+        <is>
+          <t>Aji chuncho rojo</t>
+        </is>
+      </c>
+      <c r="C8" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D8" s="19" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E8" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F8" s="20" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="G8" s="18" t="inlineStr">
+        <is>
+          <t>Aji de Cocona (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B9" s="15" t="inlineStr">
+        <is>
+          <t>Ajonjoli</t>
+        </is>
+      </c>
+      <c r="C9" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D9" s="16" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E9" s="17" t="n">
+        <v>40</v>
+      </c>
+      <c r="F9" s="17" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="G9" s="15" t="inlineStr">
+        <is>
+          <t>Pan</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B10" s="18" t="inlineStr">
+        <is>
+          <t>Arroz Tonderito x Sco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C10" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D10" s="19" t="n">
+        <v>4</v>
+      </c>
+      <c r="E10" s="20" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F10" s="20" t="n">
+        <v>18</v>
+      </c>
+      <c r="G10" s="18" t="inlineStr">
+        <is>
+          <t>Arroz C/ Leche (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B11" s="15" t="inlineStr">
+        <is>
+          <t>Azucar Rubia San Jacinto</t>
+        </is>
+      </c>
+      <c r="C11" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D11" s="16" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="E11" s="17" t="n">
+        <v>6</v>
+      </c>
+      <c r="F11" s="17" t="n">
+        <v>21</v>
+      </c>
+      <c r="G11" s="15" t="inlineStr">
+        <is>
+          <t>Chicha Morada (REF).</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B12" s="18" t="inlineStr">
+        <is>
+          <t>Azucar Rubia San Jacinto</t>
+        </is>
+      </c>
+      <c r="C12" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D12" s="19" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="E12" s="20" t="n">
+        <v>6</v>
+      </c>
+      <c r="F12" s="20" t="n">
+        <v>21</v>
+      </c>
+      <c r="G12" s="18" t="inlineStr">
+        <is>
+          <t>Refresco de Piña</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B13" s="15" t="inlineStr">
+        <is>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C13" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D13" s="16" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E13" s="17" t="n">
+        <v>6</v>
+      </c>
+      <c r="F13" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="G13" s="15" t="inlineStr">
+        <is>
+          <t>Cafe ,Nesquik , Infusiones, Mantequilla</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B14" s="18" t="inlineStr">
+        <is>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C14" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D14" s="19" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="E14" s="20" t="n">
+        <v>6</v>
+      </c>
+      <c r="F14" s="20" t="n">
+        <v>21</v>
+      </c>
+      <c r="G14" s="18" t="inlineStr">
+        <is>
+          <t>Refresco de Cebada c/ Limon (REF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B15" s="15" t="inlineStr">
+        <is>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C15" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D15" s="16" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E15" s="17" t="n">
+        <v>6</v>
+      </c>
+      <c r="F15" s="17" t="n">
+        <v>15</v>
+      </c>
+      <c r="G15" s="15" t="inlineStr">
+        <is>
+          <t>Mazamorra Morada c/ Manzana (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B16" s="18" t="inlineStr">
+        <is>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C16" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D16" s="19" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E16" s="20" t="n">
+        <v>6</v>
+      </c>
+      <c r="F16" s="20" t="n">
+        <v>15</v>
+      </c>
+      <c r="G16" s="18" t="inlineStr">
+        <is>
+          <t>Arroz C/ Leche (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B17" s="15" t="inlineStr">
+        <is>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C17" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D17" s="16" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E17" s="17" t="n">
+        <v>6</v>
+      </c>
+      <c r="F17" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="G17" s="15" t="inlineStr">
+        <is>
+          <t>Pan</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B18" s="18" t="inlineStr">
+        <is>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C18" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D18" s="19" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="E18" s="20" t="n">
+        <v>6</v>
+      </c>
+      <c r="F18" s="20" t="n">
+        <v>21</v>
+      </c>
+      <c r="G18" s="18" t="inlineStr">
+        <is>
+          <t>Limonada (REF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B19" s="15" t="inlineStr">
+        <is>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C19" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D19" s="16" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="E19" s="17" t="n">
+        <v>6</v>
+      </c>
+      <c r="F19" s="17" t="n">
+        <v>21</v>
+      </c>
+      <c r="G19" s="15" t="inlineStr">
+        <is>
+          <t>Refresco de Maracuya (REF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B20" s="18" t="inlineStr">
+        <is>
+          <t>Cafe Kirma x 200 gr Und</t>
+        </is>
+      </c>
+      <c r="C20" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D20" s="19" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E20" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F20" s="20" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="G20" s="18" t="inlineStr">
+        <is>
+          <t>Cafe ,Nesquik , Infusiones, Mantequilla</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B21" s="15" t="inlineStr">
+        <is>
+          <t>Canela Entera</t>
+        </is>
+      </c>
+      <c r="C21" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D21" s="16" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E21" s="17" t="n">
+        <v>45</v>
+      </c>
+      <c r="F21" s="17" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="G21" s="15" t="inlineStr">
+        <is>
+          <t>Refresco de Piña</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B22" s="18" t="inlineStr">
+        <is>
+          <t>Canela Entera</t>
+        </is>
+      </c>
+      <c r="C22" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D22" s="19" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E22" s="20" t="n">
+        <v>45</v>
+      </c>
+      <c r="F22" s="20" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="G22" s="18" t="inlineStr">
+        <is>
+          <t>Chicha Morada (REF).</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B23" s="15" t="inlineStr">
+        <is>
+          <t>Canela Entera x Kg</t>
+        </is>
+      </c>
+      <c r="C23" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D23" s="16" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E23" s="17" t="n">
+        <v>45</v>
+      </c>
+      <c r="F23" s="17" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="G23" s="15" t="inlineStr">
+        <is>
+          <t>Mazamorra Morada c/ Manzana (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B24" s="18" t="inlineStr">
+        <is>
+          <t>Canela Entera x Kg</t>
+        </is>
+      </c>
+      <c r="C24" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D24" s="19" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E24" s="20" t="n">
+        <v>45</v>
+      </c>
+      <c r="F24" s="20" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="G24" s="18" t="inlineStr">
+        <is>
+          <t>Refresco de Maracuya (REF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B25" s="15" t="inlineStr">
+        <is>
+          <t>Canela Entera x Kg</t>
+        </is>
+      </c>
+      <c r="C25" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D25" s="16" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E25" s="17" t="n">
+        <v>45</v>
+      </c>
+      <c r="F25" s="17" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="G25" s="15" t="inlineStr">
+        <is>
+          <t>Arroz C/ Leche (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B26" s="18" t="inlineStr">
+        <is>
+          <t>Canela molida</t>
+        </is>
+      </c>
+      <c r="C26" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D26" s="19" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E26" s="20" t="n">
+        <v>45</v>
+      </c>
+      <c r="F26" s="20" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="G26" s="18" t="inlineStr">
+        <is>
+          <t>Arroz C/ Leche (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B27" s="15" t="inlineStr">
+        <is>
+          <t>Cebada Tostada</t>
+        </is>
+      </c>
+      <c r="C27" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D27" s="16" t="n">
+        <v>2</v>
+      </c>
+      <c r="E27" s="17" t="n">
+        <v>4</v>
+      </c>
+      <c r="F27" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="G27" s="15" t="inlineStr">
+        <is>
+          <t>Refresco de Cebada c/ Limon (REF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B28" s="18" t="inlineStr">
+        <is>
+          <t>Cebolla Arequipeña (Roja)</t>
+        </is>
+      </c>
+      <c r="C28" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D28" s="19" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="E28" s="20" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="F28" s="20" t="n">
+        <v>3.24</v>
+      </c>
+      <c r="G28" s="18" t="inlineStr">
+        <is>
+          <t>Aji y Limon, Aji y Limon (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B29" s="15" t="inlineStr">
+        <is>
+          <t>Cebolla Arequipeña (Roja)</t>
+        </is>
+      </c>
+      <c r="C29" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D29" s="16" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="E29" s="17" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="F29" s="17" t="n">
+        <v>1.62</v>
+      </c>
+      <c r="G29" s="15" t="inlineStr">
+        <is>
+          <t>Aji de Cocona (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B30" s="18" t="inlineStr">
+        <is>
+          <t>Chuño Ingles x Kg</t>
+        </is>
+      </c>
+      <c r="C30" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D30" s="19" t="n">
+        <v>1</v>
+      </c>
+      <c r="E30" s="20" t="n">
+        <v>6</v>
+      </c>
+      <c r="F30" s="20" t="n">
+        <v>6</v>
+      </c>
+      <c r="G30" s="18" t="inlineStr">
+        <is>
+          <t>Mazamorra Morada c/ Manzana (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B31" s="15" t="inlineStr">
+        <is>
+          <t>Clavo de olor</t>
+        </is>
+      </c>
+      <c r="C31" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D31" s="16" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="E31" s="17" t="n">
+        <v>28</v>
+      </c>
+      <c r="F31" s="17" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="G31" s="15" t="inlineStr">
+        <is>
+          <t>Chicha Morada (REF).</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="15" customHeight="1">
+      <c r="A32" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B32" s="18" t="inlineStr">
+        <is>
+          <t>Clavo de olor</t>
+        </is>
+      </c>
+      <c r="C32" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D32" s="19" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E32" s="20" t="n">
+        <v>28</v>
+      </c>
+      <c r="F32" s="20" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="G32" s="18" t="inlineStr">
+        <is>
+          <t>Refresco de Piña</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="15" customHeight="1">
+      <c r="A33" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B33" s="15" t="inlineStr">
+        <is>
+          <t>Clavo de olor x Kg</t>
+        </is>
+      </c>
+      <c r="C33" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D33" s="16" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E33" s="17" t="n">
+        <v>28</v>
+      </c>
+      <c r="F33" s="17" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="G33" s="15" t="inlineStr">
+        <is>
+          <t>Mazamorra Morada c/ Manzana (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="15" customHeight="1">
+      <c r="A34" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B34" s="18" t="inlineStr">
+        <is>
+          <t>Clavo de olor x Kg</t>
+        </is>
+      </c>
+      <c r="C34" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D34" s="19" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E34" s="20" t="n">
+        <v>28</v>
+      </c>
+      <c r="F34" s="20" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="G34" s="18" t="inlineStr">
+        <is>
+          <t>Refresco de Maracuya (REF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="15" customHeight="1">
+      <c r="A35" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B35" s="15" t="inlineStr">
+        <is>
+          <t>Clavo de olor x Kg</t>
+        </is>
+      </c>
+      <c r="C35" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D35" s="16" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E35" s="17" t="n">
+        <v>28</v>
+      </c>
+      <c r="F35" s="17" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="G35" s="15" t="inlineStr">
+        <is>
+          <t>Arroz C/ Leche (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B36" s="18" t="inlineStr">
+        <is>
+          <t>Cocona</t>
+        </is>
+      </c>
+      <c r="C36" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D36" s="19" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="E36" s="20" t="n">
+        <v>10</v>
+      </c>
+      <c r="F36" s="20" t="n">
+        <v>18</v>
+      </c>
+      <c r="G36" s="18" t="inlineStr">
+        <is>
+          <t>Aji de Cocona (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B37" s="15" t="inlineStr">
+        <is>
+          <t>Culantro Floreado x 400 Gr</t>
+        </is>
+      </c>
+      <c r="C37" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D37" s="16" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="E37" s="17" t="n">
+        <v>15</v>
+      </c>
+      <c r="F37" s="17" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="G37" s="15" t="inlineStr">
+        <is>
+          <t>Aji de Cocona (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="15" customHeight="1">
+      <c r="A38" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B38" s="18" t="inlineStr">
+        <is>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
+        </is>
+      </c>
+      <c r="C38" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D38" s="19" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E38" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F38" s="20" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G38" s="18" t="inlineStr">
+        <is>
+          <t>Arroz C/ Leche (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="15" customHeight="1">
+      <c r="A39" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B39" s="15" t="inlineStr">
+        <is>
+          <t>Gelatina melosita fresa</t>
+        </is>
+      </c>
+      <c r="C39" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D39" s="16" t="n">
+        <v>4</v>
+      </c>
+      <c r="E39" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F39" s="17" t="n">
+        <v>32</v>
+      </c>
+      <c r="G39" s="15" t="inlineStr">
+        <is>
+          <t>Gelatina de Fresa</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="15" customHeight="1">
+      <c r="A40" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B40" s="18" t="inlineStr">
+        <is>
+          <t>Granadilla x Und (6 x kg)</t>
+        </is>
+      </c>
+      <c r="C40" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D40" s="19" t="n">
+        <v>16.6</v>
+      </c>
+      <c r="E40" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F40" s="20" t="n">
+        <v>83</v>
+      </c>
+      <c r="G40" s="18" t="inlineStr">
+        <is>
+          <t>Fruta : Granadilla 6 x kg (FRU).</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="15" customHeight="1">
+      <c r="A41" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B41" s="15" t="inlineStr">
+        <is>
+          <t>Harina de Trigo Don Lucciano x Saco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C41" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D41" s="16" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E41" s="17" t="n">
+        <v>4</v>
+      </c>
+      <c r="F41" s="17" t="n">
+        <v>10</v>
+      </c>
+      <c r="G41" s="15" t="inlineStr">
+        <is>
+          <t>Pan</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B42" s="18" t="inlineStr">
+        <is>
+          <t>Hierba Cola de Caballo x 300gr</t>
+        </is>
+      </c>
+      <c r="C42" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D42" s="19" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="E42" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F42" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="G42" s="18" t="inlineStr">
+        <is>
+          <t>Refresco de Cebada c/ Limon (REF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="15" customHeight="1">
+      <c r="A43" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B43" s="15" t="inlineStr">
+        <is>
+          <t>Hierba Muña x 240gr</t>
+        </is>
+      </c>
+      <c r="C43" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D43" s="16" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E43" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F43" s="17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="G43" s="15" t="inlineStr">
+        <is>
+          <t>Hierba Muña</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="15" customHeight="1">
+      <c r="A44" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B44" s="18" t="inlineStr">
+        <is>
+          <t>Huevo Rosado x180 Und</t>
+        </is>
+      </c>
+      <c r="C44" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D44" s="19" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="E44" s="20" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="F44" s="20" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="G44" s="18" t="inlineStr">
+        <is>
+          <t>Pan</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="15" customHeight="1">
+      <c r="A45" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B45" s="15" t="inlineStr">
+        <is>
+          <t>Leche Condensada Nestle x 393 gr.</t>
+        </is>
+      </c>
+      <c r="C45" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D45" s="16" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="E45" s="17" t="n">
+        <v>12</v>
+      </c>
+      <c r="F45" s="17" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="G45" s="15" t="inlineStr">
+        <is>
+          <t>Arroz C/ Leche (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="15" customHeight="1">
+      <c r="A46" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B46" s="18" t="inlineStr">
+        <is>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
+        </is>
+      </c>
+      <c r="C46" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D46" s="19" t="n">
+        <v>2.52</v>
+      </c>
+      <c r="E46" s="20" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="F46" s="20" t="n">
+        <v>21.42</v>
+      </c>
+      <c r="G46" s="18" t="inlineStr">
+        <is>
+          <t>Arroz C/ Leche (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="15" customHeight="1">
+      <c r="A47" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B47" s="15" t="inlineStr">
+        <is>
+          <t>Levadura Seca Mauripan x 500 gr</t>
+        </is>
+      </c>
+      <c r="C47" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D47" s="16" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E47" s="17" t="n">
+        <v>4</v>
+      </c>
+      <c r="F47" s="17" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="G47" s="15" t="inlineStr">
+        <is>
+          <t>Pan</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="15" customHeight="1">
+      <c r="A48" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B48" s="18" t="inlineStr">
+        <is>
+          <t>Limon Verde</t>
+        </is>
+      </c>
+      <c r="C48" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D48" s="19" t="n">
+        <v>6</v>
+      </c>
+      <c r="E48" s="20" t="n">
+        <v>6</v>
+      </c>
+      <c r="F48" s="20" t="n">
+        <v>36</v>
+      </c>
+      <c r="G48" s="18" t="inlineStr">
+        <is>
+          <t>Limonada (REF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="15" customHeight="1">
+      <c r="A49" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B49" s="15" t="inlineStr">
+        <is>
+          <t>Limon Verde</t>
+        </is>
+      </c>
+      <c r="C49" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D49" s="16" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="E49" s="17" t="n">
+        <v>6</v>
+      </c>
+      <c r="F49" s="17" t="n">
+        <v>27</v>
+      </c>
+      <c r="G49" s="15" t="inlineStr">
+        <is>
+          <t>Aji y Limon, Aji y Limon (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="15" customHeight="1">
+      <c r="A50" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B50" s="18" t="inlineStr">
+        <is>
+          <t>Limon Verde</t>
+        </is>
+      </c>
+      <c r="C50" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D50" s="19" t="n">
+        <v>1</v>
+      </c>
+      <c r="E50" s="20" t="n">
+        <v>6</v>
+      </c>
+      <c r="F50" s="20" t="n">
+        <v>6</v>
+      </c>
+      <c r="G50" s="18" t="inlineStr">
+        <is>
+          <t>Refresco de Cebada c/ Limon (REF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="15" customHeight="1">
+      <c r="A51" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B51" s="15" t="inlineStr">
+        <is>
+          <t>Limon Verde</t>
+        </is>
+      </c>
+      <c r="C51" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D51" s="16" t="n">
+        <v>1</v>
+      </c>
+      <c r="E51" s="17" t="n">
+        <v>6</v>
+      </c>
+      <c r="F51" s="17" t="n">
+        <v>6</v>
+      </c>
+      <c r="G51" s="15" t="inlineStr">
+        <is>
+          <t>Chicha Morada (REF).</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1">
+      <c r="A52" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B52" s="18" t="inlineStr">
+        <is>
+          <t>Maiz Morado</t>
+        </is>
+      </c>
+      <c r="C52" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D52" s="19" t="n">
+        <v>4</v>
+      </c>
+      <c r="E52" s="20" t="n">
+        <v>6</v>
+      </c>
+      <c r="F52" s="20" t="n">
+        <v>24</v>
+      </c>
+      <c r="G52" s="18" t="inlineStr">
+        <is>
+          <t>Chicha Morada (REF).</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="15" customHeight="1">
+      <c r="A53" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B53" s="15" t="inlineStr">
+        <is>
+          <t>Maiz Morado x Kg</t>
+        </is>
+      </c>
+      <c r="C53" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D53" s="16" t="n">
+        <v>3</v>
+      </c>
+      <c r="E53" s="17" t="n">
+        <v>6</v>
+      </c>
+      <c r="F53" s="17" t="n">
+        <v>18</v>
+      </c>
+      <c r="G53" s="15" t="inlineStr">
+        <is>
+          <t>Mazamorra Morada c/ Manzana (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="15" customHeight="1">
+      <c r="A54" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B54" s="18" t="inlineStr">
+        <is>
+          <t>Mandarina x Und(6 x kg)</t>
+        </is>
+      </c>
+      <c r="C54" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D54" s="19" t="n">
+        <v>16.6</v>
+      </c>
+      <c r="E54" s="20" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="F54" s="20" t="n">
+        <v>91.3</v>
+      </c>
+      <c r="G54" s="18" t="inlineStr">
+        <is>
+          <t>Fruta : Mandarina</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="15" customHeight="1">
+      <c r="A55" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B55" s="15" t="inlineStr">
+        <is>
+          <t>Manteca Famosa x kg</t>
+        </is>
+      </c>
+      <c r="C55" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D55" s="16" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="E55" s="17" t="n">
+        <v>12</v>
+      </c>
+      <c r="F55" s="17" t="n">
+        <v>4.32</v>
+      </c>
+      <c r="G55" s="15" t="inlineStr">
+        <is>
+          <t>Pan</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="15" customHeight="1">
+      <c r="A56" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B56" s="18" t="inlineStr">
+        <is>
+          <t>Mantequilla Manty x 330 gr</t>
+        </is>
+      </c>
+      <c r="C56" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D56" s="19" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E56" s="20" t="n">
+        <v>18</v>
+      </c>
+      <c r="F56" s="20" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="G56" s="18" t="inlineStr">
+        <is>
+          <t>Cafe ,Nesquik , Infusiones, Mantequilla</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="15" customHeight="1">
+      <c r="A57" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B57" s="15" t="inlineStr">
+        <is>
+          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
+        </is>
+      </c>
+      <c r="C57" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D57" s="16" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E57" s="17" t="n">
+        <v>18</v>
+      </c>
+      <c r="F57" s="17" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G57" s="15" t="inlineStr">
+        <is>
+          <t>Arroz C/ Leche (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="15" customHeight="1">
+      <c r="A58" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B58" s="18" t="inlineStr">
+        <is>
+          <t>Manzana Winter x Kg</t>
+        </is>
+      </c>
+      <c r="C58" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D58" s="19" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="E58" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F58" s="20" t="n">
+        <v>9</v>
+      </c>
+      <c r="G58" s="18" t="inlineStr">
+        <is>
+          <t>Mazamorra Morada c/ Manzana (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" ht="15" customHeight="1">
+      <c r="A59" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B59" s="15" t="inlineStr">
+        <is>
+          <t>Maracuya</t>
+        </is>
+      </c>
+      <c r="C59" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D59" s="16" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="E59" s="17" t="n">
+        <v>6</v>
+      </c>
+      <c r="F59" s="17" t="n">
+        <v>27</v>
+      </c>
+      <c r="G59" s="15" t="inlineStr">
+        <is>
+          <t>Refresco de Maracuya (REF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" ht="15" customHeight="1">
+      <c r="A60" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B60" s="18" t="inlineStr">
+        <is>
+          <t>Mate Anis Herbi x 100 Und</t>
+        </is>
+      </c>
+      <c r="C60" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D60" s="19" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E60" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F60" s="20" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="G60" s="18" t="inlineStr">
+        <is>
+          <t>Cafe ,Nesquik , Infusiones, Mantequilla</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" ht="15" customHeight="1">
+      <c r="A61" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B61" s="15" t="inlineStr">
+        <is>
+          <t>Mate Manzanilla Herbi x 100 Und</t>
+        </is>
+      </c>
+      <c r="C61" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D61" s="16" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E61" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F61" s="17" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="G61" s="15" t="inlineStr">
+        <is>
+          <t>Cafe ,Nesquik , Infusiones, Mantequilla</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" ht="15" customHeight="1">
+      <c r="A62" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B62" s="18" t="inlineStr">
+        <is>
+          <t>Mermelada Doypack (Fresa) x 1 kg</t>
+        </is>
+      </c>
+      <c r="C62" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D62" s="19" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E62" s="20" t="n">
+        <v>12</v>
+      </c>
+      <c r="F62" s="20" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="G62" s="18" t="inlineStr">
+        <is>
+          <t>Cafe ,Nesquik , Infusiones, Mantequilla</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" ht="15" customHeight="1">
+      <c r="A63" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B63" s="15" t="inlineStr">
+        <is>
+          <t>Naranja de Jugo(Ciento) x 20kg</t>
+        </is>
+      </c>
+      <c r="C63" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D63" s="16" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="E63" s="17" t="n">
+        <v>4</v>
+      </c>
+      <c r="F63" s="17" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="G63" s="15" t="inlineStr">
+        <is>
+          <t>Arroz C/ Leche (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" ht="15" customHeight="1">
+      <c r="A64" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B64" s="18" t="inlineStr">
+        <is>
+          <t>Nesquick x 400 Gr. (Lata)</t>
+        </is>
+      </c>
+      <c r="C64" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D64" s="19" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="E64" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F64" s="20" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="G64" s="18" t="inlineStr">
+        <is>
+          <t>Cafe ,Nesquik , Infusiones, Mantequilla</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" ht="15" customHeight="1">
+      <c r="A65" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B65" s="15" t="inlineStr">
+        <is>
+          <t>Pasas Negras</t>
+        </is>
+      </c>
+      <c r="C65" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D65" s="16" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="E65" s="17" t="n">
+        <v>45</v>
+      </c>
+      <c r="F65" s="17" t="n">
+        <v>18</v>
+      </c>
+      <c r="G65" s="15" t="inlineStr">
+        <is>
+          <t>Arroz C/ Leche (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" ht="15" customHeight="1">
+      <c r="A66" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B66" s="18" t="inlineStr">
+        <is>
+          <t>Piña Hawaiana</t>
+        </is>
+      </c>
+      <c r="C66" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D66" s="19" t="n">
+        <v>10.01</v>
+      </c>
+      <c r="E66" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F66" s="20" t="n">
+        <v>80.08</v>
+      </c>
+      <c r="G66" s="18" t="inlineStr">
+        <is>
+          <t>Refresco de Piña</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" ht="15" customHeight="1">
+      <c r="A67" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B67" s="15" t="inlineStr">
+        <is>
+          <t>Platano Seda (6 x kg)</t>
+        </is>
+      </c>
+      <c r="C67" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D67" s="16" t="n">
+        <v>16.6</v>
+      </c>
+      <c r="E67" s="17" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F67" s="17" t="n">
+        <v>74.7</v>
+      </c>
+      <c r="G67" s="15" t="inlineStr">
+        <is>
+          <t>Fruta : Platanos Seda</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" ht="15" customHeight="1">
+      <c r="A68" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B68" s="18" t="inlineStr">
+        <is>
+          <t>Rocoto</t>
+        </is>
+      </c>
+      <c r="C68" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D68" s="19" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="E68" s="20" t="n">
+        <v>25</v>
+      </c>
+      <c r="F68" s="20" t="n">
+        <v>112.5</v>
+      </c>
+      <c r="G68" s="18" t="inlineStr">
+        <is>
+          <t>Aji y Limon, Aji y Limon (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" ht="15" customHeight="1">
+      <c r="A69" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B69" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C69" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D69" s="16" t="n">
+        <v>3.18</v>
+      </c>
+      <c r="E69" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F69" s="17" t="n">
+        <v>4.77</v>
+      </c>
+      <c r="G69" s="15" t="inlineStr">
+        <is>
+          <t>Aji y Limon, Aji y Limon (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="15" customHeight="1">
+      <c r="A70" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B70" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C70" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D70" s="19" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E70" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F70" s="20" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="G70" s="18" t="inlineStr">
+        <is>
+          <t>Pan</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" ht="15" customHeight="1">
+      <c r="A71" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B71" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C71" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D71" s="16" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="E71" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F71" s="17" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="G71" s="15" t="inlineStr">
+        <is>
+          <t>Aji de Cocona (AJI).</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" ht="15" customHeight="1">
+      <c r="A72" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B72" s="18" t="inlineStr">
+        <is>
+          <t>Te canela y clavo x 100 sobres</t>
+        </is>
+      </c>
+      <c r="C72" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D72" s="19" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="E72" s="20" t="n">
+        <v>45</v>
+      </c>
+      <c r="F72" s="20" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="G72" s="18" t="inlineStr">
+        <is>
+          <t>Cafe ,Nesquik , Infusiones, Mantequilla</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" ht="15" customHeight="1">
+      <c r="A73" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B73" s="15" t="inlineStr">
+        <is>
+          <t>Te puro x 100 sobres herbi</t>
+        </is>
+      </c>
+      <c r="C73" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D73" s="16" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E73" s="17" t="n">
+        <v>28</v>
+      </c>
+      <c r="F73" s="17" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="G73" s="15" t="inlineStr">
+        <is>
+          <t>Cafe ,Nesquik , Infusiones, Mantequilla</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" ht="15" customHeight="1">
+      <c r="A74" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B74" s="18" t="inlineStr">
+        <is>
+          <t>Vino Casapalca Tinto x 750 ml</t>
+        </is>
+      </c>
+      <c r="C74" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D74" s="19" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E74" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F74" s="20" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="G74" s="18" t="inlineStr">
+        <is>
+          <t>Arroz C/ Leche (POS)</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" ht="22" customHeight="1">
+      <c r="A75" s="21" t="inlineStr">
+        <is>
           <t>COSTO TOTAL ESTIMADO</t>
         </is>
       </c>
-      <c r="F4" s="15" t="n">
-[...2 lines deleted...]
-      <c r="G4" s="16" t="n"/>
+      <c r="F75" s="22" t="n">
+        <v>928.4299999999999</v>
+      </c>
+      <c r="G75" s="23" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="4">
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A75:E75"/>
     <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A4:G4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="35" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
-      <c r="A1" s="17" t="inlineStr">
+      <c r="A1" s="24" t="inlineStr">
         <is>
           <t>PLATOS SIN INGREDIENTES — Alicorp — Semana 7/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
-      <c r="A2" s="18" t="inlineStr">
-[...1 lines deleted...]
-          <t>21 platos sin ingredientes (100.0% del menú) — requieren acción en el sistema</t>
+      <c r="A2" s="25" t="inlineStr">
+        <is>
+          <t>0 platos sin ingredientes (0.0% del menú) — requieren acción en el sistema</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
-      <c r="A3" s="19" t="inlineStr">
+      <c r="A3" s="26" t="inlineStr">
         <is>
           <t>DÍA</t>
         </is>
       </c>
-      <c r="B3" s="19" t="inlineStr">
+      <c r="B3" s="26" t="inlineStr">
         <is>
           <t>COMIDA</t>
         </is>
       </c>
-      <c r="C3" s="19" t="inlineStr">
+      <c r="C3" s="26" t="inlineStr">
         <is>
           <t>TIPO PLATO</t>
         </is>
       </c>
-      <c r="D3" s="19" t="inlineStr">
+      <c r="D3" s="26" t="inlineStr">
         <is>
           <t>NOMBRE DEL PLATO/COMPLEMENTO</t>
         </is>
       </c>
-      <c r="E3" s="19" t="inlineStr">
+      <c r="E3" s="26" t="inlineStr">
         <is>
           <t>RECETA ID</t>
         </is>
       </c>
-      <c r="F3" s="19" t="inlineStr">
+      <c r="F3" s="26" t="inlineStr">
         <is>
           <t>MOTIVO / ACCIÓN REQUERIDA</t>
-        </is>
-[...670 lines deleted...]
-          <t>Sin receta asignada</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="42" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="38" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="24" t="inlineStr">
+      <c r="A1" s="27" t="inlineStr">
         <is>
           <t>PRIORIDAD DE CORRECCIÓN — ordenado por frecuencia de aparición</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
-      <c r="A2" s="25" t="inlineStr">
+      <c r="A2" s="28" t="inlineStr">
         <is>
           <t>Corrija primero los que aparecen más veces para maximizar cobertura</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
-      <c r="A3" s="26" t="inlineStr">
+      <c r="A3" s="29" t="inlineStr">
         <is>
           <t>NOMBRE DEL PLATO/COMPLEMENTO</t>
         </is>
       </c>
-      <c r="B3" s="26" t="inlineStr">
+      <c r="B3" s="29" t="inlineStr">
         <is>
           <t>COMIDA</t>
         </is>
       </c>
-      <c r="C3" s="26" t="inlineStr">
+      <c r="C3" s="29" t="inlineStr">
         <is>
           <t>APARICIONES EN EL MENÚ</t>
         </is>
       </c>
-      <c r="D3" s="26" t="inlineStr">
+      <c r="D3" s="29" t="inlineStr">
         <is>
           <t>ACCIÓN SUGERIDA</t>
-        </is>
-[...338 lines deleted...]
-          <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>