--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -21,229 +21,314 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="🥩 Resumen de Carnes" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="🔪 Algoritmo de Cortes" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="📦 Distribución en Jabas" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="📋 Orden de Trabajo" sheetId="4" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="&quot;S/ &quot;#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="12">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="00fdecea"/>
       <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
+    </font>
+    <font>
+      <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="13"/>
     </font>
     <font>
       <color rgb="00fdecea"/>
       <sz val="9"/>
     </font>
     <font>
       <color rgb="00fef5ec"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
+      <color rgb="00c0392b"/>
+    </font>
+    <font>
+      <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <color rgb="00eaecee"/>
       <sz val="9"/>
     </font>
   </fonts>
-  <fills count="9">
+  <fills count="12">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00922b21"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="007b241c"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00c0392b"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00fdecea"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00d35400"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00b7440a"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00fef5ec"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="002c3e50"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001c2833"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00DDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="00DDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="00DDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="00DDDDDD"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="166" fontId="5" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -570,51 +655,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J4"/>
+  <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="8" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="8" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="9" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1" ht="36" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>OPTIMIZACIÓN DE CARNES — ANTAPITE</t>
         </is>
       </c>
@@ -656,358 +741,510 @@
         <is>
           <t>CANT. BRUTA (kg)</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>COSTO UNIT.</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
           <t>COSTO TOTAL</t>
         </is>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>CORTE PRINCIPAL</t>
         </is>
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>N° JABAS</t>
         </is>
       </c>
     </row>
-    <row r="4" ht="22" customHeight="1">
+    <row r="4" ht="15" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="B4" s="5" t="inlineStr">
+        <is>
+          <t>Pollo</t>
+        </is>
+      </c>
+      <c r="C4" s="5" t="inlineStr">
+        <is>
+          <t>g</t>
+        </is>
+      </c>
+      <c r="D4" s="6" t="n">
+        <v>1800</v>
+      </c>
+      <c r="E4" s="7" t="inlineStr">
+        <is>
+          <t>28.0%</t>
+        </is>
+      </c>
+      <c r="F4" s="8" t="n">
+        <v>2500</v>
+      </c>
+      <c r="G4" s="9" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="H4" s="9" t="n">
+        <v>23750</v>
+      </c>
+      <c r="I4" s="5" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="J4" s="10" t="n">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="5" ht="22" customHeight="1">
+      <c r="A5" s="11" t="inlineStr">
+        <is>
           <t>TOTALES</t>
         </is>
       </c>
-      <c r="F4" s="5" t="n">
-[...8 lines deleted...]
-        <v>0</v>
+      <c r="F5" s="12" t="n">
+        <v>2500</v>
+      </c>
+      <c r="G5" s="13" t="inlineStr"/>
+      <c r="H5" s="14" t="n">
+        <v>23750</v>
+      </c>
+      <c r="I5" s="13" t="inlineStr"/>
+      <c r="J5" s="15" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="24" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="34" customHeight="1">
-      <c r="A1" s="9" t="inlineStr">
+      <c r="A1" s="16" t="inlineStr">
         <is>
           <t>ALGORITMO DE CORTES — Antapite — Semana 6/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
-      <c r="A2" s="10" t="inlineStr">
+      <c r="A2" s="17" t="inlineStr">
         <is>
           <t>Guía de preparación por plato — incluye tipo de corte, dimensiones y piezas estimadas</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>PLATO</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>COMIDA</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>TIPO DE CORTE</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>DIMENSIONES</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>CANT. BRUTA (kg)</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>N° PIEZAS</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
           <t>T. ESTIMADO (min)</t>
         </is>
       </c>
     </row>
+    <row r="4" ht="16" customHeight="1">
+      <c r="A4" s="18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  ▶  POLLO ENTERO X 1.8 KG S/M  (Pollo — Merma 28.0%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="5" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>Aristu de Pollo</t>
+        </is>
+      </c>
+      <c r="C5" s="5" t="inlineStr">
+        <is>
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t>4cm × 4cm × 4cm</t>
+        </is>
+      </c>
+      <c r="F5" s="6" t="n">
+        <v>2500</v>
+      </c>
+      <c r="G5" s="7" t="n">
+        <v>25000</v>
+      </c>
+      <c r="H5" s="19" t="n">
+        <v>4166.7</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
+    <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="26" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="34" customHeight="1">
-      <c r="A1" s="11" t="inlineStr">
+      <c r="A1" s="20" t="inlineStr">
         <is>
           <t>DISTRIBUCIÓN EN JABAS — Antapite — Semana 6/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
-      <c r="A2" s="12" t="inlineStr">
+      <c r="A2" s="21" t="inlineStr">
         <is>
           <t>Capacidad estándar por jaba: 30 kg  •  Las carnes se empacan separadas por tipo y corte</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
-      <c r="A3" s="13" t="inlineStr">
+      <c r="A3" s="22" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
-      <c r="B3" s="13" t="inlineStr">
+      <c r="B3" s="22" t="inlineStr">
         <is>
           <t>TIPO ANIMAL</t>
         </is>
       </c>
-      <c r="C3" s="13" t="inlineStr">
+      <c r="C3" s="22" t="inlineStr">
         <is>
           <t>CANT. BRUTA TOTAL (kg)</t>
         </is>
       </c>
-      <c r="D3" s="13" t="inlineStr">
+      <c r="D3" s="22" t="inlineStr">
         <is>
           <t>CAP. JABA (kg)</t>
         </is>
       </c>
-      <c r="E3" s="13" t="inlineStr">
+      <c r="E3" s="22" t="inlineStr">
         <is>
           <t>N° JABAS</t>
         </is>
       </c>
-      <c r="F3" s="13" t="inlineStr">
+      <c r="F3" s="22" t="inlineStr">
         <is>
           <t>KG POR JABA</t>
         </is>
       </c>
-      <c r="G3" s="13" t="inlineStr">
+      <c r="G3" s="22" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="4" ht="28" customHeight="1">
-      <c r="A4" s="14" t="inlineStr">
+    <row r="4" ht="16" customHeight="1">
+      <c r="A4" s="23" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="B4" s="24" t="inlineStr">
+        <is>
+          <t>Pollo</t>
+        </is>
+      </c>
+      <c r="C4" s="25" t="n">
+        <v>2500</v>
+      </c>
+      <c r="D4" s="26" t="n">
+        <v>30</v>
+      </c>
+      <c r="E4" s="27" t="n">
+        <v>84</v>
+      </c>
+      <c r="F4" s="28" t="n">
+        <v>29.76</v>
+      </c>
+      <c r="G4" s="24" t="inlineStr">
+        <is>
+          <t>Corte: Trozado estándar | Platos: Aristu de Pollo</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="28" customHeight="1">
+      <c r="A5" s="29" t="inlineStr">
         <is>
           <t>TOTAL JABAS NECESARIAS</t>
         </is>
       </c>
-      <c r="E4" s="15" t="n">
-[...3 lines deleted...]
-      <c r="G4" s="16" t="n"/>
+      <c r="E5" s="30" t="n">
+        <v>84</v>
+      </c>
+      <c r="F5" s="31" t="n"/>
+      <c r="G5" s="31" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="3">
+    <mergeCell ref="A5:D5"/>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A4:D4"/>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="28" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
-      <c r="A1" s="17" t="inlineStr">
+      <c r="A1" s="32" t="inlineStr">
         <is>
           <t>ORDEN DE TRABAJO — CARNICERÍA/COCINA — Antapite — Semana 6/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
-      <c r="A2" s="18" t="inlineStr">
+      <c r="A2" s="33" t="inlineStr">
         <is>
           <t>Secuencia sugerida: procesar primero carnes de mayor volumen. Usar balanza de precisión.</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
-      <c r="A3" s="19" t="inlineStr">
+      <c r="A3" s="34" t="inlineStr">
         <is>
           <t>ORD</t>
         </is>
       </c>
-      <c r="B3" s="19" t="inlineStr">
+      <c r="B3" s="34" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
-      <c r="C3" s="19" t="inlineStr">
+      <c r="C3" s="34" t="inlineStr">
         <is>
           <t>TIPO CORTE</t>
         </is>
       </c>
-      <c r="D3" s="19" t="inlineStr">
+      <c r="D3" s="34" t="inlineStr">
         <is>
           <t>PLATO DESTINO</t>
         </is>
       </c>
-      <c r="E3" s="19" t="inlineStr">
+      <c r="E3" s="34" t="inlineStr">
         <is>
           <t>COMIDA</t>
         </is>
       </c>
-      <c r="F3" s="19" t="inlineStr">
+      <c r="F3" s="34" t="inlineStr">
         <is>
           <t>CANT. BRUTA (kg)</t>
         </is>
       </c>
-      <c r="G3" s="19" t="inlineStr">
+      <c r="G3" s="34" t="inlineStr">
         <is>
           <t>PESO PIEZA (g)</t>
         </is>
       </c>
-      <c r="H3" s="19" t="inlineStr">
+      <c r="H3" s="34" t="inlineStr">
         <is>
           <t>N° PIEZAS</t>
         </is>
       </c>
-      <c r="I3" s="19" t="inlineStr">
+      <c r="I3" s="34" t="inlineStr">
         <is>
           <t>T. EST. (min)</t>
         </is>
       </c>
     </row>
-    <row r="4" ht="24" customHeight="1">
-      <c r="A4" s="20" t="inlineStr">
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="35" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" s="36" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C4" s="37" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D4" s="37" t="inlineStr">
+        <is>
+          <t>Aristu de Pollo</t>
+        </is>
+      </c>
+      <c r="E4" s="37" t="inlineStr">
+        <is>
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="F4" s="38" t="n">
+        <v>2500</v>
+      </c>
+      <c r="G4" s="39" t="n">
+        <v>100</v>
+      </c>
+      <c r="H4" s="39" t="n">
+        <v>25000</v>
+      </c>
+      <c r="I4" s="40" t="n">
+        <v>4166.7</v>
+      </c>
+    </row>
+    <row r="5" ht="24" customHeight="1">
+      <c r="A5" s="41" t="inlineStr">
         <is>
           <t>TIEMPO TOTAL ESTIMADO (min)</t>
         </is>
       </c>
-      <c r="I4" s="21" t="n">
-        <v>0</v>
+      <c r="I5" s="42" t="n">
+        <v>4166.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A5:H5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>