--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -34,52 +34,53 @@
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="00-DEP" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="01-VERDURAS" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="02-FRUTAS" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="03-CARNES" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="04-EMBUTIDOS" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="05-ABARROTES" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="06-MENESTRAS" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="07-CONDIMENTOS" sheetId="8" state="visible" r:id="rId8"/>
     <sheet name="08-PANADERIA" sheetId="9" state="visible" r:id="rId9"/>
     <sheet name="09-DESCARTABLES" sheetId="10" state="visible" r:id="rId10"/>
     <sheet name="10-LIMPIEZA" sheetId="11" state="visible" r:id="rId11"/>
     <sheet name="11-BEBIDAS" sheetId="12" state="visible" r:id="rId12"/>
     <sheet name="12-ADICIONALES" sheetId="13" state="visible" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;S/. &quot;#,##0.00"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="16">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="14"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FF0000"/>
       <sz val="16"/>
     </font>
     <font>
       <sz val="8"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
@@ -109,80 +110,85 @@
     </font>
     <font>
       <i val="1"/>
       <color rgb="00666666"/>
       <sz val="8"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="13"/>
     </font>
     <font>
       <color rgb="00ECEFF1"/>
       <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="9"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="00999999"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00003366"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00D6E4F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="002d3436"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="002c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00F5F6FA"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00DDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="00DDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="00DDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="00DDDDDD"/>
       </bottom>
     </border>
@@ -201,51 +207,51 @@
         <color rgb="00DDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="00DDDDDD"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="00DDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="00DDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="00DDDDDD"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -265,58 +271,76 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="164" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -696,51 +720,51 @@
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>Revisado:
 admin</t>
         </is>
       </c>
       <c r="L2" s="4" t="n"/>
       <c r="M2" s="3" t="inlineStr">
         <is>
           <t>Versión:
 01</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Aprobado:</t>
         </is>
       </c>
       <c r="L3" s="4" t="n"/>
       <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Fecha:
-10/03/2026</t>
+09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>DEPOSITO EN EFECTIVO</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>Código:
 LC-2026-06-80017</t>
         </is>
       </c>
       <c r="L4" s="4" t="n"/>
       <c r="M4" s="3" t="inlineStr">
         <is>
           <t>Página:
 1 de 1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6" t="inlineStr">
@@ -789,196 +813,196 @@
       <c r="G7" s="7" t="n"/>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>RESP. PEDIDO :</t>
         </is>
       </c>
       <c r="I7" s="7" t="n"/>
       <c r="J7" s="7" t="n"/>
       <c r="K7" s="8" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="L7" s="7" t="n"/>
       <c r="M7" s="7" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>FECHA</t>
         </is>
       </c>
       <c r="B8" s="7" t="n"/>
       <c r="C8" s="8" t="inlineStr">
         <is>
-          <t>10/03/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
       <c r="D8" s="7" t="n"/>
       <c r="E8" s="7" t="n"/>
       <c r="F8" s="7" t="n"/>
       <c r="G8" s="7" t="n"/>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>RESP. COMPRA :</t>
         </is>
       </c>
       <c r="I8" s="7" t="n"/>
       <c r="J8" s="7" t="n"/>
       <c r="K8" s="7" t="n"/>
       <c r="L8" s="7" t="n"/>
       <c r="M8" s="7" t="n"/>
     </row>
     <row r="13">
       <c r="C13" s="11" t="inlineStr">
         <is>
           <t>FAMILIA DE PRODUCTO</t>
         </is>
       </c>
       <c r="D13" s="12" t="n"/>
       <c r="E13" s="11" t="inlineStr">
         <is>
           <t>MONTO</t>
         </is>
       </c>
       <c r="F13" s="11" t="inlineStr">
         <is>
           <t>ITEMS</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="C14" s="13" t="inlineStr">
         <is>
           <t>01-VERDURAS</t>
         </is>
       </c>
       <c r="D14" s="14" t="n"/>
       <c r="E14" s="15" t="n">
-        <v>0</v>
+        <v>24.37</v>
       </c>
       <c r="F14" s="16" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="C15" s="17" t="inlineStr">
         <is>
           <t>02-FRUTAS</t>
         </is>
       </c>
       <c r="D15" s="18" t="n"/>
       <c r="E15" s="19" t="n">
-        <v>0</v>
+        <v>18.84</v>
       </c>
       <c r="F15" s="20" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16">
       <c r="C16" s="13" t="inlineStr">
         <is>
           <t>03-CARNES</t>
         </is>
       </c>
       <c r="D16" s="14" t="n"/>
       <c r="E16" s="15" t="n">
-        <v>0</v>
+        <v>17.1</v>
       </c>
       <c r="F16" s="16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17">
       <c r="C17" s="17" t="inlineStr">
         <is>
           <t>04-EMBUTIDOS</t>
         </is>
       </c>
       <c r="D17" s="18" t="n"/>
       <c r="E17" s="19" t="n">
         <v>0</v>
       </c>
       <c r="F17" s="20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="C18" s="13" t="inlineStr">
         <is>
           <t>05-ABARROTES</t>
         </is>
       </c>
       <c r="D18" s="14" t="n"/>
       <c r="E18" s="15" t="n">
-        <v>0</v>
+        <v>45.75</v>
       </c>
       <c r="F18" s="16" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="C19" s="17" t="inlineStr">
         <is>
           <t>06-MENESTRAS</t>
         </is>
       </c>
       <c r="D19" s="18" t="n"/>
       <c r="E19" s="19" t="n">
         <v>0</v>
       </c>
       <c r="F19" s="20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="C20" s="13" t="inlineStr">
         <is>
           <t>07-CONDIMENTOS</t>
         </is>
       </c>
       <c r="D20" s="14" t="n"/>
       <c r="E20" s="15" t="n">
-        <v>0</v>
+        <v>1.98</v>
       </c>
       <c r="F20" s="16" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21">
       <c r="C21" s="17" t="inlineStr">
         <is>
           <t>08-PANADERIA</t>
         </is>
       </c>
       <c r="D21" s="18" t="n"/>
       <c r="E21" s="19" t="n">
-        <v>0</v>
+        <v>10.25</v>
       </c>
       <c r="F21" s="20" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22">
       <c r="C22" s="13" t="inlineStr">
         <is>
           <t>09-DESCARTABLES</t>
         </is>
       </c>
       <c r="D22" s="14" t="n"/>
       <c r="E22" s="15" t="n">
         <v>0</v>
       </c>
       <c r="F22" s="16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="C23" s="17" t="inlineStr">
         <is>
           <t>10-LIMPIEZA</t>
         </is>
       </c>
       <c r="D23" s="18" t="n"/>
       <c r="E23" s="19" t="n">
         <v>0</v>
@@ -1001,60 +1025,60 @@
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="C25" s="17" t="inlineStr">
         <is>
           <t>12-ADICIONALES</t>
         </is>
       </c>
       <c r="D25" s="18" t="n"/>
       <c r="E25" s="19" t="n">
         <v>0</v>
       </c>
       <c r="F25" s="20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="24" customHeight="1">
       <c r="C27" s="21" t="inlineStr">
         <is>
           <t>TOTAL GENERAL</t>
         </is>
       </c>
       <c r="D27" s="12" t="n"/>
       <c r="E27" s="22" t="n">
-        <v>0</v>
+        <v>118.29</v>
       </c>
       <c r="F27" s="21" t="n">
-        <v>0</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="23" t="inlineStr">
         <is>
-          <t>Generado automáticamente - Semana 6/2026 - 10/03/2026</t>
+          <t>Generado automáticamente - Semana 6/2026 - 09/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="K3:L3"/>
@@ -1116,67 +1140,67 @@
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="27" t="inlineStr">
+      <c r="A5" s="35" t="inlineStr">
         <is>
           <t>Sin ingredientes en esta familia</t>
         </is>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1">
-      <c r="A6" s="28" t="inlineStr">
+      <c r="A6" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  09-DESCARTABLES</t>
         </is>
       </c>
       <c r="B6" s="12" t="n"/>
       <c r="C6" s="12" t="n"/>
       <c r="D6" s="12" t="n"/>
       <c r="E6" s="12" t="n"/>
-      <c r="F6" s="29" t="n">
+      <c r="F6" s="34" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
@@ -1223,67 +1247,67 @@
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="27" t="inlineStr">
+      <c r="A5" s="35" t="inlineStr">
         <is>
           <t>Sin ingredientes en esta familia</t>
         </is>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1">
-      <c r="A6" s="28" t="inlineStr">
+      <c r="A6" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  10-LIMPIEZA</t>
         </is>
       </c>
       <c r="B6" s="12" t="n"/>
       <c r="C6" s="12" t="n"/>
       <c r="D6" s="12" t="n"/>
       <c r="E6" s="12" t="n"/>
-      <c r="F6" s="29" t="n">
+      <c r="F6" s="34" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
@@ -1330,67 +1354,67 @@
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="27" t="inlineStr">
+      <c r="A5" s="35" t="inlineStr">
         <is>
           <t>Sin ingredientes en esta familia</t>
         </is>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1">
-      <c r="A6" s="28" t="inlineStr">
+      <c r="A6" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  11-BEBIDAS</t>
         </is>
       </c>
       <c r="B6" s="12" t="n"/>
       <c r="C6" s="12" t="n"/>
       <c r="D6" s="12" t="n"/>
       <c r="E6" s="12" t="n"/>
-      <c r="F6" s="29" t="n">
+      <c r="F6" s="34" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
@@ -1437,89 +1461,89 @@
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="27" t="inlineStr">
+      <c r="A5" s="35" t="inlineStr">
         <is>
           <t>Sin ingredientes en esta familia</t>
         </is>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1">
-      <c r="A6" s="28" t="inlineStr">
+      <c r="A6" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  12-ADICIONALES</t>
         </is>
       </c>
       <c r="B6" s="12" t="n"/>
       <c r="C6" s="12" t="n"/>
       <c r="D6" s="12" t="n"/>
       <c r="E6" s="12" t="n"/>
-      <c r="F6" s="29" t="n">
+      <c r="F6" s="34" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
           <t>ORDEN DE PEDIDO  —  01-VERDURAS  —  ANTAPITE</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
@@ -1543,90 +1567,332 @@
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...7 lines deleted...]
-      <c r="A6" s="28" t="inlineStr">
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Aji amarillo/lima</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>12</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Ajos Pelado</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>15</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="16" customHeight="1">
+      <c r="A7" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="B7" s="27" t="inlineStr">
+        <is>
+          <t>Apio x 5.5kg</t>
+        </is>
+      </c>
+      <c r="C7" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D7" s="28" t="n">
+        <v>0.99</v>
+      </c>
+      <c r="E7" s="29" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="F7" s="29" t="n">
+        <v>2.18</v>
+      </c>
+      <c r="G7" s="27" t="inlineStr"/>
+    </row>
+    <row r="8" ht="16" customHeight="1">
+      <c r="A8" s="30" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" s="30" t="inlineStr">
+        <is>
+          <t>Cebolla Arequipeña (Roja)</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D8" s="31" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="E8" s="32" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="F8" s="32" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="G8" s="30" t="inlineStr"/>
+    </row>
+    <row r="9" ht="16" customHeight="1">
+      <c r="A9" s="27" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" s="27" t="inlineStr">
+        <is>
+          <t>Culantro Floreado x 400 Gr</t>
+        </is>
+      </c>
+      <c r="C9" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D9" s="28" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="E9" s="29" t="n">
+        <v>15</v>
+      </c>
+      <c r="F9" s="29" t="n">
+        <v>1.05</v>
+      </c>
+      <c r="G9" s="27" t="inlineStr"/>
+    </row>
+    <row r="10" ht="16" customHeight="1">
+      <c r="A10" s="30" t="n">
+        <v>6</v>
+      </c>
+      <c r="B10" s="30" t="inlineStr">
+        <is>
+          <t>Papa Blanca Yungay (Cocina)</t>
+        </is>
+      </c>
+      <c r="C10" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D10" s="31" t="n">
+        <v>3</v>
+      </c>
+      <c r="E10" s="32" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F10" s="32" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="G10" s="30" t="inlineStr"/>
+    </row>
+    <row r="11" ht="16" customHeight="1">
+      <c r="A11" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="B11" s="27" t="inlineStr">
+        <is>
+          <t>Poro x 12 cab x 4.2kg</t>
+        </is>
+      </c>
+      <c r="C11" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D11" s="28" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="E11" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F11" s="29" t="n">
+        <v>3.8</v>
+      </c>
+      <c r="G11" s="27" t="inlineStr"/>
+    </row>
+    <row r="12" ht="16" customHeight="1">
+      <c r="A12" s="30" t="n">
+        <v>8</v>
+      </c>
+      <c r="B12" s="30" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C12" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D12" s="31" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="E12" s="32" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F12" s="32" t="n">
+        <v>1.88</v>
+      </c>
+      <c r="G12" s="30" t="inlineStr"/>
+    </row>
+    <row r="13" ht="16" customHeight="1">
+      <c r="A13" s="27" t="n">
+        <v>9</v>
+      </c>
+      <c r="B13" s="27" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C13" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D13" s="28" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E13" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="F13" s="29" t="n">
+        <v>1.05</v>
+      </c>
+      <c r="G13" s="27" t="inlineStr"/>
+    </row>
+    <row r="14" ht="16" customHeight="1">
+      <c r="A14" s="30" t="n">
+        <v>10</v>
+      </c>
+      <c r="B14" s="30" t="inlineStr">
+        <is>
+          <t>Zapallo(Macre) x Kg</t>
+        </is>
+      </c>
+      <c r="C14" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D14" s="31" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="E14" s="32" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="F14" s="32" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="G14" s="30" t="inlineStr"/>
+    </row>
+    <row r="15" ht="22" customHeight="1">
+      <c r="A15" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  01-VERDURAS</t>
         </is>
       </c>
-      <c r="B6" s="12" t="n"/>
-[...6 lines deleted...]
-      <c r="G6" s="12" t="n"/>
+      <c r="B15" s="12" t="n"/>
+      <c r="C15" s="12" t="n"/>
+      <c r="D15" s="12" t="n"/>
+      <c r="E15" s="12" t="n"/>
+      <c r="F15" s="34" t="n">
+        <v>24.37</v>
+      </c>
+      <c r="G15" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:E6"/>
+  <mergeCells count="3">
+    <mergeCell ref="A15:E15"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
           <t>ORDEN DE PEDIDO  —  02-FRUTAS  —  ANTAPITE</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
@@ -1650,78 +1916,120 @@
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...7 lines deleted...]
-      <c r="A6" s="28" t="inlineStr">
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Limon Verde</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Manzana Winter x Kg</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>3.6</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>18</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="22" customHeight="1">
+      <c r="A7" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  02-FRUTAS</t>
         </is>
       </c>
-      <c r="B6" s="12" t="n"/>
-[...6 lines deleted...]
-      <c r="G6" s="12" t="n"/>
+      <c r="B7" s="12" t="n"/>
+      <c r="C7" s="12" t="n"/>
+      <c r="D7" s="12" t="n"/>
+      <c r="E7" s="12" t="n"/>
+      <c r="F7" s="34" t="n">
+        <v>18.84</v>
+      </c>
+      <c r="G7" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:E6"/>
+  <mergeCells count="3">
+    <mergeCell ref="A7:E7"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
@@ -1757,78 +2065,95 @@
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...4 lines deleted...]
-      </c>
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>17.1</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
     </row>
     <row r="6" ht="22" customHeight="1">
-      <c r="A6" s="28" t="inlineStr">
+      <c r="A6" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  03-CARNES</t>
         </is>
       </c>
       <c r="B6" s="12" t="n"/>
       <c r="C6" s="12" t="n"/>
       <c r="D6" s="12" t="n"/>
       <c r="E6" s="12" t="n"/>
-      <c r="F6" s="29" t="n">
-        <v>0</v>
+      <c r="F6" s="34" t="n">
+        <v>17.1</v>
       </c>
       <c r="G6" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
@@ -1865,89 +2190,89 @@
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="27" t="inlineStr">
+      <c r="A5" s="35" t="inlineStr">
         <is>
           <t>Sin ingredientes en esta familia</t>
         </is>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1">
-      <c r="A6" s="28" t="inlineStr">
+      <c r="A6" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  04-EMBUTIDOS</t>
         </is>
       </c>
       <c r="B6" s="12" t="n"/>
       <c r="C6" s="12" t="n"/>
       <c r="D6" s="12" t="n"/>
       <c r="E6" s="12" t="n"/>
-      <c r="F6" s="29" t="n">
+      <c r="F6" s="34" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
           <t>ORDEN DE PEDIDO  —  05-ABARROTES  —  ANTAPITE</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
@@ -1971,78 +2296,320 @@
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...7 lines deleted...]
-      <c r="A6" s="28" t="inlineStr">
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Azucar Blanca Paramonga x 1 kg</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>4</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>6</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="16" customHeight="1">
+      <c r="A7" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="B7" s="27" t="inlineStr">
+        <is>
+          <t>Chuño Ingles x Kg</t>
+        </is>
+      </c>
+      <c r="C7" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D7" s="28" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E7" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="F7" s="29" t="n">
+        <v>3</v>
+      </c>
+      <c r="G7" s="27" t="inlineStr"/>
+    </row>
+    <row r="8" ht="16" customHeight="1">
+      <c r="A8" s="30" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" s="30" t="inlineStr">
+        <is>
+          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D8" s="31" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E8" s="32" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F8" s="32" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="G8" s="30" t="inlineStr"/>
+    </row>
+    <row r="9" ht="16" customHeight="1">
+      <c r="A9" s="27" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" s="27" t="inlineStr">
+        <is>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
+        </is>
+      </c>
+      <c r="C9" s="27" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D9" s="28" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E9" s="29" t="n">
+        <v>5</v>
+      </c>
+      <c r="F9" s="29" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="G9" s="27" t="inlineStr"/>
+    </row>
+    <row r="10" ht="16" customHeight="1">
+      <c r="A10" s="30" t="n">
+        <v>6</v>
+      </c>
+      <c r="B10" s="30" t="inlineStr">
+        <is>
+          <t>Huevo Rosado x180 Und</t>
+        </is>
+      </c>
+      <c r="C10" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D10" s="31" t="n">
+        <v>1.13</v>
+      </c>
+      <c r="E10" s="32" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="F10" s="32" t="n">
+        <v>7.34</v>
+      </c>
+      <c r="G10" s="30" t="inlineStr"/>
+    </row>
+    <row r="11" ht="16" customHeight="1">
+      <c r="A11" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="B11" s="27" t="inlineStr">
+        <is>
+          <t>Manteca Famosa x kg</t>
+        </is>
+      </c>
+      <c r="C11" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D11" s="28" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E11" s="29" t="n">
+        <v>12</v>
+      </c>
+      <c r="F11" s="29" t="n">
+        <v>6</v>
+      </c>
+      <c r="G11" s="27" t="inlineStr"/>
+    </row>
+    <row r="12" ht="16" customHeight="1">
+      <c r="A12" s="30" t="n">
+        <v>8</v>
+      </c>
+      <c r="B12" s="30" t="inlineStr">
+        <is>
+          <t>Margarina Primavera (Industrial)</t>
+        </is>
+      </c>
+      <c r="C12" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D12" s="31" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="E12" s="32" t="n">
+        <v>16</v>
+      </c>
+      <c r="F12" s="32" t="n">
+        <v>12</v>
+      </c>
+      <c r="G12" s="30" t="inlineStr"/>
+    </row>
+    <row r="13" ht="16" customHeight="1">
+      <c r="A13" s="27" t="n">
+        <v>9</v>
+      </c>
+      <c r="B13" s="27" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C13" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D13" s="28" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E13" s="29" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F13" s="29" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="G13" s="27" t="inlineStr"/>
+    </row>
+    <row r="14" ht="16" customHeight="1">
+      <c r="A14" s="30" t="n">
+        <v>10</v>
+      </c>
+      <c r="B14" s="30" t="inlineStr">
+        <is>
+          <t>Semola Suelta x kg</t>
+        </is>
+      </c>
+      <c r="C14" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D14" s="31" t="n">
+        <v>1.1</v>
+      </c>
+      <c r="E14" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F14" s="32" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="G14" s="30" t="inlineStr"/>
+    </row>
+    <row r="15" ht="22" customHeight="1">
+      <c r="A15" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  05-ABARROTES</t>
         </is>
       </c>
-      <c r="B6" s="12" t="n"/>
-[...6 lines deleted...]
-      <c r="G6" s="12" t="n"/>
+      <c r="B15" s="12" t="n"/>
+      <c r="C15" s="12" t="n"/>
+      <c r="D15" s="12" t="n"/>
+      <c r="E15" s="12" t="n"/>
+      <c r="F15" s="34" t="n">
+        <v>45.75</v>
+      </c>
+      <c r="G15" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:E6"/>
+  <mergeCells count="3">
+    <mergeCell ref="A15:E15"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
@@ -2079,89 +2646,89 @@
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="27" t="inlineStr">
+      <c r="A5" s="35" t="inlineStr">
         <is>
           <t>Sin ingredientes en esta familia</t>
         </is>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1">
-      <c r="A6" s="28" t="inlineStr">
+      <c r="A6" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  06-MENESTRAS</t>
         </is>
       </c>
       <c r="B6" s="12" t="n"/>
       <c r="C6" s="12" t="n"/>
       <c r="D6" s="12" t="n"/>
       <c r="E6" s="12" t="n"/>
-      <c r="F6" s="29" t="n">
+      <c r="F6" s="34" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G9"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
           <t>ORDEN DE PEDIDO  —  07-CONDIMENTOS  —  ANTAPITE</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
@@ -2185,90 +2752,182 @@
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...7 lines deleted...]
-      <c r="A6" s="28" t="inlineStr">
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Canela Entera x Kg</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>45</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Canela molida</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>45</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="16" customHeight="1">
+      <c r="A7" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="B7" s="27" t="inlineStr">
+        <is>
+          <t>Clavo de olor x Kg</t>
+        </is>
+      </c>
+      <c r="C7" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D7" s="28" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E7" s="29" t="n">
+        <v>28</v>
+      </c>
+      <c r="F7" s="29" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="G7" s="27" t="inlineStr"/>
+    </row>
+    <row r="8" ht="16" customHeight="1">
+      <c r="A8" s="30" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" s="30" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D8" s="31" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E8" s="32" t="n">
+        <v>35</v>
+      </c>
+      <c r="F8" s="32" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G8" s="30" t="inlineStr"/>
+    </row>
+    <row r="9" ht="22" customHeight="1">
+      <c r="A9" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  07-CONDIMENTOS</t>
         </is>
       </c>
-      <c r="B6" s="12" t="n"/>
-[...6 lines deleted...]
-      <c r="G6" s="12" t="n"/>
+      <c r="B9" s="12" t="n"/>
+      <c r="C9" s="12" t="n"/>
+      <c r="D9" s="12" t="n"/>
+      <c r="E9" s="12" t="n"/>
+      <c r="F9" s="34" t="n">
+        <v>1.98</v>
+      </c>
+      <c r="G9" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:E6"/>
+  <mergeCells count="3">
     <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
           <t>ORDEN DE PEDIDO  —  08-PANADERIA  —  ANTAPITE</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
@@ -2292,72 +2951,114 @@
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D4" s="26" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
       <c r="E4" s="26" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F4" s="26" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G4" s="26" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...7 lines deleted...]
-      <c r="A6" s="28" t="inlineStr">
+    <row r="5" ht="16" customHeight="1">
+      <c r="A5" s="27" t="n">
+        <v>1</v>
+      </c>
+      <c r="B5" s="27" t="inlineStr">
+        <is>
+          <t>Harina de Trigo Don Lucciano x Saco(50 Kg)</t>
+        </is>
+      </c>
+      <c r="C5" s="27" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E5" s="29" t="n">
+        <v>4</v>
+      </c>
+      <c r="F5" s="29" t="n">
+        <v>10</v>
+      </c>
+      <c r="G5" s="27" t="inlineStr"/>
+    </row>
+    <row r="6" ht="16" customHeight="1">
+      <c r="A6" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" s="30" t="inlineStr">
+        <is>
+          <t>Mejorador de Masa Maestro x 5kg</t>
+        </is>
+      </c>
+      <c r="C6" s="30" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D6" s="31" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="E6" s="32" t="n">
+        <v>5</v>
+      </c>
+      <c r="F6" s="32" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="G6" s="30" t="inlineStr"/>
+    </row>
+    <row r="7" ht="22" customHeight="1">
+      <c r="A7" s="33" t="inlineStr">
         <is>
           <t>SUBTOTAL  08-PANADERIA</t>
         </is>
       </c>
-      <c r="B6" s="12" t="n"/>
-[...6 lines deleted...]
-      <c r="G6" s="12" t="n"/>
+      <c r="B7" s="12" t="n"/>
+      <c r="C7" s="12" t="n"/>
+      <c r="D7" s="12" t="n"/>
+      <c r="E7" s="12" t="n"/>
+      <c r="F7" s="34" t="n">
+        <v>10.25</v>
+      </c>
+      <c r="G7" s="12" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A6:E6"/>
+  <mergeCells count="3">
+    <mergeCell ref="A7:E7"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>