--- v1 (2026-05-09)
+++ v2 (2026-07-08)
@@ -720,51 +720,51 @@
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>Revisado:
 admin</t>
         </is>
       </c>
       <c r="L2" s="4" t="n"/>
       <c r="M2" s="3" t="inlineStr">
         <is>
           <t>Versión:
 01</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Aprobado:</t>
         </is>
       </c>
       <c r="L3" s="4" t="n"/>
       <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Fecha:
-09/05/2026</t>
+08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>DEPOSITO EN EFECTIVO</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>Código:
 LC-2026-06-80017</t>
         </is>
       </c>
       <c r="L4" s="4" t="n"/>
       <c r="M4" s="3" t="inlineStr">
         <is>
           <t>Página:
 1 de 1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6" t="inlineStr">
@@ -813,51 +813,51 @@
       <c r="G7" s="7" t="n"/>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>RESP. PEDIDO :</t>
         </is>
       </c>
       <c r="I7" s="7" t="n"/>
       <c r="J7" s="7" t="n"/>
       <c r="K7" s="8" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="L7" s="7" t="n"/>
       <c r="M7" s="7" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>FECHA</t>
         </is>
       </c>
       <c r="B8" s="7" t="n"/>
       <c r="C8" s="8" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
       <c r="D8" s="7" t="n"/>
       <c r="E8" s="7" t="n"/>
       <c r="F8" s="7" t="n"/>
       <c r="G8" s="7" t="n"/>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>RESP. COMPRA :</t>
         </is>
       </c>
       <c r="I8" s="7" t="n"/>
       <c r="J8" s="7" t="n"/>
       <c r="K8" s="7" t="n"/>
       <c r="L8" s="7" t="n"/>
       <c r="M8" s="7" t="n"/>
     </row>
     <row r="13">
       <c r="C13" s="11" t="inlineStr">
         <is>
           <t>FAMILIA DE PRODUCTO</t>
         </is>
       </c>
       <c r="D13" s="12" t="n"/>
       <c r="E13" s="11" t="inlineStr">
@@ -1034,51 +1034,51 @@
       <c r="D25" s="18" t="n"/>
       <c r="E25" s="19" t="n">
         <v>0</v>
       </c>
       <c r="F25" s="20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="24" customHeight="1">
       <c r="C27" s="21" t="inlineStr">
         <is>
           <t>TOTAL GENERAL</t>
         </is>
       </c>
       <c r="D27" s="12" t="n"/>
       <c r="E27" s="22" t="n">
         <v>118.29</v>
       </c>
       <c r="F27" s="21" t="n">
         <v>29</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="23" t="inlineStr">
         <is>
-          <t>Generado automáticamente - Semana 6/2026 - 09/05/2026</t>
+          <t>Generado automáticamente - Semana 6/2026 - 08/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="K3:L3"/>