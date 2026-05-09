--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -166,51 +166,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00DDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="00DDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="00DDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="00DDDDDD"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -270,67 +270,64 @@
     </xf>
     <xf numFmtId="166" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -696,81 +693,81 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J28"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="8" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="8" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="9" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1" ht="36" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>OPTIMIZACIÓN DE CARNES — SAN CRISTOBAL</t>
         </is>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Semana 10/2026  •  2026-03-02 al 2026-03-08  •  Comensales: D:50 / A:50 / C:50</t>
+          <t>Semana 10/2026  •  2026-03-02 al 2026-03-08  •  Comensales: D:330 / A:330 / C:330</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>TIPO ANIMAL</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>CANT. NETA (kg)</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
@@ -799,1076 +796,1160 @@
         </is>
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>N° JABAS</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Atun Filete de Caballa SusiMar x 170 Gr</t>
         </is>
       </c>
       <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Caballa</t>
         </is>
       </c>
       <c r="C4" s="5" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D4" s="6" t="n">
-        <v>56.25</v>
+        <v>12787.5</v>
       </c>
       <c r="E4" s="7" t="inlineStr">
         <is>
           <t>35.0%</t>
         </is>
       </c>
       <c r="F4" s="8" t="n">
-        <v>86.538</v>
+        <v>19673.077</v>
       </c>
       <c r="G4" s="9" t="n">
         <v>15</v>
       </c>
       <c r="H4" s="9" t="n">
-        <v>1298.07</v>
+        <v>295096.16</v>
       </c>
       <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Molido / desmenuzado</t>
         </is>
       </c>
       <c r="J4" s="10" t="n">
-        <v>3</v>
+        <v>656</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="11" t="inlineStr">
         <is>
           <t>Carne Molida de Res x kg</t>
         </is>
       </c>
       <c r="B5" s="12" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C5" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D5" s="13" t="n">
-        <v>50</v>
+        <v>8250</v>
       </c>
       <c r="E5" s="14" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
       <c r="F5" s="15" t="n">
-        <v>60.976</v>
+        <v>10060.976</v>
       </c>
       <c r="G5" s="16" t="n">
         <v>28</v>
       </c>
       <c r="H5" s="16" t="n">
-        <v>1707.33</v>
+        <v>281707.33</v>
       </c>
       <c r="I5" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J5" s="17" t="n">
-        <v>3</v>
+        <v>336</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Chuleta de Cerdo x 167 Gr. (6 x Kg)</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Cerdo</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D6" s="6" t="n">
-        <v>334</v>
+        <v>55110</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
           <t>15.0%</t>
         </is>
       </c>
       <c r="F6" s="8" t="n">
-        <v>392.941</v>
+        <v>64835.294</v>
       </c>
       <c r="G6" s="9" t="n">
         <v>18</v>
       </c>
       <c r="H6" s="9" t="n">
-        <v>7072.94</v>
+        <v>1167035.29</v>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J6" s="10" t="n">
-        <v>14</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Cordero pierna, lomo y costilla cortado</t>
         </is>
       </c>
       <c r="B7" s="12" t="inlineStr">
         <is>
           <t>Cordero</t>
         </is>
       </c>
       <c r="C7" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D7" s="13" t="n">
-        <v>120</v>
+        <v>39600</v>
       </c>
       <c r="E7" s="14" t="inlineStr">
         <is>
           <t>20.0%</t>
         </is>
       </c>
       <c r="F7" s="15" t="n">
-        <v>150</v>
+        <v>49500</v>
       </c>
       <c r="G7" s="16" t="n">
         <v>28</v>
       </c>
       <c r="H7" s="16" t="n">
-        <v>4200</v>
+        <v>1386000</v>
       </c>
       <c r="I7" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J7" s="17" t="n">
-        <v>5</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <t>Cerdo</t>
         </is>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D8" s="6" t="n">
-        <v>10</v>
+        <v>2475</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
           <t>15.0%</t>
         </is>
       </c>
       <c r="F8" s="8" t="n">
-        <v>11.765</v>
+        <v>2911.765</v>
       </c>
       <c r="G8" s="9" t="n">
         <v>18</v>
       </c>
       <c r="H8" s="9" t="n">
-        <v>211.77</v>
+        <v>52411.77</v>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="J8" s="7" t="n">
-        <v>1</v>
+      <c r="J8" s="10" t="n">
+        <v>98</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="11" t="inlineStr">
         <is>
           <t>Filete de Pollo C/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="B9" s="12" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
       <c r="C9" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D9" s="13" t="n">
-        <v>410</v>
+        <v>67650</v>
       </c>
       <c r="E9" s="14" t="inlineStr">
         <is>
           <t>28.0%</t>
         </is>
       </c>
       <c r="F9" s="15" t="n">
-        <v>569.444</v>
+        <v>93958.333</v>
       </c>
       <c r="G9" s="16" t="n">
         <v>11</v>
       </c>
       <c r="H9" s="16" t="n">
-        <v>6263.88</v>
+        <v>1033541.66</v>
       </c>
       <c r="I9" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J9" s="17" t="n">
-        <v>19</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Filete de Pollo S/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D10" s="6" t="n">
-        <v>130</v>
+        <v>26400</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
           <t>28.0%</t>
         </is>
       </c>
       <c r="F10" s="8" t="n">
-        <v>180.556</v>
+        <v>36666.667</v>
       </c>
       <c r="G10" s="9" t="n">
         <v>11</v>
       </c>
       <c r="H10" s="9" t="n">
-        <v>1986.12</v>
+        <v>403333.34</v>
       </c>
       <c r="I10" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J10" s="10" t="n">
-        <v>7</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="11" t="inlineStr">
         <is>
           <t>Gallina Entera x Kg</t>
         </is>
       </c>
       <c r="B11" s="12" t="inlineStr">
         <is>
           <t>Gallina</t>
         </is>
       </c>
       <c r="C11" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D11" s="13" t="n">
-        <v>140</v>
+        <v>46200</v>
       </c>
       <c r="E11" s="14" t="inlineStr">
         <is>
           <t>30.0%</t>
         </is>
       </c>
       <c r="F11" s="15" t="n">
-        <v>200</v>
+        <v>66000</v>
       </c>
       <c r="G11" s="16" t="n">
         <v>15</v>
       </c>
       <c r="H11" s="16" t="n">
-        <v>3000</v>
+        <v>990000</v>
       </c>
       <c r="I11" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J11" s="17" t="n">
-        <v>7</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <t>g</t>
         </is>
       </c>
       <c r="D12" s="6" t="n">
-        <v>910</v>
+        <v>136950</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
       <c r="F12" s="8" t="n">
-        <v>1109.756</v>
+        <v>167012.195</v>
       </c>
       <c r="G12" s="9" t="n">
         <v>28</v>
       </c>
       <c r="H12" s="9" t="n">
-        <v>31073.17</v>
+        <v>4676341.46</v>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
           <t>Trozado mediano</t>
         </is>
       </c>
       <c r="J12" s="10" t="n">
-        <v>37</v>
+        <v>5568</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="11" t="inlineStr">
         <is>
           <t>Hot dog razzeto x 32 und x 50 gr</t>
         </is>
       </c>
       <c r="B13" s="12" t="inlineStr">
         <is>
           <t>Carne (general)</t>
         </is>
       </c>
       <c r="C13" s="12" t="inlineStr">
         <is>
           <t>g</t>
         </is>
       </c>
       <c r="D13" s="13" t="n">
-        <v>30.08</v>
+        <v>9926.4</v>
       </c>
       <c r="E13" s="14" t="inlineStr">
         <is>
           <t>20.0%</t>
         </is>
       </c>
       <c r="F13" s="15" t="n">
-        <v>37.6</v>
+        <v>12408</v>
       </c>
       <c r="G13" s="16" t="n">
         <v>18</v>
       </c>
       <c r="H13" s="16" t="n">
-        <v>676.8</v>
+        <v>223344</v>
       </c>
       <c r="I13" s="12" t="inlineStr">
         <is>
           <t>Filete delgado abierto</t>
         </is>
       </c>
       <c r="J13" s="17" t="n">
-        <v>2</v>
+        <v>414</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>g</t>
         </is>
       </c>
       <c r="D14" s="6" t="n">
-        <v>30</v>
+        <v>9900</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
       <c r="F14" s="8" t="n">
-        <v>36.585</v>
+        <v>12073.171</v>
       </c>
       <c r="G14" s="9" t="n">
         <v>5</v>
       </c>
       <c r="H14" s="9" t="n">
-        <v>182.93</v>
+        <v>60365.86</v>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
-          <t>Trozado para caldo</t>
+          <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J14" s="10" t="n">
-        <v>2</v>
+        <v>403</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="11" t="inlineStr">
         <is>
-          <t>Medallones o Guiso de Pavita x 167 gr*</t>
+          <t>Jamonada San Fernando x 85 gr</t>
         </is>
       </c>
       <c r="B15" s="12" t="inlineStr">
         <is>
-          <t>Carne (general)</t>
+          <t>Embutido</t>
         </is>
       </c>
       <c r="C15" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D15" s="13" t="n">
-        <v>167</v>
+        <v>2666</v>
       </c>
       <c r="E15" s="14" t="inlineStr">
         <is>
-          <t>20.0%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="F15" s="15" t="n">
-        <v>208.75</v>
+        <v>2806.316</v>
       </c>
       <c r="G15" s="16" t="n">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="H15" s="16" t="n">
-        <v>1043.75</v>
+        <v>98221.06</v>
       </c>
       <c r="I15" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J15" s="17" t="n">
-        <v>7</v>
+        <v>94</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Mollejitas de pollo/limpias</t>
+          <t>Medallones o Guiso de Pavita x 167 gr</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
-          <t>Pollo</t>
+          <t>Carne (general)</t>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D16" s="6" t="n">
-        <v>70</v>
+        <v>27555</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>28.0%</t>
+          <t>20.0%</t>
         </is>
       </c>
       <c r="F16" s="8" t="n">
-        <v>97.22199999999999</v>
+        <v>34443.75</v>
       </c>
       <c r="G16" s="9" t="n">
-        <v>9.5</v>
+        <v>5</v>
       </c>
       <c r="H16" s="9" t="n">
-        <v>923.61</v>
+        <v>172218.75</v>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J16" s="10" t="n">
-        <v>4</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="11" t="inlineStr">
         <is>
-          <t>Mondongo o Panza (importado)</t>
+          <t>Mollejitas de pollo/limpias</t>
         </is>
       </c>
       <c r="B17" s="12" t="inlineStr">
         <is>
-          <t>Res</t>
+          <t>Pollo</t>
         </is>
       </c>
       <c r="C17" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D17" s="13" t="n">
-        <v>190</v>
+        <v>11550</v>
       </c>
       <c r="E17" s="14" t="inlineStr">
         <is>
-          <t>18.0%</t>
+          <t>28.0%</t>
         </is>
       </c>
       <c r="F17" s="15" t="n">
-        <v>231.707</v>
+        <v>16041.667</v>
       </c>
       <c r="G17" s="16" t="n">
-        <v>5</v>
+        <v>9.5</v>
       </c>
       <c r="H17" s="16" t="n">
-        <v>1158.53</v>
+        <v>152395.84</v>
       </c>
       <c r="I17" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J17" s="17" t="n">
-        <v>8</v>
+        <v>535</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Pallares extra</t>
+          <t>Mondongo o Panza (importado)</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D18" s="6" t="n">
-        <v>76</v>
+        <v>47850</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
       <c r="F18" s="8" t="n">
-        <v>92.68300000000001</v>
+        <v>58353.659</v>
       </c>
       <c r="G18" s="9" t="n">
-        <v>7.5</v>
+        <v>5</v>
       </c>
       <c r="H18" s="9" t="n">
-        <v>695.12</v>
+        <v>291768.29</v>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J18" s="10" t="n">
-        <v>4</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="11" t="inlineStr">
         <is>
-          <t>Panza , Rachi o Librillo de Res</t>
+          <t>Pallares extra</t>
         </is>
       </c>
       <c r="B19" s="12" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C19" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D19" s="13" t="n">
-        <v>70</v>
+        <v>13530</v>
       </c>
       <c r="E19" s="14" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
       <c r="F19" s="15" t="n">
-        <v>85.366</v>
+        <v>16500</v>
       </c>
       <c r="G19" s="16" t="n">
-        <v>5</v>
+        <v>7.5</v>
       </c>
       <c r="H19" s="16" t="n">
-        <v>426.83</v>
+        <v>123750</v>
       </c>
       <c r="I19" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J19" s="17" t="n">
-        <v>3</v>
+        <v>550</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Pecho de Res c/Hueso</t>
+          <t>Panza , Rachi o Librillo de Res</t>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D20" s="6" t="n">
-        <v>92</v>
+        <v>11550</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
       <c r="F20" s="8" t="n">
-        <v>112.195</v>
+        <v>14085.366</v>
       </c>
       <c r="G20" s="9" t="n">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="H20" s="9" t="n">
-        <v>3141.46</v>
+        <v>70426.83</v>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
-          <t>Trozado para caldo</t>
+          <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J20" s="10" t="n">
-        <v>4</v>
+        <v>470</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="11" t="inlineStr">
         <is>
-          <t>Pescado Jurel (Entero) x Kg</t>
+          <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
       <c r="B21" s="12" t="inlineStr">
         <is>
-          <t>Jurel</t>
+          <t>Res</t>
         </is>
       </c>
       <c r="C21" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D21" s="13" t="n">
-        <v>50</v>
+        <v>30360</v>
       </c>
       <c r="E21" s="14" t="inlineStr">
         <is>
-          <t>35.0%</t>
+          <t>18.0%</t>
         </is>
       </c>
       <c r="F21" s="15" t="n">
-        <v>76.923</v>
+        <v>37024.39</v>
       </c>
       <c r="G21" s="16" t="n">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="H21" s="16" t="n">
-        <v>1384.61</v>
+        <v>1036682.92</v>
       </c>
       <c r="I21" s="12" t="inlineStr">
         <is>
-          <t>Trozado estándar</t>
+          <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="J21" s="17" t="n">
-        <v>3</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Pescado Jurel (Filete) x Kg</t>
+          <t>Pescado Jurel (Entero) x Kg</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <t>Jurel</t>
         </is>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D22" s="6" t="n">
-        <v>200</v>
+        <v>16500</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
           <t>35.0%</t>
         </is>
       </c>
       <c r="F22" s="8" t="n">
-        <v>307.692</v>
+        <v>25384.615</v>
       </c>
       <c r="G22" s="9" t="n">
         <v>18</v>
       </c>
       <c r="H22" s="9" t="n">
-        <v>5538.46</v>
+        <v>456923.07</v>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J22" s="10" t="n">
-        <v>11</v>
+        <v>847</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="11" t="inlineStr">
         <is>
-          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
+          <t>Pescado Jurel (Filete) x Kg</t>
         </is>
       </c>
       <c r="B23" s="12" t="inlineStr">
         <is>
-          <t>Cerdo</t>
+          <t>Jurel</t>
         </is>
       </c>
       <c r="C23" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D23" s="13" t="n">
-        <v>190</v>
+        <v>49500</v>
       </c>
       <c r="E23" s="14" t="inlineStr">
         <is>
-          <t>15.0%</t>
+          <t>35.0%</t>
         </is>
       </c>
       <c r="F23" s="15" t="n">
-        <v>223.529</v>
+        <v>76153.84600000001</v>
       </c>
       <c r="G23" s="16" t="n">
-        <v>3.5</v>
+        <v>18</v>
       </c>
       <c r="H23" s="16" t="n">
-        <v>782.35</v>
+        <v>1370769.23</v>
       </c>
       <c r="I23" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J23" s="17" t="n">
-        <v>8</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>Pollo Entero x 1.8 kg s/m</t>
+          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
-          <t>Pollo</t>
+          <t>Cerdo</t>
         </is>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>gramos</t>
         </is>
       </c>
       <c r="D24" s="6" t="n">
-        <v>1908</v>
+        <v>30855</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>28.0%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="F24" s="8" t="n">
-        <v>2650</v>
+        <v>36300</v>
       </c>
       <c r="G24" s="9" t="n">
-        <v>9.5</v>
+        <v>3.5</v>
       </c>
       <c r="H24" s="9" t="n">
-        <v>25175</v>
+        <v>127050</v>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J24" s="10" t="n">
-        <v>89</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="11" t="inlineStr">
         <is>
-          <t>Pollo Parrilero B2 (1.2 kg)</t>
+          <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B25" s="12" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
       <c r="C25" s="12" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>g</t>
         </is>
       </c>
       <c r="D25" s="13" t="n">
-        <v>600</v>
+        <v>386100</v>
       </c>
       <c r="E25" s="14" t="inlineStr">
         <is>
           <t>28.0%</t>
         </is>
       </c>
       <c r="F25" s="15" t="n">
-        <v>833.333</v>
+        <v>536250</v>
       </c>
       <c r="G25" s="16" t="n">
         <v>9.5</v>
       </c>
       <c r="H25" s="16" t="n">
-        <v>7916.66</v>
+        <v>5094375</v>
       </c>
       <c r="I25" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J25" s="17" t="n">
-        <v>28</v>
+        <v>17875</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>Pota</t>
+          <t>Pollo Parrillero B2 (1.2 kg)</t>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
-          <t>Carne (general)</t>
+          <t>Pollo</t>
         </is>
       </c>
       <c r="C26" s="5" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
       <c r="D26" s="6" t="n">
-        <v>100</v>
+        <v>99000</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>20.0%</t>
+          <t>28.0%</t>
         </is>
       </c>
       <c r="F26" s="8" t="n">
-        <v>125</v>
+        <v>137500</v>
       </c>
       <c r="G26" s="9" t="n">
-        <v>5</v>
+        <v>9.5</v>
       </c>
       <c r="H26" s="9" t="n">
-        <v>625</v>
+        <v>1306250</v>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="J26" s="10" t="n">
-        <v>5</v>
+        <v>4584</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="11" t="inlineStr">
         <is>
+          <t>Pota</t>
+        </is>
+      </c>
+      <c r="B27" s="12" t="inlineStr">
+        <is>
+          <t>Carne (general)</t>
+        </is>
+      </c>
+      <c r="C27" s="12" t="inlineStr">
+        <is>
+          <t>gramos</t>
+        </is>
+      </c>
+      <c r="D27" s="13" t="n">
+        <v>33000</v>
+      </c>
+      <c r="E27" s="14" t="inlineStr">
+        <is>
+          <t>20.0%</t>
+        </is>
+      </c>
+      <c r="F27" s="15" t="n">
+        <v>41250</v>
+      </c>
+      <c r="G27" s="16" t="n">
+        <v>5</v>
+      </c>
+      <c r="H27" s="16" t="n">
+        <v>206250</v>
+      </c>
+      <c r="I27" s="12" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="J27" s="17" t="n">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="4" t="inlineStr">
+        <is>
+          <t>Te puro x 100 sobres herbi</t>
+        </is>
+      </c>
+      <c r="B28" s="5" t="inlineStr">
+        <is>
+          <t>Res</t>
+        </is>
+      </c>
+      <c r="C28" s="5" t="inlineStr">
+        <is>
+          <t>g</t>
+        </is>
+      </c>
+      <c r="D28" s="6" t="n">
+        <v>141</v>
+      </c>
+      <c r="E28" s="7" t="inlineStr">
+        <is>
+          <t>18.0%</t>
+        </is>
+      </c>
+      <c r="F28" s="8" t="n">
+        <v>171.951</v>
+      </c>
+      <c r="G28" s="9" t="n">
+        <v>28</v>
+      </c>
+      <c r="H28" s="9" t="n">
+        <v>4814.63</v>
+      </c>
+      <c r="I28" s="5" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="J28" s="10" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="11" t="inlineStr">
+        <is>
           <t>Trucha Fresca x Kg (5 Und)</t>
         </is>
       </c>
-      <c r="B27" s="12" t="inlineStr">
+      <c r="B29" s="12" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
-      <c r="C27" s="12" t="inlineStr">
+      <c r="C29" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
-      <c r="D27" s="13" t="n">
-[...2 lines deleted...]
-      <c r="E27" s="14" t="inlineStr">
+      <c r="D29" s="13" t="n">
+        <v>66000</v>
+      </c>
+      <c r="E29" s="14" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
-      <c r="F27" s="15" t="n">
-[...2 lines deleted...]
-      <c r="G27" s="16" t="n">
+      <c r="F29" s="15" t="n">
+        <v>80487.80499999999</v>
+      </c>
+      <c r="G29" s="16" t="n">
         <v>32</v>
       </c>
-      <c r="H27" s="16" t="n">
-[...12 lines deleted...]
-      <c r="A28" s="18" t="inlineStr">
+      <c r="H29" s="16" t="n">
+        <v>2575609.76</v>
+      </c>
+      <c r="I29" s="12" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="J29" s="17" t="n">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="30" ht="22" customHeight="1">
+      <c r="A30" s="18" t="inlineStr">
         <is>
           <t>TOTALES</t>
         </is>
       </c>
-      <c r="F28" s="19" t="n">
-[...8 lines deleted...]
-        <v>279</v>
+      <c r="F30" s="19" t="n">
+        <v>1647852.843</v>
+      </c>
+      <c r="G30" s="20" t="inlineStr"/>
+      <c r="H30" s="21" t="n">
+        <v>23656682.25</v>
+      </c>
+      <c r="I30" s="20" t="inlineStr"/>
+      <c r="J30" s="22" t="n">
+        <v>54929</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
+    <mergeCell ref="A30:E30"/>
     <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A28:E28"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H74"/>
+  <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="24" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="34" customHeight="1">
       <c r="A1" s="23" t="inlineStr">
         <is>
           <t>ALGORITMO DE CORTES — San Cristobal — Semana 10/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
@@ -1932,1918 +2013,2042 @@
         <is>
           <t>Atun Filete de Caballa SusiMar x 170 Gr</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Causa Limeña (ENT) (0 cal)</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Molido / desmenuzado</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
-        <v>32.692</v>
+        <v>10788.462</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="H5" s="26" t="n">
-        <v>326.9</v>
+        <v>107884.6</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="12" t="inlineStr">
         <is>
           <t>Atun Filete de Caballa SusiMar x 170 Gr</t>
         </is>
       </c>
       <c r="B6" s="11" t="inlineStr">
         <is>
-          <t>P. Atun Trozos x 35 : 1/5 (FPR)*</t>
+          <t>P. Atun Trozos x 35 : 1/5 (FPR)</t>
         </is>
       </c>
       <c r="C6" s="12" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
       <c r="D6" s="11" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E6" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F6" s="13" t="n">
-        <v>53.846</v>
+        <v>8884.615</v>
       </c>
       <c r="G6" s="14" t="n">
-        <v>538</v>
+        <v>88846</v>
       </c>
       <c r="H6" s="27" t="n">
-        <v>89.7</v>
+        <v>14807.7</v>
       </c>
     </row>
     <row r="7" ht="16" customHeight="1">
       <c r="A7" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  CARNE MOLIDA DE RES X KG  (Res — Merma 18.0%)</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Carne Molida de Res x kg</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>P. Carne de Res Molida x 50 (FPR)</t>
+          <t>P. Carne de Res Molida x 50 (FPR).</t>
         </is>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F8" s="6" t="n">
-        <v>60.976</v>
+        <v>10060.976</v>
       </c>
       <c r="G8" s="7" t="n">
-        <v>610</v>
+        <v>100610</v>
       </c>
       <c r="H8" s="26" t="n">
-        <v>101.7</v>
+        <v>16768.3</v>
       </c>
     </row>
     <row r="9" ht="16" customHeight="1">
       <c r="A9" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  CHULETA DE CERDO X 167 GR. (6 X KG)  (Cerdo — Merma 15.0%)</t>
         </is>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Chuleta de Cerdo x 167 Gr. (6 x Kg)</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
-          <t>Chuleta de Cerdo</t>
+          <t>P. Chuleta de Cerdo x 167 (FPR)</t>
         </is>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F10" s="6" t="n">
-        <v>196.471</v>
+        <v>32417.647</v>
       </c>
       <c r="G10" s="7" t="n">
-        <v>1965</v>
+        <v>324176</v>
       </c>
       <c r="H10" s="26" t="n">
-        <v>327.5</v>
+        <v>54029.3</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="12" t="inlineStr">
         <is>
           <t>Chuleta de Cerdo x 167 Gr. (6 x Kg)</t>
         </is>
       </c>
       <c r="B11" s="11" t="inlineStr">
         <is>
-          <t>P. Chuleta de Cerdo x 167 (FPR)</t>
+          <t>Chuleta de Cerdo</t>
         </is>
       </c>
       <c r="C11" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E11" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F11" s="13" t="n">
-        <v>196.471</v>
+        <v>32417.647</v>
       </c>
       <c r="G11" s="14" t="n">
-        <v>1965</v>
+        <v>324176</v>
       </c>
       <c r="H11" s="27" t="n">
-        <v>327.5</v>
+        <v>54029.3</v>
       </c>
     </row>
     <row r="12" ht="16" customHeight="1">
       <c r="A12" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  CORDERO PIERNA, LOMO Y COSTILLA CORTADO  (Cordero — Merma 20.0%)</t>
         </is>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Cordero pierna, lomo y costilla cortado</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
-          <t>P. Cordero x 120 (FPR)*</t>
+          <t>P. Cordero x 120 (FPR)</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F13" s="6" t="n">
-        <v>150</v>
+        <v>49500</v>
       </c>
       <c r="G13" s="7" t="n">
-        <v>1500</v>
+        <v>495000</v>
       </c>
       <c r="H13" s="26" t="n">
-        <v>250</v>
+        <v>82500</v>
       </c>
     </row>
     <row r="14" ht="16" customHeight="1">
       <c r="A14" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  CUERO DE CERDO(JARAN PARA MENESTRA)  (Cerdo — Merma 15.0%)</t>
         </is>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
-          <t>Patache (SOP) (331 cal)</t>
+          <t>Pallares Guisados x 70 (FAC)</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F15" s="6" t="n">
-        <v>5.882</v>
+        <v>970.588</v>
       </c>
       <c r="G15" s="7" t="n">
-        <v>59</v>
+        <v>9706</v>
       </c>
       <c r="H15" s="26" t="n">
-        <v>9.800000000000001</v>
+        <v>1617.7</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="12" t="inlineStr">
         <is>
           <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
       <c r="B16" s="11" t="inlineStr">
         <is>
-          <t>Pallares Guisados x 70 (FAC)</t>
+          <t>Patache (SOP) (331 cal)</t>
         </is>
       </c>
       <c r="C16" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D16" s="11" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E16" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F16" s="13" t="n">
-        <v>5.882</v>
+        <v>1941.176</v>
       </c>
       <c r="G16" s="14" t="n">
-        <v>59</v>
+        <v>19412</v>
       </c>
       <c r="H16" s="27" t="n">
-        <v>9.800000000000001</v>
+        <v>3235.3</v>
       </c>
     </row>
     <row r="17" ht="16" customHeight="1">
       <c r="A17" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  FILETE DE POLLO C/H (PECHUGA) X KG  (Pollo — Merma 28.0%)</t>
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Filete de Pollo C/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
           <t>P. Filete de Pollo Pecho C/H x 100(FPR)</t>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F18" s="6" t="n">
-        <v>138.889</v>
+        <v>22916.667</v>
       </c>
       <c r="G18" s="7" t="n">
-        <v>1389</v>
+        <v>229167</v>
       </c>
       <c r="H18" s="26" t="n">
-        <v>231.5</v>
+        <v>38194.5</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="12" t="inlineStr">
         <is>
           <t>Filete de Pollo C/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="B19" s="11" t="inlineStr">
         <is>
-          <t>P. Filete de Pollo Pecho C/H x 120(FPR)</t>
+          <t>P. Filete de Pollo Pecho C/H x 70(FPR)</t>
         </is>
       </c>
       <c r="C19" s="12" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E19" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F19" s="13" t="n">
-        <v>166.667</v>
+        <v>16041.667</v>
       </c>
       <c r="G19" s="14" t="n">
-        <v>1667</v>
+        <v>160417</v>
       </c>
       <c r="H19" s="27" t="n">
-        <v>277.8</v>
+        <v>26736.2</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Filete de Pollo C/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>P. Filete de Pollo Pecho C/H x 70(FPR)</t>
+          <t>P. Filete de Pollo Pecho C/H x 120(FPR)</t>
         </is>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F20" s="6" t="n">
-        <v>97.22199999999999</v>
+        <v>27500</v>
       </c>
       <c r="G20" s="7" t="n">
-        <v>972</v>
+        <v>275000</v>
       </c>
       <c r="H20" s="26" t="n">
-        <v>162</v>
+        <v>45833.3</v>
       </c>
     </row>
     <row r="21" ht="16" customHeight="1">
       <c r="A21" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  FILETE DE POLLO S/H (PECHUGA) X KG  (Pollo — Merma 28.0%)</t>
         </is>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Filete de Pollo S/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
-          <t>P. Filete de Pollo Pecho x 100(FPR)*</t>
+          <t>P. Filete de Pollo Pecho x 100(FPR)</t>
         </is>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F22" s="6" t="n">
-        <v>138.889</v>
+        <v>22916.667</v>
       </c>
       <c r="G22" s="7" t="n">
-        <v>1389</v>
+        <v>229167</v>
       </c>
       <c r="H22" s="26" t="n">
-        <v>231.5</v>
+        <v>38194.5</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="12" t="inlineStr">
         <is>
           <t>Filete de Pollo S/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="B23" s="11" t="inlineStr">
         <is>
           <t>Salpicon de Pollo (ENT) (249 cal)</t>
         </is>
       </c>
       <c r="C23" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E23" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F23" s="13" t="n">
-        <v>41.667</v>
+        <v>13750</v>
       </c>
       <c r="G23" s="14" t="n">
-        <v>417</v>
+        <v>137500</v>
       </c>
       <c r="H23" s="27" t="n">
-        <v>69.5</v>
+        <v>22916.7</v>
       </c>
     </row>
     <row r="24" ht="16" customHeight="1">
       <c r="A24" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  GALLINA ENTERA X KG  (Gallina — Merma 30.0%)</t>
         </is>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Gallina Entera x Kg</t>
         </is>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
-          <t>P. Gallina c/h Picado x 80 (FPR)*</t>
+          <t>P. Gallina c/h Picado x 80 (FPR)</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F25" s="6" t="n">
-        <v>200</v>
+        <v>66000</v>
       </c>
       <c r="G25" s="7" t="n">
-        <v>2000</v>
+        <v>660000</v>
       </c>
       <c r="H25" s="26" t="n">
-        <v>333.3</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="26" ht="16" customHeight="1">
       <c r="A26" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  GUISO DE RES (PULPA) S/HUESO  (Res — Merma 18.0%)</t>
         </is>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
-          <t>P. Guiso de Res x 70 (FPR)</t>
+          <t>sopa de Chaque de Trigo c/ Res y Fideos  Canuto .</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Trozado mediano</t>
+          <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>5cm × 5cm × 4cm</t>
+          <t>7cm × 7cm × 5cm</t>
         </is>
       </c>
       <c r="F27" s="6" t="n">
-        <v>85.366</v>
+        <v>50304.878</v>
       </c>
       <c r="G27" s="7" t="n">
-        <v>949</v>
+        <v>558943</v>
       </c>
       <c r="H27" s="26" t="n">
-        <v>158.2</v>
+        <v>111788.6</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="12" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
       <c r="B28" s="11" t="inlineStr">
         <is>
-          <t>sopa de Chaque de Trigo c/ Res y Fideos  Canuto .</t>
+          <t>P. Guiso de Res x 70 (FPR)</t>
         </is>
       </c>
       <c r="C28" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D28" s="11" t="inlineStr">
         <is>
-          <t>Trozado para caldo</t>
+          <t>Trozado mediano</t>
         </is>
       </c>
       <c r="E28" s="12" t="inlineStr">
         <is>
-          <t>7cm × 7cm × 5cm</t>
+          <t>5cm × 5cm × 4cm</t>
         </is>
       </c>
       <c r="F28" s="13" t="n">
-        <v>609.756</v>
+        <v>14085.366</v>
       </c>
       <c r="G28" s="14" t="n">
-        <v>6775</v>
+        <v>156504</v>
       </c>
       <c r="H28" s="27" t="n">
-        <v>1355</v>
+        <v>26084</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
           <t>P. Guiso de Res x 100 (FPR)</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>Trozado mediano</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>5cm × 5cm × 4cm</t>
         </is>
       </c>
       <c r="F29" s="6" t="n">
-        <v>121.951</v>
+        <v>20121.951</v>
       </c>
       <c r="G29" s="7" t="n">
-        <v>1355</v>
+        <v>223577</v>
       </c>
       <c r="H29" s="26" t="n">
-        <v>225.8</v>
+        <v>37262.8</v>
       </c>
     </row>
     <row r="30" ht="16" customHeight="1">
       <c r="A30" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  HOT DOG RAZZETO X 32 UND X 50 GR  (Carne (general) — Merma 20.0%)</t>
         </is>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <t>Hot dog razzeto x 32 und x 50 gr</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
           <t>Tequeños Rellenos de Hot Dog(ENT) (0 cal)</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>Filete delgado abierto</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>20cm × 12cm × 0.7cm</t>
         </is>
       </c>
       <c r="F31" s="6" t="n">
-        <v>37.6</v>
+        <v>12408</v>
       </c>
       <c r="G31" s="7" t="n">
-        <v>313</v>
+        <v>103400</v>
       </c>
       <c r="H31" s="26" t="n">
-        <v>93.90000000000001</v>
+        <v>31020</v>
       </c>
     </row>
     <row r="32" ht="16" customHeight="1">
       <c r="A32" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  HUESO DE RES (MANZANA)  (Res — Merma 18.0%)</t>
         </is>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>Sopa de Moron Serrano c/Res (SOP) (216 cal)</t>
+          <t>Patache (SOP) (331 cal)</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>Trozado para caldo</t>
+          <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>7cm × 7cm × 5cm</t>
+          <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F33" s="6" t="n">
-        <v>24.39</v>
+        <v>4024.39</v>
       </c>
       <c r="G33" s="7" t="n">
-        <v>271</v>
+        <v>40244</v>
       </c>
       <c r="H33" s="26" t="n">
-        <v>54.2</v>
+        <v>6707.3</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="12" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="B34" s="11" t="inlineStr">
         <is>
-          <t>Patache (SOP) (331 cal)</t>
+          <t>Sopa de Moron Serrano c/Res (SOP) (216 cal)</t>
         </is>
       </c>
       <c r="C34" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D34" s="11" t="inlineStr">
         <is>
-          <t>Trozado estándar</t>
+          <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="E34" s="12" t="inlineStr">
         <is>
-          <t>4cm × 4cm × 4cm</t>
+          <t>7cm × 7cm × 5cm</t>
         </is>
       </c>
       <c r="F34" s="13" t="n">
-        <v>12.195</v>
+        <v>8048.78</v>
       </c>
       <c r="G34" s="14" t="n">
-        <v>122</v>
+        <v>89431</v>
       </c>
       <c r="H34" s="27" t="n">
-        <v>20.3</v>
+        <v>17886.2</v>
       </c>
     </row>
     <row r="35" ht="16" customHeight="1">
       <c r="A35" s="25" t="inlineStr">
         <is>
-          <t xml:space="preserve">  ▶  MEDALLONES O GUISO DE PAVITA X 167 GR*  (Carne (general) — Merma 20.0%)</t>
+          <t xml:space="preserve">  ▶  JAMONADA SAN FERNANDO X 85 GR  (Embutido — Merma 5.0%)</t>
         </is>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Medallones o Guiso de Pavita x 167 gr*</t>
+          <t>Jamonada San Fernando x 85 gr</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
-          <t>Pavita Entera x 167 (FPR)</t>
+          <t>Jamonada x 2 (ADI)</t>
         </is>
       </c>
       <c r="C36" s="5" t="inlineStr">
         <is>
-          <t>Cena</t>
+          <t>Desayuno</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F36" s="6" t="n">
-        <v>208.75</v>
+        <v>2806.316</v>
       </c>
       <c r="G36" s="7" t="n">
-        <v>2088</v>
+        <v>28063</v>
       </c>
       <c r="H36" s="26" t="n">
-        <v>348</v>
+        <v>4677.2</v>
       </c>
     </row>
     <row r="37" ht="16" customHeight="1">
       <c r="A37" s="25" t="inlineStr">
         <is>
-          <t xml:space="preserve">  ▶  MOLLEJITAS DE POLLO/LIMPIAS  (Pollo — Merma 28.0%)</t>
+          <t xml:space="preserve">  ▶  MEDALLONES O GUISO DE PAVITA X 167 GR  (Carne (general) — Merma 20.0%)</t>
         </is>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Mollejitas de pollo/limpias</t>
+          <t>Medallones o Guiso de Pavita x 167 gr</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>P. Rachi x 70 c/ Molleja x 70 (FPR)</t>
+          <t>Pavita Entera x 167 (FPR)</t>
         </is>
       </c>
       <c r="C38" s="5" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F38" s="6" t="n">
-        <v>97.22199999999999</v>
+        <v>34443.75</v>
       </c>
       <c r="G38" s="7" t="n">
-        <v>972</v>
+        <v>344438</v>
       </c>
       <c r="H38" s="26" t="n">
-        <v>162</v>
+        <v>57406.3</v>
       </c>
     </row>
     <row r="39" ht="16" customHeight="1">
       <c r="A39" s="25" t="inlineStr">
         <is>
-          <t xml:space="preserve">  ▶  MONDONGO O PANZA (IMPORTADO)  (Res — Merma 18.0%)</t>
+          <t xml:space="preserve">  ▶  MOLLEJITAS DE POLLO/LIMPIAS  (Pollo — Merma 28.0%)</t>
         </is>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="5" t="inlineStr">
         <is>
+          <t>Mollejitas de pollo/limpias</t>
+        </is>
+      </c>
+      <c r="B40" s="4" t="inlineStr">
+        <is>
+          <t>P. Rachi x 70 c/ Molleja x 70 (FPR)</t>
+        </is>
+      </c>
+      <c r="C40" s="5" t="inlineStr">
+        <is>
+          <t>Cena</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>4cm × 4cm × 4cm</t>
+        </is>
+      </c>
+      <c r="F40" s="6" t="n">
+        <v>16041.667</v>
+      </c>
+      <c r="G40" s="7" t="n">
+        <v>160417</v>
+      </c>
+      <c r="H40" s="26" t="n">
+        <v>26736.2</v>
+      </c>
+    </row>
+    <row r="41" ht="16" customHeight="1">
+      <c r="A41" s="25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  ▶  MONDONGO O PANZA (IMPORTADO)  (Res — Merma 18.0%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="5" t="inlineStr">
+        <is>
           <t>Mondongo o Panza (importado)</t>
         </is>
       </c>
-      <c r="B40" s="4" t="inlineStr">
+      <c r="B42" s="4" t="inlineStr">
         <is>
           <t>P. Mondongo o Panza x 90 (FPR)</t>
         </is>
       </c>
-      <c r="C40" s="5" t="inlineStr">
+      <c r="C42" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="D40" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E40" s="5" t="inlineStr">
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
-      <c r="F40" s="6" t="n">
-[...10 lines deleted...]
-      <c r="A41" s="12" t="inlineStr">
+      <c r="F42" s="6" t="n">
+        <v>18109.756</v>
+      </c>
+      <c r="G42" s="7" t="n">
+        <v>181098</v>
+      </c>
+      <c r="H42" s="26" t="n">
+        <v>30183</v>
+      </c>
+    </row>
+    <row r="43" ht="15" customHeight="1">
+      <c r="A43" s="12" t="inlineStr">
         <is>
           <t>Mondongo o Panza (importado)</t>
         </is>
       </c>
-      <c r="B41" s="11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" s="12" t="inlineStr">
+      <c r="B43" s="11" t="inlineStr">
+        <is>
+          <t>P. Mondongo o Panza x 100 (FPR)</t>
+        </is>
+      </c>
+      <c r="C43" s="12" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
-      <c r="D41" s="11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E41" s="12" t="inlineStr">
+      <c r="D43" s="11" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E43" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
-      <c r="F41" s="13" t="n">
-[...10 lines deleted...]
-      <c r="A42" s="25" t="inlineStr">
+      <c r="F43" s="13" t="n">
+        <v>40243.902</v>
+      </c>
+      <c r="G43" s="14" t="n">
+        <v>402439</v>
+      </c>
+      <c r="H43" s="27" t="n">
+        <v>67073.2</v>
+      </c>
+    </row>
+    <row r="44" ht="16" customHeight="1">
+      <c r="A44" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  PALLARES EXTRA  (Res — Merma 18.0%)</t>
         </is>
       </c>
     </row>
-    <row r="43" ht="15" customHeight="1">
-      <c r="A43" s="5" t="inlineStr">
+    <row r="45" ht="15" customHeight="1">
+      <c r="A45" s="5" t="inlineStr">
         <is>
           <t>Pallares extra</t>
         </is>
       </c>
-      <c r="B43" s="4" t="inlineStr">
+      <c r="B45" s="4" t="inlineStr">
         <is>
           <t>Patache (SOP) (331 cal)</t>
         </is>
       </c>
-      <c r="C43" s="5" t="inlineStr">
+      <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="D43" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E43" s="5" t="inlineStr">
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
-      <c r="F43" s="6" t="n">
-[...10 lines deleted...]
-      <c r="A44" s="12" t="inlineStr">
+      <c r="F45" s="6" t="n">
+        <v>2414.634</v>
+      </c>
+      <c r="G45" s="7" t="n">
+        <v>24146</v>
+      </c>
+      <c r="H45" s="26" t="n">
+        <v>4024.3</v>
+      </c>
+    </row>
+    <row r="46" ht="15" customHeight="1">
+      <c r="A46" s="12" t="inlineStr">
         <is>
           <t>Pallares extra</t>
         </is>
       </c>
-      <c r="B44" s="11" t="inlineStr">
+      <c r="B46" s="11" t="inlineStr">
         <is>
           <t>Pallares Guisados x 70 (FAC)</t>
         </is>
       </c>
-      <c r="C44" s="12" t="inlineStr">
+      <c r="C46" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="D44" s="11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E44" s="12" t="inlineStr">
+      <c r="D46" s="11" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E46" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
-      <c r="F44" s="13" t="n">
-[...49 lines deleted...]
-        <v>142.3</v>
+      <c r="F46" s="13" t="n">
+        <v>14085.366</v>
+      </c>
+      <c r="G46" s="14" t="n">
+        <v>140854</v>
+      </c>
+      <c r="H46" s="27" t="n">
+        <v>23475.7</v>
       </c>
     </row>
     <row r="47" ht="16" customHeight="1">
       <c r="A47" s="25" t="inlineStr">
         <is>
-          <t xml:space="preserve">  ▶  PECHO DE RES C/HUESO  (Res — Merma 18.0%)</t>
+          <t xml:space="preserve">  ▶  PANZA , RACHI O LIBRILLO DE RES  (Res — Merma 18.0%)</t>
         </is>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="5" t="inlineStr">
         <is>
-          <t>Pecho de Res c/Hueso</t>
+          <t>Panza , Rachi o Librillo de Res</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t>Patache (SOP) (331 cal)</t>
+          <t>P. Rachi x 70 c/ Molleja x 70 (FPR)</t>
         </is>
       </c>
       <c r="C48" s="5" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Cena</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F48" s="6" t="n">
-        <v>28.049</v>
+        <v>14085.366</v>
       </c>
       <c r="G48" s="7" t="n">
-        <v>280</v>
+        <v>140854</v>
       </c>
       <c r="H48" s="26" t="n">
-        <v>46.7</v>
-[...35 lines deleted...]
-        <v>62.4</v>
+        <v>23475.7</v>
+      </c>
+    </row>
+    <row r="49" ht="16" customHeight="1">
+      <c r="A49" s="25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  ▶  PECHO DE RES C/HUESO  (Res — Merma 18.0%)</t>
+        </is>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Res (SOP) (0 cal)</t>
+          <t>Sopa de Moron Serrano c/Res (SOP) (216 cal)</t>
         </is>
       </c>
       <c r="C50" s="5" t="inlineStr">
         <is>
-          <t>Cena</t>
+          <t>Almuerzo</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>7cm × 7cm × 5cm</t>
         </is>
       </c>
       <c r="F50" s="6" t="n">
-        <v>28.049</v>
+        <v>9256.098</v>
       </c>
       <c r="G50" s="7" t="n">
-        <v>312</v>
+        <v>102846</v>
       </c>
       <c r="H50" s="26" t="n">
-        <v>62.4</v>
+        <v>20569.2</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="12" t="inlineStr">
         <is>
           <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
       <c r="B51" s="11" t="inlineStr">
         <is>
+          <t>Patache (SOP) (331 cal)</t>
+        </is>
+      </c>
+      <c r="C51" s="12" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="D51" s="11" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E51" s="12" t="inlineStr">
+        <is>
+          <t>4cm × 4cm × 4cm</t>
+        </is>
+      </c>
+      <c r="F51" s="13" t="n">
+        <v>9256.098</v>
+      </c>
+      <c r="G51" s="14" t="n">
+        <v>92561</v>
+      </c>
+      <c r="H51" s="27" t="n">
+        <v>15426.8</v>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1">
+      <c r="A52" s="5" t="inlineStr">
+        <is>
+          <t>Pecho de Res c/Hueso</t>
+        </is>
+      </c>
+      <c r="B52" s="4" t="inlineStr">
+        <is>
+          <t>Sopa de Avena c/ Res (SOP) (0 cal)</t>
+        </is>
+      </c>
+      <c r="C52" s="5" t="inlineStr">
+        <is>
+          <t>Cena</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>Trozado para caldo</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>7cm × 7cm × 5cm</t>
+        </is>
+      </c>
+      <c r="F52" s="6" t="n">
+        <v>9256.098</v>
+      </c>
+      <c r="G52" s="7" t="n">
+        <v>102846</v>
+      </c>
+      <c r="H52" s="26" t="n">
+        <v>20569.2</v>
+      </c>
+    </row>
+    <row r="53" ht="15" customHeight="1">
+      <c r="A53" s="12" t="inlineStr">
+        <is>
+          <t>Pecho de Res c/Hueso</t>
+        </is>
+      </c>
+      <c r="B53" s="11" t="inlineStr">
+        <is>
           <t>Sopa de Novios c/ Res (SOP) (263 cal)</t>
         </is>
       </c>
-      <c r="C51" s="12" t="inlineStr">
+      <c r="C53" s="12" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
-      <c r="D51" s="11" t="inlineStr">
+      <c r="D53" s="11" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
-      <c r="E51" s="12" t="inlineStr">
+      <c r="E53" s="12" t="inlineStr">
         <is>
           <t>7cm × 7cm × 5cm</t>
         </is>
       </c>
-      <c r="F51" s="13" t="n">
-[...49 lines deleted...]
-        <v>128.2</v>
+      <c r="F53" s="13" t="n">
+        <v>9256.098</v>
+      </c>
+      <c r="G53" s="14" t="n">
+        <v>102846</v>
+      </c>
+      <c r="H53" s="27" t="n">
+        <v>20569.2</v>
       </c>
     </row>
     <row r="54" ht="16" customHeight="1">
       <c r="A54" s="25" t="inlineStr">
         <is>
-          <t xml:space="preserve">  ▶  PESCADO JUREL (FILETE) X KG  (Jurel — Merma 35.0%)</t>
+          <t xml:space="preserve">  ▶  PESCADO JUREL (ENTERO) X KG  (Jurel — Merma 35.0%)</t>
         </is>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="5" t="inlineStr">
         <is>
+          <t>Pescado Jurel (Entero) x Kg</t>
+        </is>
+      </c>
+      <c r="B55" s="4" t="inlineStr">
+        <is>
+          <t>Chupe de Pescado (SOP) (347 cal)</t>
+        </is>
+      </c>
+      <c r="C55" s="5" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>4cm × 4cm × 4cm</t>
+        </is>
+      </c>
+      <c r="F55" s="6" t="n">
+        <v>25384.615</v>
+      </c>
+      <c r="G55" s="7" t="n">
+        <v>253846</v>
+      </c>
+      <c r="H55" s="26" t="n">
+        <v>42307.7</v>
+      </c>
+    </row>
+    <row r="56" ht="16" customHeight="1">
+      <c r="A56" s="25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  ▶  PESCADO JUREL (FILETE) X KG  (Jurel — Merma 35.0%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="15" customHeight="1">
+      <c r="A57" s="5" t="inlineStr">
+        <is>
           <t>Pescado Jurel (Filete) x Kg</t>
         </is>
       </c>
-      <c r="B55" s="4" t="inlineStr">
+      <c r="B57" s="4" t="inlineStr">
         <is>
           <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
-      <c r="C55" s="5" t="inlineStr">
+      <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="D55" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E55" s="5" t="inlineStr">
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
-      <c r="F55" s="6" t="n">
-[...10 lines deleted...]
-      <c r="A56" s="12" t="inlineStr">
+      <c r="F57" s="6" t="n">
+        <v>50769.231</v>
+      </c>
+      <c r="G57" s="7" t="n">
+        <v>507692</v>
+      </c>
+      <c r="H57" s="26" t="n">
+        <v>84615.3</v>
+      </c>
+    </row>
+    <row r="58" ht="15" customHeight="1">
+      <c r="A58" s="12" t="inlineStr">
         <is>
           <t>Pescado Jurel (Filete) x Kg</t>
         </is>
       </c>
-      <c r="B56" s="11" t="inlineStr">
+      <c r="B58" s="11" t="inlineStr">
         <is>
           <t>Pescado Jurel Filete x 100 (FPR)</t>
         </is>
       </c>
-      <c r="C56" s="12" t="inlineStr">
+      <c r="C58" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="D56" s="11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E56" s="12" t="inlineStr">
+      <c r="D58" s="11" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E58" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
-      <c r="F56" s="13" t="n">
-[...10 lines deleted...]
-      <c r="A57" s="25" t="inlineStr">
+      <c r="F58" s="13" t="n">
+        <v>25384.615</v>
+      </c>
+      <c r="G58" s="14" t="n">
+        <v>253846</v>
+      </c>
+      <c r="H58" s="27" t="n">
+        <v>42307.7</v>
+      </c>
+    </row>
+    <row r="59" ht="16" customHeight="1">
+      <c r="A59" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  PIERNA DE CERDO (CHICHARRON)X KG  (Cerdo — Merma 15.0%)</t>
         </is>
       </c>
     </row>
-    <row r="58" ht="15" customHeight="1">
-      <c r="A58" s="5" t="inlineStr">
+    <row r="60" ht="15" customHeight="1">
+      <c r="A60" s="5" t="inlineStr">
         <is>
           <t>Pierna de Cerdo (CHICHARRON)x kg</t>
         </is>
       </c>
-      <c r="B58" s="4" t="inlineStr">
+      <c r="B60" s="4" t="inlineStr">
+        <is>
+          <t>P. Cerdo Pierna x 167 (FPR)</t>
+        </is>
+      </c>
+      <c r="C60" s="5" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>4cm × 4cm × 4cm</t>
+        </is>
+      </c>
+      <c r="F60" s="6" t="n">
+        <v>32417.647</v>
+      </c>
+      <c r="G60" s="7" t="n">
+        <v>324176</v>
+      </c>
+      <c r="H60" s="26" t="n">
+        <v>54029.3</v>
+      </c>
+    </row>
+    <row r="61" ht="15" customHeight="1">
+      <c r="A61" s="12" t="inlineStr">
+        <is>
+          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
+        </is>
+      </c>
+      <c r="B61" s="11" t="inlineStr">
         <is>
           <t>Patache (SOP) (331 cal)</t>
         </is>
       </c>
-      <c r="C58" s="5" t="inlineStr">
+      <c r="C61" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="D58" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E58" s="5" t="inlineStr">
+      <c r="D61" s="11" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E61" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
-      <c r="F58" s="6" t="n">
-[...46 lines deleted...]
-      <c r="A60" s="25" t="inlineStr">
+      <c r="F61" s="13" t="n">
+        <v>3882.353</v>
+      </c>
+      <c r="G61" s="14" t="n">
+        <v>38824</v>
+      </c>
+      <c r="H61" s="27" t="n">
+        <v>6470.7</v>
+      </c>
+    </row>
+    <row r="62" ht="16" customHeight="1">
+      <c r="A62" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  POLLO ENTERO X 1.8 KG S/M  (Pollo — Merma 28.0%)</t>
         </is>
-      </c>
-[...70 lines deleted...]
-        <v>111.2</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="5" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
           <t>Crema de Arverjas c/Pollo y Crutones</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F63" s="6" t="n">
-        <v>50</v>
+        <v>8250</v>
       </c>
       <c r="G63" s="7" t="n">
-        <v>500</v>
+        <v>82500</v>
       </c>
       <c r="H63" s="26" t="n">
-        <v>83.3</v>
+        <v>13750</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="12" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B64" s="11" t="inlineStr">
         <is>
-          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+          <t>P. Pollo Entero(1/10) x 180 (FPR)</t>
         </is>
       </c>
       <c r="C64" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D64" s="11" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E64" s="12" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F64" s="13" t="n">
-        <v>50</v>
+        <v>41250</v>
       </c>
       <c r="G64" s="14" t="n">
-        <v>500</v>
+        <v>412500</v>
       </c>
       <c r="H64" s="27" t="n">
-        <v>83.3</v>
+        <v>68750</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="5" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
           <t>Sopa de Quinua c/ pollo (SOP) (311 cal)</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>7cm × 7cm × 5cm</t>
         </is>
       </c>
       <c r="F65" s="6" t="n">
-        <v>50</v>
+        <v>16500</v>
       </c>
       <c r="G65" s="7" t="n">
-        <v>556</v>
+        <v>183333</v>
       </c>
       <c r="H65" s="26" t="n">
-        <v>111.2</v>
+        <v>36666.6</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="12" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B66" s="11" t="inlineStr">
         <is>
-          <t>Aguadito de Pollo (SOP) (436 cal)</t>
+          <t>Sopa de Casa c/ Pollo F.arito, (297 cal)</t>
         </is>
       </c>
       <c r="C66" s="12" t="inlineStr">
         <is>
-          <t>Cena</t>
+          <t>Almuerzo</t>
         </is>
       </c>
       <c r="D66" s="11" t="inlineStr">
         <is>
-          <t>Trozado estándar</t>
+          <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="E66" s="12" t="inlineStr">
         <is>
-          <t>4cm × 4cm × 4cm</t>
+          <t>7cm × 7cm × 5cm</t>
         </is>
       </c>
       <c r="F66" s="13" t="n">
-        <v>50</v>
+        <v>16500</v>
       </c>
       <c r="G66" s="14" t="n">
-        <v>500</v>
+        <v>183333</v>
       </c>
       <c r="H66" s="27" t="n">
-        <v>83.3</v>
+        <v>36666.6</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="5" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
-          <t>Crema de Verduras c/ Pollo (SOP) (227 cal)</t>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
-          <t>Cena</t>
+          <t>Almuerzo</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F67" s="6" t="n">
-        <v>50</v>
+        <v>16500</v>
       </c>
       <c r="G67" s="7" t="n">
-        <v>500</v>
+        <v>165000</v>
       </c>
       <c r="H67" s="26" t="n">
-        <v>83.3</v>
+        <v>27500</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="12" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B68" s="11" t="inlineStr">
         <is>
+          <t>Crema de Verduras c/ Pollo (SOP) (227 cal)</t>
+        </is>
+      </c>
+      <c r="C68" s="12" t="inlineStr">
+        <is>
+          <t>Cena</t>
+        </is>
+      </c>
+      <c r="D68" s="11" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E68" s="12" t="inlineStr">
+        <is>
+          <t>4cm × 4cm × 4cm</t>
+        </is>
+      </c>
+      <c r="F68" s="13" t="n">
+        <v>16500</v>
+      </c>
+      <c r="G68" s="14" t="n">
+        <v>165000</v>
+      </c>
+      <c r="H68" s="27" t="n">
+        <v>27500</v>
+      </c>
+    </row>
+    <row r="69" ht="15" customHeight="1">
+      <c r="A69" s="5" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="B69" s="4" t="inlineStr">
+        <is>
+          <t>Aguadito de Pollo (SOP) (436 cal)</t>
+        </is>
+      </c>
+      <c r="C69" s="5" t="inlineStr">
+        <is>
+          <t>Cena</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>4cm × 4cm × 4cm</t>
+        </is>
+      </c>
+      <c r="F69" s="6" t="n">
+        <v>16500</v>
+      </c>
+      <c r="G69" s="7" t="n">
+        <v>165000</v>
+      </c>
+      <c r="H69" s="26" t="n">
+        <v>27500</v>
+      </c>
+    </row>
+    <row r="70" ht="15" customHeight="1">
+      <c r="A70" s="12" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="B70" s="11" t="inlineStr">
+        <is>
           <t>Sopa de Semola c/ Pollo (SOP) (171 cal)</t>
         </is>
       </c>
-      <c r="C68" s="12" t="inlineStr">
+      <c r="C70" s="12" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
-      <c r="D68" s="11" t="inlineStr">
+      <c r="D70" s="11" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
-      <c r="E68" s="12" t="inlineStr">
+      <c r="E70" s="12" t="inlineStr">
         <is>
           <t>7cm × 7cm × 5cm</t>
         </is>
       </c>
-      <c r="F68" s="13" t="n">
-[...49 lines deleted...]
-        <v>694.5</v>
+      <c r="F70" s="13" t="n">
+        <v>16500</v>
+      </c>
+      <c r="G70" s="14" t="n">
+        <v>183333</v>
+      </c>
+      <c r="H70" s="27" t="n">
+        <v>36666.6</v>
       </c>
     </row>
     <row r="71" ht="16" customHeight="1">
       <c r="A71" s="25" t="inlineStr">
         <is>
-          <t xml:space="preserve">  ▶  POTA  (Carne (general) — Merma 20.0%)</t>
+          <t xml:space="preserve">  ▶  POLLO PARRILLERO B2 (1.2 KG)  (Pollo — Merma 28.0%)</t>
         </is>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="5" t="inlineStr">
         <is>
-          <t>Pota</t>
+          <t>Pollo Parrillero B2 (1.2 kg)</t>
         </is>
       </c>
       <c r="B72" s="4" t="inlineStr">
         <is>
-          <t>Chicharron de Pota c/Cancha (ENT) (0 cal)</t>
+          <t>P. Pollo Parrillero B2 (1/4) x 300 (FPR)</t>
         </is>
       </c>
       <c r="C72" s="5" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Cena</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F72" s="6" t="n">
-        <v>125</v>
+        <v>68750</v>
       </c>
       <c r="G72" s="7" t="n">
-        <v>1250</v>
+        <v>687500</v>
       </c>
       <c r="H72" s="26" t="n">
-        <v>208.3</v>
+        <v>114583.3</v>
       </c>
     </row>
     <row r="73" ht="16" customHeight="1">
       <c r="A73" s="25" t="inlineStr">
         <is>
-          <t xml:space="preserve">  ▶  TRUCHA FRESCA X KG (5 UND)  (Res — Merma 18.0%)</t>
+          <t xml:space="preserve">  ▶  POTA  (Carne (general) — Merma 20.0%)</t>
         </is>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="5" t="inlineStr">
         <is>
+          <t>Pota</t>
+        </is>
+      </c>
+      <c r="B74" s="4" t="inlineStr">
+        <is>
+          <t>Chicharron de Pota c/Cancha (ENT) (0 cal)</t>
+        </is>
+      </c>
+      <c r="C74" s="5" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>4cm × 4cm × 4cm</t>
+        </is>
+      </c>
+      <c r="F74" s="6" t="n">
+        <v>41250</v>
+      </c>
+      <c r="G74" s="7" t="n">
+        <v>412500</v>
+      </c>
+      <c r="H74" s="26" t="n">
+        <v>68750</v>
+      </c>
+    </row>
+    <row r="75" ht="16" customHeight="1">
+      <c r="A75" s="25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  ▶  TE PURO X 100 SOBRES HERBI  (Res — Merma 18.0%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" ht="15" customHeight="1">
+      <c r="A76" s="5" t="inlineStr">
+        <is>
+          <t>Te puro x 100 sobres herbi</t>
+        </is>
+      </c>
+      <c r="B76" s="4" t="inlineStr">
+        <is>
+          <t>Cafe, Nesquik , infusiones (MEZ)</t>
+        </is>
+      </c>
+      <c r="C76" s="5" t="inlineStr">
+        <is>
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>4cm × 4cm × 4cm</t>
+        </is>
+      </c>
+      <c r="F76" s="6" t="n">
+        <v>28.049</v>
+      </c>
+      <c r="G76" s="7" t="n">
+        <v>280</v>
+      </c>
+      <c r="H76" s="26" t="n">
+        <v>46.7</v>
+      </c>
+    </row>
+    <row r="77" ht="15" customHeight="1">
+      <c r="A77" s="12" t="inlineStr">
+        <is>
+          <t>Te puro x 100 sobres herbi</t>
+        </is>
+      </c>
+      <c r="B77" s="11" t="inlineStr">
+        <is>
+          <t>Cafe ,Nesquik , Infusiones, Mantequilla</t>
+        </is>
+      </c>
+      <c r="C77" s="12" t="inlineStr">
+        <is>
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="D77" s="11" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E77" s="12" t="inlineStr">
+        <is>
+          <t>4cm × 4cm × 4cm</t>
+        </is>
+      </c>
+      <c r="F77" s="13" t="n">
+        <v>15.854</v>
+      </c>
+      <c r="G77" s="14" t="n">
+        <v>159</v>
+      </c>
+      <c r="H77" s="27" t="n">
+        <v>26.5</v>
+      </c>
+    </row>
+    <row r="78" ht="16" customHeight="1">
+      <c r="A78" s="25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  ▶  TRUCHA FRESCA X KG (5 UND)  (Res — Merma 18.0%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" ht="15" customHeight="1">
+      <c r="A79" s="5" t="inlineStr">
+        <is>
           <t>Trucha Fresca x Kg (5 Und)</t>
         </is>
       </c>
-      <c r="B74" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C74" s="5" t="inlineStr">
+      <c r="B79" s="4" t="inlineStr">
+        <is>
+          <t>P. Trucha x 200 5xKg (FPR)</t>
+        </is>
+      </c>
+      <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="D74" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E74" s="5" t="inlineStr">
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
-      <c r="F74" s="6" t="n">
-[...6 lines deleted...]
-        <v>406.5</v>
+      <c r="F79" s="6" t="n">
+        <v>40243.902</v>
+      </c>
+      <c r="G79" s="7" t="n">
+        <v>402439</v>
+      </c>
+      <c r="H79" s="26" t="n">
+        <v>67073.2</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="26">
+  <mergeCells count="28">
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A39:H39"/>
+    <mergeCell ref="A59:H59"/>
     <mergeCell ref="A24:H24"/>
     <mergeCell ref="A73:H73"/>
-    <mergeCell ref="A60:H60"/>
-    <mergeCell ref="A45:H45"/>
+    <mergeCell ref="A49:H49"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A69:H69"/>
+    <mergeCell ref="A78:H78"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A54:H54"/>
+    <mergeCell ref="A41:H41"/>
     <mergeCell ref="A37:H37"/>
+    <mergeCell ref="A75:H75"/>
     <mergeCell ref="A12:H12"/>
+    <mergeCell ref="A56:H56"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A21:H21"/>
-    <mergeCell ref="A57:H57"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A71:H71"/>
-    <mergeCell ref="A42:H42"/>
     <mergeCell ref="A14:H14"/>
     <mergeCell ref="A47:H47"/>
     <mergeCell ref="A32:H32"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A62:H62"/>
     <mergeCell ref="A35:H35"/>
-    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="A44:H44"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G28"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="26" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="34" customHeight="1">
       <c r="A1" s="28" t="inlineStr">
         <is>
           <t>DISTRIBUCIÓN EN JABAS — San Cristobal — Semana 10/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="29" t="inlineStr">
@@ -3879,2594 +4084,2763 @@
         </is>
       </c>
       <c r="F3" s="30" t="inlineStr">
         <is>
           <t>KG POR JABA</t>
         </is>
       </c>
       <c r="G3" s="30" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
     <row r="4" ht="16" customHeight="1">
       <c r="A4" s="31" t="inlineStr">
         <is>
           <t>Atun Filete de Caballa SusiMar x 170 Gr</t>
         </is>
       </c>
       <c r="B4" s="32" t="inlineStr">
         <is>
           <t>Caballa</t>
         </is>
       </c>
       <c r="C4" s="33" t="n">
-        <v>86.538</v>
+        <v>19673.077</v>
       </c>
       <c r="D4" s="34" t="n">
         <v>30</v>
       </c>
       <c r="E4" s="35" t="n">
-        <v>3</v>
+        <v>656</v>
       </c>
       <c r="F4" s="36" t="n">
-        <v>28.85</v>
+        <v>29.99</v>
       </c>
       <c r="G4" s="32" t="inlineStr">
         <is>
-          <t>Corte: Molido / desmenuzado | Platos: Causa Limeña (ENT) (0 cal), P. Atun Trozos x 35 : 1/5 (FPR)*</t>
+          <t>Corte: Molido / desmenuzado | Platos: Causa Limeña (ENT) (0 cal), P. Atun Trozos x 35 : 1/5 (FPR)</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16" customHeight="1">
       <c r="A5" s="11" t="inlineStr">
         <is>
           <t>Carne Molida de Res x kg</t>
         </is>
       </c>
       <c r="B5" s="12" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C5" s="13" t="n">
-        <v>60.976</v>
+        <v>10060.976</v>
       </c>
       <c r="D5" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E5" s="17" t="n">
-[...3 lines deleted...]
-        <v>20.33</v>
+      <c r="E5" s="38" t="n">
+        <v>336</v>
+      </c>
+      <c r="F5" s="39" t="n">
+        <v>29.94</v>
       </c>
       <c r="G5" s="12" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: P. Carne de Res Molida x 50 (FPR)</t>
+          <t>Corte: Trozado estándar | Platos: P. Carne de Res Molida x 50 (FPR).</t>
         </is>
       </c>
     </row>
     <row r="6" ht="16" customHeight="1">
       <c r="A6" s="31" t="inlineStr">
         <is>
           <t>Chuleta de Cerdo x 167 Gr. (6 x Kg)</t>
         </is>
       </c>
       <c r="B6" s="32" t="inlineStr">
         <is>
           <t>Cerdo</t>
         </is>
       </c>
       <c r="C6" s="33" t="n">
-        <v>392.941</v>
+        <v>64835.294</v>
       </c>
       <c r="D6" s="34" t="n">
         <v>30</v>
       </c>
-      <c r="E6" s="39" t="n">
-        <v>14</v>
+      <c r="E6" s="35" t="n">
+        <v>2162</v>
       </c>
       <c r="F6" s="36" t="n">
-        <v>28.07</v>
+        <v>29.99</v>
       </c>
       <c r="G6" s="32" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: Chuleta de Cerdo, P. Chuleta de Cerdo x 167 (FPR)</t>
         </is>
       </c>
     </row>
     <row r="7" ht="16" customHeight="1">
       <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Cordero pierna, lomo y costilla cortado</t>
         </is>
       </c>
       <c r="B7" s="12" t="inlineStr">
         <is>
           <t>Cordero</t>
         </is>
       </c>
       <c r="C7" s="13" t="n">
-        <v>150</v>
+        <v>49500</v>
       </c>
       <c r="D7" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E7" s="40" t="n">
-[...2 lines deleted...]
-      <c r="F7" s="38" t="n">
+      <c r="E7" s="38" t="n">
+        <v>1650</v>
+      </c>
+      <c r="F7" s="39" t="n">
         <v>30</v>
       </c>
       <c r="G7" s="12" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: P. Cordero x 120 (FPR)*</t>
+          <t>Corte: Trozado estándar | Platos: P. Cordero x 120 (FPR)</t>
         </is>
       </c>
     </row>
     <row r="8" ht="16" customHeight="1">
       <c r="A8" s="31" t="inlineStr">
         <is>
           <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
       <c r="B8" s="32" t="inlineStr">
         <is>
           <t>Cerdo</t>
         </is>
       </c>
       <c r="C8" s="33" t="n">
-        <v>11.765</v>
+        <v>2911.765</v>
       </c>
       <c r="D8" s="34" t="n">
         <v>30</v>
       </c>
       <c r="E8" s="35" t="n">
-        <v>1</v>
+        <v>98</v>
       </c>
       <c r="F8" s="36" t="n">
-        <v>11.77</v>
+        <v>29.71</v>
       </c>
       <c r="G8" s="32" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: Pallares Guisados x 70 (FAC), Patache (SOP) (331 cal)</t>
         </is>
       </c>
     </row>
     <row r="9" ht="16" customHeight="1">
       <c r="A9" s="11" t="inlineStr">
         <is>
           <t>Filete de Pollo C/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="B9" s="12" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
       <c r="C9" s="13" t="n">
-        <v>569.444</v>
+        <v>93958.333</v>
       </c>
       <c r="D9" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E9" s="40" t="n">
-[...3 lines deleted...]
-        <v>29.97</v>
+      <c r="E9" s="38" t="n">
+        <v>3132</v>
+      </c>
+      <c r="F9" s="39" t="n">
+        <v>30</v>
       </c>
       <c r="G9" s="12" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: P. Filete de Pollo Pecho C/H x 100(FPR), P. Filete de Pollo Pecho C/H x 120(FPR) (+1 más)</t>
         </is>
       </c>
     </row>
     <row r="10" ht="16" customHeight="1">
       <c r="A10" s="31" t="inlineStr">
         <is>
           <t>Filete de Pollo S/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="B10" s="32" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
       <c r="C10" s="33" t="n">
-        <v>180.556</v>
+        <v>36666.667</v>
       </c>
       <c r="D10" s="34" t="n">
         <v>30</v>
       </c>
-      <c r="E10" s="39" t="n">
-        <v>7</v>
+      <c r="E10" s="35" t="n">
+        <v>1223</v>
       </c>
       <c r="F10" s="36" t="n">
-        <v>25.79</v>
+        <v>29.98</v>
       </c>
       <c r="G10" s="32" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: P. Filete de Pollo Pecho x 100(FPR)*, Salpicon de Pollo (ENT) (249 cal)</t>
+          <t>Corte: Trozado estándar | Platos: P. Filete de Pollo Pecho x 100(FPR), Salpicon de Pollo (ENT) (249 cal)</t>
         </is>
       </c>
     </row>
     <row r="11" ht="16" customHeight="1">
       <c r="A11" s="11" t="inlineStr">
         <is>
           <t>Gallina Entera x Kg</t>
         </is>
       </c>
       <c r="B11" s="12" t="inlineStr">
         <is>
           <t>Gallina</t>
         </is>
       </c>
       <c r="C11" s="13" t="n">
-        <v>200</v>
+        <v>66000</v>
       </c>
       <c r="D11" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E11" s="40" t="n">
-[...3 lines deleted...]
-        <v>28.57</v>
+      <c r="E11" s="38" t="n">
+        <v>2200</v>
+      </c>
+      <c r="F11" s="39" t="n">
+        <v>30</v>
       </c>
       <c r="G11" s="12" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: P. Gallina c/h Picado x 80 (FPR)*</t>
+          <t>Corte: Trozado estándar | Platos: P. Gallina c/h Picado x 80 (FPR)</t>
         </is>
       </c>
     </row>
     <row r="12" ht="16" customHeight="1">
       <c r="A12" s="31" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
       <c r="B12" s="32" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C12" s="33" t="n">
-        <v>1109.756</v>
+        <v>167012.195</v>
       </c>
       <c r="D12" s="34" t="n">
         <v>30</v>
       </c>
-      <c r="E12" s="39" t="n">
-        <v>37</v>
+      <c r="E12" s="35" t="n">
+        <v>5568</v>
       </c>
       <c r="F12" s="36" t="n">
-        <v>29.99</v>
+        <v>30</v>
       </c>
       <c r="G12" s="32" t="inlineStr">
         <is>
           <t>Corte: Trozado mediano | Platos: P. Guiso de Res x 100 (FPR), P. Guiso de Res x 70 (FPR) (+1 más)</t>
         </is>
       </c>
     </row>
     <row r="13" ht="16" customHeight="1">
       <c r="A13" s="11" t="inlineStr">
         <is>
           <t>Hot dog razzeto x 32 und x 50 gr</t>
         </is>
       </c>
       <c r="B13" s="12" t="inlineStr">
         <is>
           <t>Carne (general)</t>
         </is>
       </c>
       <c r="C13" s="13" t="n">
-        <v>37.6</v>
+        <v>12408</v>
       </c>
       <c r="D13" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E13" s="17" t="n">
-[...3 lines deleted...]
-        <v>18.8</v>
+      <c r="E13" s="38" t="n">
+        <v>414</v>
+      </c>
+      <c r="F13" s="39" t="n">
+        <v>29.97</v>
       </c>
       <c r="G13" s="12" t="inlineStr">
         <is>
           <t>Corte: Filete delgado abierto | Platos: Tequeños Rellenos de Hot Dog(ENT) (0 cal)</t>
         </is>
       </c>
     </row>
     <row r="14" ht="16" customHeight="1">
       <c r="A14" s="31" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="B14" s="32" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C14" s="33" t="n">
-        <v>36.585</v>
+        <v>12073.171</v>
       </c>
       <c r="D14" s="34" t="n">
         <v>30</v>
       </c>
       <c r="E14" s="35" t="n">
-        <v>2</v>
+        <v>403</v>
       </c>
       <c r="F14" s="36" t="n">
-        <v>18.29</v>
+        <v>29.96</v>
       </c>
       <c r="G14" s="32" t="inlineStr">
         <is>
-          <t>Corte: Trozado para caldo | Platos: Patache (SOP) (331 cal), Sopa de Moron Serrano c/Res (SOP) (216 cal)</t>
+          <t>Corte: Trozado estándar | Platos: Patache (SOP) (331 cal), Sopa de Moron Serrano c/Res (SOP) (216 cal)</t>
         </is>
       </c>
     </row>
     <row r="15" ht="16" customHeight="1">
       <c r="A15" s="11" t="inlineStr">
         <is>
-          <t>Medallones o Guiso de Pavita x 167 gr*</t>
+          <t>Jamonada San Fernando x 85 gr</t>
         </is>
       </c>
       <c r="B15" s="12" t="inlineStr">
         <is>
-          <t>Carne (general)</t>
+          <t>Embutido</t>
         </is>
       </c>
       <c r="C15" s="13" t="n">
-        <v>208.75</v>
+        <v>2806.316</v>
       </c>
       <c r="D15" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E15" s="40" t="n">
-[...3 lines deleted...]
-        <v>29.82</v>
+      <c r="E15" s="38" t="n">
+        <v>94</v>
+      </c>
+      <c r="F15" s="39" t="n">
+        <v>29.85</v>
       </c>
       <c r="G15" s="12" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: Pavita Entera x 167 (FPR)</t>
+          <t>Corte: Trozado estándar | Platos: Jamonada x 2 (ADI)</t>
         </is>
       </c>
     </row>
     <row r="16" ht="16" customHeight="1">
       <c r="A16" s="31" t="inlineStr">
         <is>
-          <t>Mollejitas de pollo/limpias</t>
+          <t>Medallones o Guiso de Pavita x 167 gr</t>
         </is>
       </c>
       <c r="B16" s="32" t="inlineStr">
         <is>
-          <t>Pollo</t>
+          <t>Carne (general)</t>
         </is>
       </c>
       <c r="C16" s="33" t="n">
-        <v>97.22199999999999</v>
+        <v>34443.75</v>
       </c>
       <c r="D16" s="34" t="n">
         <v>30</v>
       </c>
-      <c r="E16" s="39" t="n">
-        <v>4</v>
+      <c r="E16" s="35" t="n">
+        <v>1149</v>
       </c>
       <c r="F16" s="36" t="n">
-        <v>24.31</v>
+        <v>29.98</v>
       </c>
       <c r="G16" s="32" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: P. Rachi x 70 c/ Molleja x 70 (FPR)</t>
+          <t>Corte: Trozado estándar | Platos: Pavita Entera x 167 (FPR)</t>
         </is>
       </c>
     </row>
     <row r="17" ht="16" customHeight="1">
       <c r="A17" s="11" t="inlineStr">
         <is>
-          <t>Mondongo o Panza (importado)</t>
+          <t>Mollejitas de pollo/limpias</t>
         </is>
       </c>
       <c r="B17" s="12" t="inlineStr">
         <is>
-          <t>Res</t>
+          <t>Pollo</t>
         </is>
       </c>
       <c r="C17" s="13" t="n">
-        <v>231.707</v>
+        <v>16041.667</v>
       </c>
       <c r="D17" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E17" s="40" t="n">
-[...3 lines deleted...]
-        <v>28.96</v>
+      <c r="E17" s="38" t="n">
+        <v>535</v>
+      </c>
+      <c r="F17" s="39" t="n">
+        <v>29.98</v>
       </c>
       <c r="G17" s="12" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: P. Mondongo o Panza x 100 (FPR)*, P. Mondongo o Panza x 90 (FPR)</t>
+          <t>Corte: Trozado estándar | Platos: P. Rachi x 70 c/ Molleja x 70 (FPR)</t>
         </is>
       </c>
     </row>
     <row r="18" ht="16" customHeight="1">
       <c r="A18" s="31" t="inlineStr">
         <is>
-          <t>Pallares extra</t>
+          <t>Mondongo o Panza (importado)</t>
         </is>
       </c>
       <c r="B18" s="32" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C18" s="33" t="n">
-        <v>92.68300000000001</v>
+        <v>58353.659</v>
       </c>
       <c r="D18" s="34" t="n">
         <v>30</v>
       </c>
-      <c r="E18" s="39" t="n">
-        <v>4</v>
+      <c r="E18" s="35" t="n">
+        <v>1946</v>
       </c>
       <c r="F18" s="36" t="n">
-        <v>23.17</v>
+        <v>29.99</v>
       </c>
       <c r="G18" s="32" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: Pallares Guisados x 70 (FAC), Patache (SOP) (331 cal)</t>
+          <t>Corte: Trozado estándar | Platos: P. Mondongo o Panza x 100 (FPR), P. Mondongo o Panza x 90 (FPR)</t>
         </is>
       </c>
     </row>
     <row r="19" ht="16" customHeight="1">
       <c r="A19" s="11" t="inlineStr">
         <is>
-          <t>Panza , Rachi o Librillo de Res</t>
+          <t>Pallares extra</t>
         </is>
       </c>
       <c r="B19" s="12" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C19" s="13" t="n">
-        <v>85.366</v>
+        <v>16500</v>
       </c>
       <c r="D19" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E19" s="17" t="n">
-[...3 lines deleted...]
-        <v>28.46</v>
+      <c r="E19" s="38" t="n">
+        <v>550</v>
+      </c>
+      <c r="F19" s="39" t="n">
+        <v>30</v>
       </c>
       <c r="G19" s="12" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: P. Rachi x 70 c/ Molleja x 70 (FPR)</t>
+          <t>Corte: Trozado estándar | Platos: Pallares Guisados x 70 (FAC), Patache (SOP) (331 cal)</t>
         </is>
       </c>
     </row>
     <row r="20" ht="16" customHeight="1">
       <c r="A20" s="31" t="inlineStr">
         <is>
-          <t>Pecho de Res c/Hueso</t>
+          <t>Panza , Rachi o Librillo de Res</t>
         </is>
       </c>
       <c r="B20" s="32" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C20" s="33" t="n">
-        <v>112.195</v>
+        <v>14085.366</v>
       </c>
       <c r="D20" s="34" t="n">
         <v>30</v>
       </c>
-      <c r="E20" s="39" t="n">
-        <v>4</v>
+      <c r="E20" s="35" t="n">
+        <v>470</v>
       </c>
       <c r="F20" s="36" t="n">
-        <v>28.05</v>
+        <v>29.97</v>
       </c>
       <c r="G20" s="32" t="inlineStr">
         <is>
-          <t>Corte: Trozado para caldo | Platos: Patache (SOP) (331 cal), Sopa de Avena c/ Res (SOP) (0 cal) (+2 más)</t>
+          <t>Corte: Trozado estándar | Platos: P. Rachi x 70 c/ Molleja x 70 (FPR)</t>
         </is>
       </c>
     </row>
     <row r="21" ht="16" customHeight="1">
       <c r="A21" s="11" t="inlineStr">
         <is>
-          <t>Pescado Jurel (Entero) x Kg</t>
+          <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
       <c r="B21" s="12" t="inlineStr">
         <is>
-          <t>Jurel</t>
+          <t>Res</t>
         </is>
       </c>
       <c r="C21" s="13" t="n">
-        <v>76.923</v>
+        <v>37024.39</v>
       </c>
       <c r="D21" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E21" s="17" t="n">
-[...3 lines deleted...]
-        <v>25.64</v>
+      <c r="E21" s="38" t="n">
+        <v>1235</v>
+      </c>
+      <c r="F21" s="39" t="n">
+        <v>29.98</v>
       </c>
       <c r="G21" s="12" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: Chupe de Pescado (SOP) (347 cal)</t>
+          <t>Corte: Trozado para caldo | Platos: Patache (SOP) (331 cal), Sopa de Avena c/ Res (SOP) (0 cal) (+2 más)</t>
         </is>
       </c>
     </row>
     <row r="22" ht="16" customHeight="1">
       <c r="A22" s="31" t="inlineStr">
         <is>
-          <t>Pescado Jurel (Filete) x Kg</t>
+          <t>Pescado Jurel (Entero) x Kg</t>
         </is>
       </c>
       <c r="B22" s="32" t="inlineStr">
         <is>
           <t>Jurel</t>
         </is>
       </c>
       <c r="C22" s="33" t="n">
-        <v>307.692</v>
+        <v>25384.615</v>
       </c>
       <c r="D22" s="34" t="n">
         <v>30</v>
       </c>
-      <c r="E22" s="39" t="n">
-        <v>11</v>
+      <c r="E22" s="35" t="n">
+        <v>847</v>
       </c>
       <c r="F22" s="36" t="n">
-        <v>27.97</v>
+        <v>29.97</v>
       </c>
       <c r="G22" s="32" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: Cebiche de Pescado (ENT) (348 cal), Pescado Jurel Filete x 100 (FPR)</t>
+          <t>Corte: Trozado estándar | Platos: Chupe de Pescado (SOP) (347 cal)</t>
         </is>
       </c>
     </row>
     <row r="23" ht="16" customHeight="1">
       <c r="A23" s="11" t="inlineStr">
         <is>
-          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
+          <t>Pescado Jurel (Filete) x Kg</t>
         </is>
       </c>
       <c r="B23" s="12" t="inlineStr">
         <is>
-          <t>Cerdo</t>
+          <t>Jurel</t>
         </is>
       </c>
       <c r="C23" s="13" t="n">
-        <v>223.529</v>
+        <v>76153.84600000001</v>
       </c>
       <c r="D23" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E23" s="40" t="n">
-[...3 lines deleted...]
-        <v>27.94</v>
+      <c r="E23" s="38" t="n">
+        <v>2539</v>
+      </c>
+      <c r="F23" s="39" t="n">
+        <v>29.99</v>
       </c>
       <c r="G23" s="12" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: P. Cerdo Pierna x 167 (FPR), Patache (SOP) (331 cal)</t>
+          <t>Corte: Trozado estándar | Platos: Cebiche de Pescado (ENT) (348 cal), Pescado Jurel Filete x 100 (FPR)</t>
         </is>
       </c>
     </row>
     <row r="24" ht="16" customHeight="1">
       <c r="A24" s="31" t="inlineStr">
         <is>
-          <t>Pollo Entero x 1.8 kg s/m</t>
+          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
         </is>
       </c>
       <c r="B24" s="32" t="inlineStr">
         <is>
-          <t>Pollo</t>
+          <t>Cerdo</t>
         </is>
       </c>
       <c r="C24" s="33" t="n">
-        <v>2650</v>
+        <v>36300</v>
       </c>
       <c r="D24" s="34" t="n">
         <v>30</v>
       </c>
-      <c r="E24" s="39" t="n">
-        <v>89</v>
+      <c r="E24" s="35" t="n">
+        <v>1210</v>
       </c>
       <c r="F24" s="36" t="n">
-        <v>29.78</v>
+        <v>30</v>
       </c>
       <c r="G24" s="32" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: Aguadito de Pollo (SOP) (436 cal), Crema de Arvejas c/ Pollo F. Canuto (341 cal) (+6 más)</t>
+          <t>Corte: Trozado estándar | Platos: P. Cerdo Pierna x 167 (FPR), Patache (SOP) (331 cal)</t>
         </is>
       </c>
     </row>
     <row r="25" ht="16" customHeight="1">
       <c r="A25" s="11" t="inlineStr">
         <is>
-          <t>Pollo Parrilero B2 (1.2 kg)</t>
+          <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B25" s="12" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
       <c r="C25" s="13" t="n">
-        <v>833.333</v>
+        <v>536250</v>
       </c>
       <c r="D25" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E25" s="40" t="n">
-[...3 lines deleted...]
-        <v>29.76</v>
+      <c r="E25" s="38" t="n">
+        <v>17875</v>
+      </c>
+      <c r="F25" s="39" t="n">
+        <v>30</v>
       </c>
       <c r="G25" s="12" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: P. Pollo Parrillero B2 (1/4) x 300 (FPR)</t>
+          <t>Corte: Trozado estándar | Platos: Aguadito de Pollo (SOP) (436 cal), Crema de Arvejas c/ Pollo F. Canuto (341 cal) (+6 más)</t>
         </is>
       </c>
     </row>
     <row r="26" ht="16" customHeight="1">
       <c r="A26" s="31" t="inlineStr">
         <is>
-          <t>Pota</t>
+          <t>Pollo Parrillero B2 (1.2 kg)</t>
         </is>
       </c>
       <c r="B26" s="32" t="inlineStr">
         <is>
-          <t>Carne (general)</t>
+          <t>Pollo</t>
         </is>
       </c>
       <c r="C26" s="33" t="n">
-        <v>125</v>
+        <v>137500</v>
       </c>
       <c r="D26" s="34" t="n">
         <v>30</v>
       </c>
-      <c r="E26" s="39" t="n">
-        <v>5</v>
+      <c r="E26" s="35" t="n">
+        <v>4584</v>
       </c>
       <c r="F26" s="36" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G26" s="32" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: Chicharron de Pota c/Cancha (ENT) (0 cal)</t>
+          <t>Corte: Trozado estándar | Platos: P. Pollo Parrillero B2 (1/4) x 300 (FPR)</t>
         </is>
       </c>
     </row>
     <row r="27" ht="16" customHeight="1">
       <c r="A27" s="11" t="inlineStr">
         <is>
-          <t>Trucha Fresca x Kg (5 Und)</t>
+          <t>Pota</t>
         </is>
       </c>
       <c r="B27" s="12" t="inlineStr">
         <is>
-          <t>Res</t>
+          <t>Carne (general)</t>
         </is>
       </c>
       <c r="C27" s="13" t="n">
-        <v>487.805</v>
+        <v>41250</v>
       </c>
       <c r="D27" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="E27" s="40" t="n">
-[...3 lines deleted...]
-        <v>28.69</v>
+      <c r="E27" s="38" t="n">
+        <v>1375</v>
+      </c>
+      <c r="F27" s="39" t="n">
+        <v>30</v>
       </c>
       <c r="G27" s="12" t="inlineStr">
         <is>
-          <t>Corte: Trozado estándar | Platos: P. Trucha x 200 5xKg (FPR)*</t>
-[...4 lines deleted...]
-      <c r="A28" s="41" t="inlineStr">
+          <t>Corte: Trozado estándar | Platos: Chicharron de Pota c/Cancha (ENT) (0 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="16" customHeight="1">
+      <c r="A28" s="31" t="inlineStr">
+        <is>
+          <t>Te puro x 100 sobres herbi</t>
+        </is>
+      </c>
+      <c r="B28" s="32" t="inlineStr">
+        <is>
+          <t>Res</t>
+        </is>
+      </c>
+      <c r="C28" s="33" t="n">
+        <v>171.951</v>
+      </c>
+      <c r="D28" s="34" t="n">
+        <v>30</v>
+      </c>
+      <c r="E28" s="35" t="n">
+        <v>6</v>
+      </c>
+      <c r="F28" s="36" t="n">
+        <v>28.66</v>
+      </c>
+      <c r="G28" s="32" t="inlineStr">
+        <is>
+          <t>Corte: Trozado estándar | Platos: Cafe ,Nesquik , Infusiones, Mantequilla, Cafe, Nesquik , infusiones (MEZ)</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="16" customHeight="1">
+      <c r="A29" s="11" t="inlineStr">
+        <is>
+          <t>Trucha Fresca x Kg (5 Und)</t>
+        </is>
+      </c>
+      <c r="B29" s="12" t="inlineStr">
+        <is>
+          <t>Res</t>
+        </is>
+      </c>
+      <c r="C29" s="13" t="n">
+        <v>80487.80499999999</v>
+      </c>
+      <c r="D29" s="37" t="n">
+        <v>30</v>
+      </c>
+      <c r="E29" s="38" t="n">
+        <v>2683</v>
+      </c>
+      <c r="F29" s="39" t="n">
+        <v>30</v>
+      </c>
+      <c r="G29" s="12" t="inlineStr">
+        <is>
+          <t>Corte: Trozado estándar | Platos: P. Trucha x 200 5xKg (FPR)</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="28" customHeight="1">
+      <c r="A30" s="40" t="inlineStr">
         <is>
           <t>TOTAL JABAS NECESARIAS</t>
         </is>
       </c>
-      <c r="E28" s="42" t="n">
-[...3 lines deleted...]
-      <c r="G28" s="43" t="n"/>
+      <c r="E30" s="41" t="n">
+        <v>54940</v>
+      </c>
+      <c r="F30" s="42" t="n"/>
+      <c r="G30" s="42" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A28:D28"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A30:D30"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="28" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
-      <c r="A1" s="44" t="inlineStr">
+      <c r="A1" s="43" t="inlineStr">
         <is>
           <t>ORDEN DE TRABAJO — CARNICERÍA/COCINA — San Cristobal — Semana 10/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
-      <c r="A2" s="45" t="inlineStr">
+      <c r="A2" s="44" t="inlineStr">
         <is>
           <t>Secuencia sugerida: procesar primero carnes de mayor volumen. Usar balanza de precisión.</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
-      <c r="A3" s="46" t="inlineStr">
+      <c r="A3" s="45" t="inlineStr">
         <is>
           <t>ORD</t>
         </is>
       </c>
-      <c r="B3" s="46" t="inlineStr">
+      <c r="B3" s="45" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
-      <c r="C3" s="46" t="inlineStr">
+      <c r="C3" s="45" t="inlineStr">
         <is>
           <t>TIPO CORTE</t>
         </is>
       </c>
-      <c r="D3" s="46" t="inlineStr">
+      <c r="D3" s="45" t="inlineStr">
         <is>
           <t>PLATO DESTINO</t>
         </is>
       </c>
-      <c r="E3" s="46" t="inlineStr">
+      <c r="E3" s="45" t="inlineStr">
         <is>
           <t>COMIDA</t>
         </is>
       </c>
-      <c r="F3" s="46" t="inlineStr">
+      <c r="F3" s="45" t="inlineStr">
         <is>
           <t>CANT. BRUTA (kg)</t>
         </is>
       </c>
-      <c r="G3" s="46" t="inlineStr">
+      <c r="G3" s="45" t="inlineStr">
         <is>
           <t>PESO PIEZA (g)</t>
         </is>
       </c>
-      <c r="H3" s="46" t="inlineStr">
+      <c r="H3" s="45" t="inlineStr">
         <is>
           <t>N° PIEZAS</t>
         </is>
       </c>
-      <c r="I3" s="46" t="inlineStr">
+      <c r="I3" s="45" t="inlineStr">
         <is>
           <t>T. EST. (min)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="17" t="n">
         <v>1</v>
       </c>
       <c r="B4" s="11" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="C4" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D4" s="12" t="inlineStr">
         <is>
           <t>P. Pollo Entero(1/10) x 180 (FPR)</t>
         </is>
       </c>
       <c r="E4" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="F4" s="13" t="n">
-        <v>250</v>
+        <v>41250</v>
       </c>
       <c r="G4" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H4" s="14" t="n">
-        <v>2500</v>
+        <v>412500</v>
       </c>
       <c r="I4" s="27" t="n">
-        <v>416.7</v>
+        <v>68750</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="47" t="n">
+      <c r="A5" s="46" t="n">
         <v>2</v>
       </c>
-      <c r="B5" s="48" t="inlineStr">
+      <c r="B5" s="47" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
-      <c r="C5" s="49" t="inlineStr">
+      <c r="C5" s="48" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
-      <c r="D5" s="49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E5" s="49" t="inlineStr">
+      <c r="D5" s="48" t="inlineStr">
+        <is>
+          <t>Sopa de Quinua c/ pollo (SOP) (311 cal)</t>
+        </is>
+      </c>
+      <c r="E5" s="48" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="F5" s="50" t="n">
-[...2 lines deleted...]
-      <c r="G5" s="51" t="n">
+      <c r="F5" s="49" t="n">
+        <v>16500</v>
+      </c>
+      <c r="G5" s="50" t="n">
         <v>90</v>
       </c>
-      <c r="H5" s="51" t="n">
-[...3 lines deleted...]
-        <v>111.2</v>
+      <c r="H5" s="50" t="n">
+        <v>183333</v>
+      </c>
+      <c r="I5" s="51" t="n">
+        <v>36666.6</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="17" t="n">
         <v>3</v>
       </c>
       <c r="B6" s="11" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="C6" s="12" t="inlineStr">
         <is>
-          <t>Trozado estándar</t>
+          <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="D6" s="12" t="inlineStr">
         <is>
-          <t>Crema de Arverjas c/Pollo y Crutones</t>
+          <t>Sopa de Casa c/ Pollo F.arito, (297 cal)</t>
         </is>
       </c>
       <c r="E6" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="F6" s="13" t="n">
-        <v>50</v>
+        <v>16500</v>
       </c>
       <c r="G6" s="14" t="n">
+        <v>90</v>
+      </c>
+      <c r="H6" s="14" t="n">
+        <v>183333</v>
+      </c>
+      <c r="I6" s="27" t="n">
+        <v>36666.6</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" s="47" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C7" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D7" s="48" t="inlineStr">
+        <is>
+          <t>Crema de Arvejas c/ Pollo F. Canuto (341 cal)</t>
+        </is>
+      </c>
+      <c r="E7" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F7" s="49" t="n">
+        <v>16500</v>
+      </c>
+      <c r="G7" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H6" s="14" t="n">
-[...40 lines deleted...]
-        <v>83.3</v>
+      <c r="H7" s="50" t="n">
+        <v>165000</v>
+      </c>
+      <c r="I7" s="51" t="n">
+        <v>27500</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="17" t="n">
         <v>5</v>
       </c>
       <c r="B8" s="11" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="C8" s="12" t="inlineStr">
         <is>
-          <t>Trozado para caldo</t>
+          <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D8" s="12" t="inlineStr">
         <is>
-          <t>Sopa de Quinua c/ pollo (SOP) (311 cal)</t>
+          <t>Crema de Verduras c/ Pollo (SOP) (227 cal)</t>
         </is>
       </c>
       <c r="E8" s="12" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Cena</t>
         </is>
       </c>
       <c r="F8" s="13" t="n">
-        <v>50</v>
+        <v>16500</v>
       </c>
       <c r="G8" s="14" t="n">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="H8" s="14" t="n">
-        <v>556</v>
+        <v>165000</v>
       </c>
       <c r="I8" s="27" t="n">
-        <v>111.2</v>
+        <v>27500</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="47" t="n">
+      <c r="A9" s="46" t="n">
         <v>6</v>
       </c>
-      <c r="B9" s="48" t="inlineStr">
+      <c r="B9" s="47" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
-      <c r="C9" s="49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D9" s="49" t="inlineStr">
+      <c r="C9" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D9" s="48" t="inlineStr">
         <is>
           <t>Aguadito de Pollo (SOP) (436 cal)</t>
         </is>
       </c>
-      <c r="E9" s="49" t="inlineStr">
+      <c r="E9" s="48" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
-      <c r="F9" s="50" t="n">
-[...2 lines deleted...]
-      <c r="G9" s="51" t="n">
+      <c r="F9" s="49" t="n">
+        <v>16500</v>
+      </c>
+      <c r="G9" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H9" s="51" t="n">
-[...3 lines deleted...]
-        <v>83.3</v>
+      <c r="H9" s="50" t="n">
+        <v>165000</v>
+      </c>
+      <c r="I9" s="51" t="n">
+        <v>27500</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="17" t="n">
         <v>7</v>
       </c>
       <c r="B10" s="11" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="C10" s="12" t="inlineStr">
         <is>
-          <t>Trozado estándar</t>
+          <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="D10" s="12" t="inlineStr">
         <is>
-          <t>Crema de Verduras c/ Pollo (SOP) (227 cal)</t>
+          <t>Sopa de Semola c/ Pollo (SOP) (171 cal)</t>
         </is>
       </c>
       <c r="E10" s="12" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
       <c r="F10" s="13" t="n">
-        <v>50</v>
+        <v>16500</v>
       </c>
       <c r="G10" s="14" t="n">
+        <v>90</v>
+      </c>
+      <c r="H10" s="14" t="n">
+        <v>183333</v>
+      </c>
+      <c r="I10" s="27" t="n">
+        <v>36666.6</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="B11" s="47" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C11" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D11" s="48" t="inlineStr">
+        <is>
+          <t>Crema de Arverjas c/Pollo y Crutones</t>
+        </is>
+      </c>
+      <c r="E11" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F11" s="49" t="n">
+        <v>8250</v>
+      </c>
+      <c r="G11" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H10" s="14" t="n">
-[...40 lines deleted...]
-        <v>111.2</v>
+      <c r="H11" s="50" t="n">
+        <v>82500</v>
+      </c>
+      <c r="I11" s="51" t="n">
+        <v>13750</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="17" t="n">
         <v>9</v>
       </c>
       <c r="B12" s="11" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
       <c r="C12" s="12" t="inlineStr">
         <is>
           <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="D12" s="12" t="inlineStr">
         <is>
           <t>sopa de Chaque de Trigo c/ Res y Fideos  Canuto .</t>
         </is>
       </c>
       <c r="E12" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="F12" s="13" t="n">
-        <v>609.756</v>
+        <v>50304.878</v>
       </c>
       <c r="G12" s="14" t="n">
         <v>90</v>
       </c>
       <c r="H12" s="14" t="n">
-        <v>6775</v>
+        <v>558943</v>
       </c>
       <c r="I12" s="27" t="n">
-        <v>1355</v>
+        <v>111788.6</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="47" t="n">
+      <c r="A13" s="46" t="n">
         <v>10</v>
       </c>
-      <c r="B13" s="48" t="inlineStr">
+      <c r="B13" s="47" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
-      <c r="C13" s="49" t="inlineStr">
+      <c r="C13" s="48" t="inlineStr">
         <is>
           <t>Trozado mediano</t>
         </is>
       </c>
-      <c r="D13" s="49" t="inlineStr">
+      <c r="D13" s="48" t="inlineStr">
         <is>
           <t>P. Guiso de Res x 100 (FPR)</t>
         </is>
       </c>
-      <c r="E13" s="49" t="inlineStr">
+      <c r="E13" s="48" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="F13" s="50" t="n">
-[...2 lines deleted...]
-      <c r="G13" s="51" t="n">
+      <c r="F13" s="49" t="n">
+        <v>20121.951</v>
+      </c>
+      <c r="G13" s="50" t="n">
         <v>90</v>
       </c>
-      <c r="H13" s="51" t="n">
-[...3 lines deleted...]
-        <v>225.8</v>
+      <c r="H13" s="50" t="n">
+        <v>223577</v>
+      </c>
+      <c r="I13" s="51" t="n">
+        <v>37262.8</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="17" t="n">
         <v>11</v>
       </c>
       <c r="B14" s="11" t="inlineStr">
         <is>
           <t>Guiso de Res (Pulpa) S/Hueso</t>
         </is>
       </c>
       <c r="C14" s="12" t="inlineStr">
         <is>
           <t>Trozado mediano</t>
         </is>
       </c>
       <c r="D14" s="12" t="inlineStr">
         <is>
           <t>P. Guiso de Res x 70 (FPR)</t>
         </is>
       </c>
       <c r="E14" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="F14" s="13" t="n">
-        <v>85.366</v>
+        <v>14085.366</v>
       </c>
       <c r="G14" s="14" t="n">
         <v>90</v>
       </c>
       <c r="H14" s="14" t="n">
-        <v>949</v>
+        <v>156504</v>
       </c>
       <c r="I14" s="27" t="n">
-        <v>158.2</v>
+        <v>26084</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="47" t="n">
+      <c r="A15" s="46" t="n">
         <v>12</v>
       </c>
-      <c r="B15" s="48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D15" s="49" t="inlineStr">
+      <c r="B15" s="47" t="inlineStr">
+        <is>
+          <t>Pollo Parrillero B2 (1.2 kg)</t>
+        </is>
+      </c>
+      <c r="C15" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D15" s="48" t="inlineStr">
         <is>
           <t>P. Pollo Parrillero B2 (1/4) x 300 (FPR)</t>
         </is>
       </c>
-      <c r="E15" s="49" t="inlineStr">
+      <c r="E15" s="48" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
-      <c r="F15" s="50" t="n">
-[...2 lines deleted...]
-      <c r="G15" s="51" t="n">
+      <c r="F15" s="49" t="n">
+        <v>68750</v>
+      </c>
+      <c r="G15" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H15" s="51" t="n">
-[...3 lines deleted...]
-        <v>694.5</v>
+      <c r="H15" s="50" t="n">
+        <v>687500</v>
+      </c>
+      <c r="I15" s="51" t="n">
+        <v>114583.3</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="17" t="n">
         <v>13</v>
       </c>
       <c r="B16" s="11" t="inlineStr">
         <is>
           <t>Filete de Pollo C/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="C16" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D16" s="12" t="inlineStr">
         <is>
           <t>P. Filete de Pollo Pecho C/H x 120(FPR)</t>
         </is>
       </c>
       <c r="E16" s="12" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
       <c r="F16" s="13" t="n">
-        <v>166.667</v>
+        <v>27500</v>
       </c>
       <c r="G16" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H16" s="14" t="n">
-        <v>1667</v>
+        <v>275000</v>
       </c>
       <c r="I16" s="27" t="n">
-        <v>277.8</v>
+        <v>45833.3</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="47" t="n">
+      <c r="A17" s="46" t="n">
         <v>14</v>
       </c>
-      <c r="B17" s="48" t="inlineStr">
+      <c r="B17" s="47" t="inlineStr">
         <is>
           <t>Filete de Pollo C/H (Pechuga) x Kg</t>
         </is>
       </c>
-      <c r="C17" s="49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D17" s="49" t="inlineStr">
+      <c r="C17" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D17" s="48" t="inlineStr">
         <is>
           <t>P. Filete de Pollo Pecho C/H x 100(FPR)</t>
         </is>
       </c>
-      <c r="E17" s="49" t="inlineStr">
+      <c r="E17" s="48" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="F17" s="50" t="n">
-[...2 lines deleted...]
-      <c r="G17" s="51" t="n">
+      <c r="F17" s="49" t="n">
+        <v>22916.667</v>
+      </c>
+      <c r="G17" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H17" s="51" t="n">
-[...3 lines deleted...]
-        <v>231.5</v>
+      <c r="H17" s="50" t="n">
+        <v>229167</v>
+      </c>
+      <c r="I17" s="51" t="n">
+        <v>38194.5</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="17" t="n">
         <v>15</v>
       </c>
       <c r="B18" s="11" t="inlineStr">
         <is>
           <t>Filete de Pollo C/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="C18" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D18" s="12" t="inlineStr">
         <is>
           <t>P. Filete de Pollo Pecho C/H x 70(FPR)</t>
         </is>
       </c>
       <c r="E18" s="12" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
       <c r="F18" s="13" t="n">
-        <v>97.22199999999999</v>
+        <v>16041.667</v>
       </c>
       <c r="G18" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H18" s="14" t="n">
-        <v>972</v>
+        <v>160417</v>
       </c>
       <c r="I18" s="27" t="n">
-        <v>162</v>
+        <v>26736.2</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="47" t="n">
+      <c r="A19" s="46" t="n">
         <v>16</v>
       </c>
-      <c r="B19" s="48" t="inlineStr">
+      <c r="B19" s="47" t="inlineStr">
         <is>
           <t>Trucha Fresca x Kg (5 Und)</t>
         </is>
       </c>
-      <c r="C19" s="49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E19" s="49" t="inlineStr">
+      <c r="C19" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D19" s="48" t="inlineStr">
+        <is>
+          <t>P. Trucha x 200 5xKg (FPR)</t>
+        </is>
+      </c>
+      <c r="E19" s="48" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="F19" s="50" t="n">
-[...2 lines deleted...]
-      <c r="G19" s="51" t="n">
+      <c r="F19" s="49" t="n">
+        <v>40243.902</v>
+      </c>
+      <c r="G19" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H19" s="51" t="n">
-[...3 lines deleted...]
-        <v>406.5</v>
+      <c r="H19" s="50" t="n">
+        <v>402439</v>
+      </c>
+      <c r="I19" s="51" t="n">
+        <v>67073.2</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="17" t="n">
         <v>17</v>
       </c>
       <c r="B20" s="11" t="inlineStr">
         <is>
-          <t>Chuleta de Cerdo x 167 Gr. (6 x Kg)</t>
+          <t>Pescado Jurel (Filete) x Kg</t>
         </is>
       </c>
       <c r="C20" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D20" s="12" t="inlineStr">
         <is>
-          <t>Chuleta de Cerdo</t>
+          <t>Cebiche de Pescado (ENT) (348 cal)</t>
         </is>
       </c>
       <c r="E20" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="F20" s="13" t="n">
-        <v>196.471</v>
+        <v>50769.231</v>
       </c>
       <c r="G20" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H20" s="14" t="n">
-        <v>1965</v>
+        <v>507692</v>
       </c>
       <c r="I20" s="27" t="n">
-        <v>327.5</v>
+        <v>84615.3</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="47" t="n">
+      <c r="A21" s="46" t="n">
         <v>18</v>
       </c>
-      <c r="B21" s="48" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E21" s="49" t="inlineStr">
+      <c r="B21" s="47" t="inlineStr">
+        <is>
+          <t>Pescado Jurel (Filete) x Kg</t>
+        </is>
+      </c>
+      <c r="C21" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D21" s="48" t="inlineStr">
+        <is>
+          <t>Pescado Jurel Filete x 100 (FPR)</t>
+        </is>
+      </c>
+      <c r="E21" s="48" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="F21" s="50" t="n">
-[...2 lines deleted...]
-      <c r="G21" s="51" t="n">
+      <c r="F21" s="49" t="n">
+        <v>25384.615</v>
+      </c>
+      <c r="G21" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H21" s="51" t="n">
-[...3 lines deleted...]
-        <v>327.5</v>
+      <c r="H21" s="50" t="n">
+        <v>253846</v>
+      </c>
+      <c r="I21" s="51" t="n">
+        <v>42307.7</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="17" t="n">
         <v>19</v>
       </c>
       <c r="B22" s="11" t="inlineStr">
         <is>
-          <t>Pescado Jurel (Filete) x Kg</t>
+          <t>Gallina Entera x Kg</t>
         </is>
       </c>
       <c r="C22" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D22" s="12" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (ENT) (348 cal)</t>
+          <t>P. Gallina c/h Picado x 80 (FPR)</t>
         </is>
       </c>
       <c r="E22" s="12" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Desayuno</t>
         </is>
       </c>
       <c r="F22" s="13" t="n">
-        <v>153.846</v>
+        <v>66000</v>
       </c>
       <c r="G22" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H22" s="14" t="n">
-        <v>1538</v>
+        <v>660000</v>
       </c>
       <c r="I22" s="27" t="n">
-        <v>256.3</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="47" t="n">
+      <c r="A23" s="46" t="n">
         <v>20</v>
       </c>
-      <c r="B23" s="48" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E23" s="49" t="inlineStr">
+      <c r="B23" s="47" t="inlineStr">
+        <is>
+          <t>Chuleta de Cerdo x 167 Gr. (6 x Kg)</t>
+        </is>
+      </c>
+      <c r="C23" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D23" s="48" t="inlineStr">
+        <is>
+          <t>P. Chuleta de Cerdo x 167 (FPR)</t>
+        </is>
+      </c>
+      <c r="E23" s="48" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="F23" s="50" t="n">
-[...2 lines deleted...]
-      <c r="G23" s="51" t="n">
+      <c r="F23" s="49" t="n">
+        <v>32417.647</v>
+      </c>
+      <c r="G23" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H23" s="51" t="n">
-[...3 lines deleted...]
-        <v>256.3</v>
+      <c r="H23" s="50" t="n">
+        <v>324176</v>
+      </c>
+      <c r="I23" s="51" t="n">
+        <v>54029.3</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="17" t="n">
         <v>21</v>
       </c>
       <c r="B24" s="11" t="inlineStr">
         <is>
-          <t>Mondongo o Panza (importado)</t>
+          <t>Chuleta de Cerdo x 167 Gr. (6 x Kg)</t>
         </is>
       </c>
       <c r="C24" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D24" s="12" t="inlineStr">
         <is>
-          <t>P. Mondongo o Panza x 100 (FPR)*</t>
+          <t>Chuleta de Cerdo</t>
         </is>
       </c>
       <c r="E24" s="12" t="inlineStr">
         <is>
-          <t>Desayuno</t>
+          <t>Almuerzo</t>
         </is>
       </c>
       <c r="F24" s="13" t="n">
-        <v>121.951</v>
+        <v>32417.647</v>
       </c>
       <c r="G24" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H24" s="14" t="n">
-        <v>1220</v>
+        <v>324176</v>
       </c>
       <c r="I24" s="27" t="n">
-        <v>203.3</v>
+        <v>54029.3</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="47" t="n">
+      <c r="A25" s="46" t="n">
         <v>22</v>
       </c>
-      <c r="B25" s="48" t="inlineStr">
+      <c r="B25" s="47" t="inlineStr">
         <is>
           <t>Mondongo o Panza (importado)</t>
         </is>
       </c>
-      <c r="C25" s="49" t="inlineStr">
-[...17 lines deleted...]
-      <c r="G25" s="51" t="n">
+      <c r="C25" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D25" s="48" t="inlineStr">
+        <is>
+          <t>P. Mondongo o Panza x 100 (FPR)</t>
+        </is>
+      </c>
+      <c r="E25" s="48" t="inlineStr">
+        <is>
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="F25" s="49" t="n">
+        <v>40243.902</v>
+      </c>
+      <c r="G25" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H25" s="51" t="n">
-[...3 lines deleted...]
-        <v>183</v>
+      <c r="H25" s="50" t="n">
+        <v>402439</v>
+      </c>
+      <c r="I25" s="51" t="n">
+        <v>67073.2</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="17" t="n">
         <v>23</v>
       </c>
       <c r="B26" s="11" t="inlineStr">
         <is>
-          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
+          <t>Mondongo o Panza (importado)</t>
         </is>
       </c>
       <c r="C26" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D26" s="12" t="inlineStr">
         <is>
-          <t>P. Cerdo Pierna x 167 (FPR)</t>
+          <t>P. Mondongo o Panza x 90 (FPR)</t>
         </is>
       </c>
       <c r="E26" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="F26" s="13" t="n">
-        <v>211.765</v>
+        <v>18109.756</v>
       </c>
       <c r="G26" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H26" s="14" t="n">
-        <v>2118</v>
+        <v>181098</v>
       </c>
       <c r="I26" s="27" t="n">
-        <v>353</v>
+        <v>30183</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="47" t="n">
+      <c r="A27" s="46" t="n">
         <v>24</v>
       </c>
-      <c r="B27" s="48" t="inlineStr">
-[...22 lines deleted...]
-      <c r="G27" s="51" t="n">
+      <c r="B27" s="47" t="inlineStr">
+        <is>
+          <t>Cordero pierna, lomo y costilla cortado</t>
+        </is>
+      </c>
+      <c r="C27" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D27" s="48" t="inlineStr">
+        <is>
+          <t>P. Cordero x 120 (FPR)</t>
+        </is>
+      </c>
+      <c r="E27" s="48" t="inlineStr">
+        <is>
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="F27" s="49" t="n">
+        <v>49500</v>
+      </c>
+      <c r="G27" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H27" s="51" t="n">
-[...3 lines deleted...]
-        <v>19.7</v>
+      <c r="H27" s="50" t="n">
+        <v>495000</v>
+      </c>
+      <c r="I27" s="51" t="n">
+        <v>82500</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="17" t="n">
         <v>25</v>
       </c>
       <c r="B28" s="11" t="inlineStr">
         <is>
-          <t>Medallones o Guiso de Pavita x 167 gr*</t>
+          <t>Pota</t>
         </is>
       </c>
       <c r="C28" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D28" s="12" t="inlineStr">
         <is>
-          <t>Pavita Entera x 167 (FPR)</t>
+          <t>Chicharron de Pota c/Cancha (ENT) (0 cal)</t>
         </is>
       </c>
       <c r="E28" s="12" t="inlineStr">
         <is>
-          <t>Cena</t>
+          <t>Almuerzo</t>
         </is>
       </c>
       <c r="F28" s="13" t="n">
-        <v>208.75</v>
+        <v>41250</v>
       </c>
       <c r="G28" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H28" s="14" t="n">
-        <v>2088</v>
+        <v>412500</v>
       </c>
       <c r="I28" s="27" t="n">
-        <v>348</v>
+        <v>68750</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="47" t="n">
+      <c r="A29" s="46" t="n">
         <v>26</v>
       </c>
-      <c r="B29" s="48" t="inlineStr">
-[...29 lines deleted...]
-        <v>333.3</v>
+      <c r="B29" s="47" t="inlineStr">
+        <is>
+          <t>Pecho de Res c/Hueso</t>
+        </is>
+      </c>
+      <c r="C29" s="48" t="inlineStr">
+        <is>
+          <t>Trozado para caldo</t>
+        </is>
+      </c>
+      <c r="D29" s="48" t="inlineStr">
+        <is>
+          <t>Sopa de Moron Serrano c/Res (SOP) (216 cal)</t>
+        </is>
+      </c>
+      <c r="E29" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F29" s="49" t="n">
+        <v>9256.098</v>
+      </c>
+      <c r="G29" s="50" t="n">
+        <v>90</v>
+      </c>
+      <c r="H29" s="50" t="n">
+        <v>102846</v>
+      </c>
+      <c r="I29" s="51" t="n">
+        <v>20569.2</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="17" t="n">
         <v>27</v>
       </c>
       <c r="B30" s="11" t="inlineStr">
         <is>
-          <t>Filete de Pollo S/H (Pechuga) x Kg</t>
+          <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
       <c r="C30" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D30" s="12" t="inlineStr">
         <is>
-          <t>P. Filete de Pollo Pecho x 100(FPR)*</t>
+          <t>Patache (SOP) (331 cal)</t>
         </is>
       </c>
       <c r="E30" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="F30" s="13" t="n">
-        <v>138.889</v>
+        <v>9256.098</v>
       </c>
       <c r="G30" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H30" s="14" t="n">
-        <v>1389</v>
+        <v>92561</v>
       </c>
       <c r="I30" s="27" t="n">
-        <v>231.5</v>
+        <v>15426.8</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
-      <c r="A31" s="47" t="n">
+      <c r="A31" s="46" t="n">
         <v>28</v>
       </c>
-      <c r="B31" s="48" t="inlineStr">
-[...29 lines deleted...]
-        <v>69.5</v>
+      <c r="B31" s="47" t="inlineStr">
+        <is>
+          <t>Pecho de Res c/Hueso</t>
+        </is>
+      </c>
+      <c r="C31" s="48" t="inlineStr">
+        <is>
+          <t>Trozado para caldo</t>
+        </is>
+      </c>
+      <c r="D31" s="48" t="inlineStr">
+        <is>
+          <t>Sopa de Avena c/ Res (SOP) (0 cal)</t>
+        </is>
+      </c>
+      <c r="E31" s="48" t="inlineStr">
+        <is>
+          <t>Cena</t>
+        </is>
+      </c>
+      <c r="F31" s="49" t="n">
+        <v>9256.098</v>
+      </c>
+      <c r="G31" s="50" t="n">
+        <v>90</v>
+      </c>
+      <c r="H31" s="50" t="n">
+        <v>102846</v>
+      </c>
+      <c r="I31" s="51" t="n">
+        <v>20569.2</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="17" t="n">
         <v>29</v>
       </c>
       <c r="B32" s="11" t="inlineStr">
         <is>
-          <t>Cordero pierna, lomo y costilla cortado</t>
+          <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
       <c r="C32" s="12" t="inlineStr">
         <is>
-          <t>Trozado estándar</t>
+          <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="D32" s="12" t="inlineStr">
         <is>
-          <t>P. Cordero x 120 (FPR)*</t>
+          <t>Sopa de Novios c/ Res (SOP) (263 cal)</t>
         </is>
       </c>
       <c r="E32" s="12" t="inlineStr">
         <is>
-          <t>Desayuno</t>
+          <t>Cena</t>
         </is>
       </c>
       <c r="F32" s="13" t="n">
-        <v>150</v>
+        <v>9256.098</v>
       </c>
       <c r="G32" s="14" t="n">
+        <v>90</v>
+      </c>
+      <c r="H32" s="14" t="n">
+        <v>102846</v>
+      </c>
+      <c r="I32" s="27" t="n">
+        <v>20569.2</v>
+      </c>
+    </row>
+    <row r="33" ht="15" customHeight="1">
+      <c r="A33" s="46" t="n">
+        <v>30</v>
+      </c>
+      <c r="B33" s="47" t="inlineStr">
+        <is>
+          <t>Filete de Pollo S/H (Pechuga) x Kg</t>
+        </is>
+      </c>
+      <c r="C33" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D33" s="48" t="inlineStr">
+        <is>
+          <t>P. Filete de Pollo Pecho x 100(FPR)</t>
+        </is>
+      </c>
+      <c r="E33" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F33" s="49" t="n">
+        <v>22916.667</v>
+      </c>
+      <c r="G33" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H32" s="14" t="n">
-[...40 lines deleted...]
-        <v>208.3</v>
+      <c r="H33" s="50" t="n">
+        <v>229167</v>
+      </c>
+      <c r="I33" s="51" t="n">
+        <v>38194.5</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="17" t="n">
         <v>31</v>
       </c>
       <c r="B34" s="11" t="inlineStr">
         <is>
-          <t>Pecho de Res c/Hueso</t>
+          <t>Filete de Pollo S/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="C34" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D34" s="12" t="inlineStr">
         <is>
-          <t>Patache (SOP) (331 cal)</t>
+          <t>Salpicon de Pollo (ENT) (249 cal)</t>
         </is>
       </c>
       <c r="E34" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="F34" s="13" t="n">
-        <v>28.049</v>
+        <v>13750</v>
       </c>
       <c r="G34" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H34" s="14" t="n">
-        <v>280</v>
+        <v>137500</v>
       </c>
       <c r="I34" s="27" t="n">
-        <v>46.7</v>
+        <v>22916.7</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
-      <c r="A35" s="47" t="n">
+      <c r="A35" s="46" t="n">
         <v>32</v>
       </c>
-      <c r="B35" s="48" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E35" s="49" t="inlineStr">
+      <c r="B35" s="47" t="inlineStr">
+        <is>
+          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
+        </is>
+      </c>
+      <c r="C35" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D35" s="48" t="inlineStr">
+        <is>
+          <t>P. Cerdo Pierna x 167 (FPR)</t>
+        </is>
+      </c>
+      <c r="E35" s="48" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="F35" s="50" t="n">
-[...9 lines deleted...]
-        <v>62.4</v>
+      <c r="F35" s="49" t="n">
+        <v>32417.647</v>
+      </c>
+      <c r="G35" s="50" t="n">
+        <v>100</v>
+      </c>
+      <c r="H35" s="50" t="n">
+        <v>324176</v>
+      </c>
+      <c r="I35" s="51" t="n">
+        <v>54029.3</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="17" t="n">
         <v>33</v>
       </c>
       <c r="B36" s="11" t="inlineStr">
         <is>
-          <t>Pecho de Res c/Hueso</t>
+          <t>Pierna de Cerdo (CHICHARRON)x kg</t>
         </is>
       </c>
       <c r="C36" s="12" t="inlineStr">
         <is>
-          <t>Trozado para caldo</t>
+          <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D36" s="12" t="inlineStr">
         <is>
-          <t>Sopa de Avena c/ Res (SOP) (0 cal)</t>
+          <t>Patache (SOP) (331 cal)</t>
         </is>
       </c>
       <c r="E36" s="12" t="inlineStr">
         <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F36" s="13" t="n">
+        <v>3882.353</v>
+      </c>
+      <c r="G36" s="14" t="n">
+        <v>100</v>
+      </c>
+      <c r="H36" s="14" t="n">
+        <v>38824</v>
+      </c>
+      <c r="I36" s="27" t="n">
+        <v>6470.7</v>
+      </c>
+    </row>
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="46" t="n">
+        <v>34</v>
+      </c>
+      <c r="B37" s="47" t="inlineStr">
+        <is>
+          <t>Medallones o Guiso de Pavita x 167 gr</t>
+        </is>
+      </c>
+      <c r="C37" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D37" s="48" t="inlineStr">
+        <is>
+          <t>Pavita Entera x 167 (FPR)</t>
+        </is>
+      </c>
+      <c r="E37" s="48" t="inlineStr">
+        <is>
           <t>Cena</t>
         </is>
       </c>
-      <c r="F36" s="13" t="n">
-[...46 lines deleted...]
-        <v>62.4</v>
+      <c r="F37" s="49" t="n">
+        <v>34443.75</v>
+      </c>
+      <c r="G37" s="50" t="n">
+        <v>100</v>
+      </c>
+      <c r="H37" s="50" t="n">
+        <v>344438</v>
+      </c>
+      <c r="I37" s="51" t="n">
+        <v>57406.3</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="17" t="n">
         <v>35</v>
       </c>
       <c r="B38" s="11" t="inlineStr">
         <is>
-          <t>Mollejitas de pollo/limpias</t>
+          <t>Pescado Jurel (Entero) x Kg</t>
         </is>
       </c>
       <c r="C38" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D38" s="12" t="inlineStr">
         <is>
-          <t>P. Rachi x 70 c/ Molleja x 70 (FPR)</t>
+          <t>Chupe de Pescado (SOP) (347 cal)</t>
         </is>
       </c>
       <c r="E38" s="12" t="inlineStr">
         <is>
-          <t>Cena</t>
+          <t>Almuerzo</t>
         </is>
       </c>
       <c r="F38" s="13" t="n">
-        <v>97.22199999999999</v>
+        <v>25384.615</v>
       </c>
       <c r="G38" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H38" s="14" t="n">
-        <v>972</v>
+        <v>253846</v>
       </c>
       <c r="I38" s="27" t="n">
-        <v>162</v>
+        <v>42307.7</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
-      <c r="A39" s="47" t="n">
+      <c r="A39" s="46" t="n">
         <v>36</v>
       </c>
-      <c r="B39" s="48" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E39" s="49" t="inlineStr">
+      <c r="B39" s="47" t="inlineStr">
+        <is>
+          <t>Atun Filete de Caballa SusiMar x 170 Gr</t>
+        </is>
+      </c>
+      <c r="C39" s="48" t="inlineStr">
+        <is>
+          <t>Molido / desmenuzado</t>
+        </is>
+      </c>
+      <c r="D39" s="48" t="inlineStr">
+        <is>
+          <t>Causa Limeña (ENT) (0 cal)</t>
+        </is>
+      </c>
+      <c r="E39" s="48" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="F39" s="50" t="n">
-[...9 lines deleted...]
-        <v>142.3</v>
+      <c r="F39" s="49" t="n">
+        <v>10788.462</v>
+      </c>
+      <c r="G39" s="50" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="H39" s="50" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="I39" s="51" t="n">
+        <v>107884.6</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="17" t="n">
         <v>37</v>
       </c>
       <c r="B40" s="11" t="inlineStr">
         <is>
-          <t>Pallares extra</t>
+          <t>Atun Filete de Caballa SusiMar x 170 Gr</t>
         </is>
       </c>
       <c r="C40" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D40" s="12" t="inlineStr">
         <is>
-          <t>Patache (SOP) (331 cal)</t>
+          <t>P. Atun Trozos x 35 : 1/5 (FPR)</t>
         </is>
       </c>
       <c r="E40" s="12" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Cena</t>
         </is>
       </c>
       <c r="F40" s="13" t="n">
-        <v>7.317</v>
+        <v>8884.615</v>
       </c>
       <c r="G40" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H40" s="14" t="n">
-        <v>73</v>
+        <v>88846</v>
       </c>
       <c r="I40" s="27" t="n">
-        <v>12.2</v>
+        <v>14807.7</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
-      <c r="A41" s="47" t="n">
+      <c r="A41" s="46" t="n">
         <v>38</v>
       </c>
-      <c r="B41" s="48" t="inlineStr">
-[...22 lines deleted...]
-      <c r="G41" s="51" t="n">
+      <c r="B41" s="47" t="inlineStr">
+        <is>
+          <t>Pallares extra</t>
+        </is>
+      </c>
+      <c r="C41" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D41" s="48" t="inlineStr">
+        <is>
+          <t>Pallares Guisados x 70 (FAC)</t>
+        </is>
+      </c>
+      <c r="E41" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F41" s="49" t="n">
+        <v>14085.366</v>
+      </c>
+      <c r="G41" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H41" s="51" t="n">
-[...3 lines deleted...]
-        <v>89.7</v>
+      <c r="H41" s="50" t="n">
+        <v>140854</v>
+      </c>
+      <c r="I41" s="51" t="n">
+        <v>23475.7</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="17" t="n">
         <v>39</v>
       </c>
       <c r="B42" s="11" t="inlineStr">
         <is>
-          <t>Atun Filete de Caballa SusiMar x 170 Gr</t>
+          <t>Pallares extra</t>
         </is>
       </c>
       <c r="C42" s="12" t="inlineStr">
         <is>
-          <t>Molido / desmenuzado</t>
+          <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D42" s="12" t="inlineStr">
         <is>
-          <t>Causa Limeña (ENT) (0 cal)</t>
+          <t>Patache (SOP) (331 cal)</t>
         </is>
       </c>
       <c r="E42" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="F42" s="13" t="n">
-        <v>32.692</v>
-[...9 lines deleted...]
-        </is>
+        <v>2414.634</v>
+      </c>
+      <c r="G42" s="14" t="n">
+        <v>100</v>
+      </c>
+      <c r="H42" s="14" t="n">
+        <v>24146</v>
       </c>
       <c r="I42" s="27" t="n">
-        <v>326.9</v>
+        <v>4024.3</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
-      <c r="A43" s="47" t="n">
+      <c r="A43" s="46" t="n">
         <v>40</v>
       </c>
-      <c r="B43" s="48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D43" s="49" t="inlineStr">
+      <c r="B43" s="47" t="inlineStr">
+        <is>
+          <t>Mollejitas de pollo/limpias</t>
+        </is>
+      </c>
+      <c r="C43" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D43" s="48" t="inlineStr">
         <is>
           <t>P. Rachi x 70 c/ Molleja x 70 (FPR)</t>
         </is>
       </c>
-      <c r="E43" s="49" t="inlineStr">
+      <c r="E43" s="48" t="inlineStr">
         <is>
           <t>Cena</t>
         </is>
       </c>
-      <c r="F43" s="50" t="n">
-[...2 lines deleted...]
-      <c r="G43" s="51" t="n">
+      <c r="F43" s="49" t="n">
+        <v>16041.667</v>
+      </c>
+      <c r="G43" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H43" s="51" t="n">
-[...3 lines deleted...]
-        <v>142.3</v>
+      <c r="H43" s="50" t="n">
+        <v>160417</v>
+      </c>
+      <c r="I43" s="51" t="n">
+        <v>26736.2</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="17" t="n">
         <v>41</v>
       </c>
       <c r="B44" s="11" t="inlineStr">
         <is>
-          <t>Pescado Jurel (Entero) x Kg</t>
+          <t>Panza , Rachi o Librillo de Res</t>
         </is>
       </c>
       <c r="C44" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D44" s="12" t="inlineStr">
         <is>
-          <t>Chupe de Pescado (SOP) (347 cal)</t>
+          <t>P. Rachi x 70 c/ Molleja x 70 (FPR)</t>
         </is>
       </c>
       <c r="E44" s="12" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Cena</t>
         </is>
       </c>
       <c r="F44" s="13" t="n">
-        <v>76.923</v>
+        <v>14085.366</v>
       </c>
       <c r="G44" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H44" s="14" t="n">
-        <v>769</v>
+        <v>140854</v>
       </c>
       <c r="I44" s="27" t="n">
-        <v>128.2</v>
+        <v>23475.7</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
-      <c r="A45" s="47" t="n">
+      <c r="A45" s="46" t="n">
         <v>42</v>
       </c>
-      <c r="B45" s="48" t="inlineStr">
-[...29 lines deleted...]
-        <v>101.7</v>
+      <c r="B45" s="47" t="inlineStr">
+        <is>
+          <t>Hot dog razzeto x 32 und x 50 gr</t>
+        </is>
+      </c>
+      <c r="C45" s="48" t="inlineStr">
+        <is>
+          <t>Filete delgado abierto</t>
+        </is>
+      </c>
+      <c r="D45" s="48" t="inlineStr">
+        <is>
+          <t>Tequeños Rellenos de Hot Dog(ENT) (0 cal)</t>
+        </is>
+      </c>
+      <c r="E45" s="48" t="inlineStr">
+        <is>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="F45" s="49" t="n">
+        <v>12408</v>
+      </c>
+      <c r="G45" s="50" t="n">
+        <v>120</v>
+      </c>
+      <c r="H45" s="50" t="n">
+        <v>103400</v>
+      </c>
+      <c r="I45" s="51" t="n">
+        <v>31020</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="17" t="n">
         <v>43</v>
       </c>
       <c r="B46" s="11" t="inlineStr">
         <is>
-          <t>Hot dog razzeto x 32 und x 50 gr</t>
+          <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="C46" s="12" t="inlineStr">
         <is>
-          <t>Filete delgado abierto</t>
+          <t>Trozado para caldo</t>
         </is>
       </c>
       <c r="D46" s="12" t="inlineStr">
         <is>
-          <t>Tequeños Rellenos de Hot Dog(ENT) (0 cal)</t>
+          <t>Sopa de Moron Serrano c/Res (SOP) (216 cal)</t>
         </is>
       </c>
       <c r="E46" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="F46" s="13" t="n">
-        <v>37.6</v>
+        <v>8048.78</v>
       </c>
       <c r="G46" s="14" t="n">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="H46" s="14" t="n">
-        <v>313</v>
+        <v>89431</v>
       </c>
       <c r="I46" s="27" t="n">
-        <v>93.90000000000001</v>
+        <v>17886.2</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
-      <c r="A47" s="47" t="n">
+      <c r="A47" s="46" t="n">
         <v>44</v>
       </c>
-      <c r="B47" s="48" t="inlineStr">
+      <c r="B47" s="47" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
-      <c r="C47" s="49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E47" s="49" t="inlineStr">
+      <c r="C47" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D47" s="48" t="inlineStr">
+        <is>
+          <t>Patache (SOP) (331 cal)</t>
+        </is>
+      </c>
+      <c r="E47" s="48" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="F47" s="50" t="n">
-[...9 lines deleted...]
-        <v>54.2</v>
+      <c r="F47" s="49" t="n">
+        <v>4024.39</v>
+      </c>
+      <c r="G47" s="50" t="n">
+        <v>100</v>
+      </c>
+      <c r="H47" s="50" t="n">
+        <v>40244</v>
+      </c>
+      <c r="I47" s="51" t="n">
+        <v>6707.3</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="17" t="n">
         <v>45</v>
       </c>
       <c r="B48" s="11" t="inlineStr">
         <is>
-          <t>Hueso de Res (Manzana)</t>
+          <t>Carne Molida de Res x kg</t>
         </is>
       </c>
       <c r="C48" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D48" s="12" t="inlineStr">
         <is>
-          <t>Patache (SOP) (331 cal)</t>
+          <t>P. Carne de Res Molida x 50 (FPR).</t>
         </is>
       </c>
       <c r="E48" s="12" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Cena</t>
         </is>
       </c>
       <c r="F48" s="13" t="n">
-        <v>12.195</v>
+        <v>10060.976</v>
       </c>
       <c r="G48" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H48" s="14" t="n">
-        <v>122</v>
+        <v>100610</v>
       </c>
       <c r="I48" s="27" t="n">
-        <v>20.3</v>
+        <v>16768.3</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
-      <c r="A49" s="47" t="n">
+      <c r="A49" s="46" t="n">
         <v>46</v>
       </c>
-      <c r="B49" s="48" t="inlineStr">
+      <c r="B49" s="47" t="inlineStr">
         <is>
           <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
-      <c r="C49" s="49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D49" s="49" t="inlineStr">
+      <c r="C49" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D49" s="48" t="inlineStr">
         <is>
           <t>Patache (SOP) (331 cal)</t>
         </is>
       </c>
-      <c r="E49" s="49" t="inlineStr">
+      <c r="E49" s="48" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="F49" s="50" t="n">
-[...2 lines deleted...]
-      <c r="G49" s="51" t="n">
+      <c r="F49" s="49" t="n">
+        <v>1941.176</v>
+      </c>
+      <c r="G49" s="50" t="n">
         <v>100</v>
       </c>
-      <c r="H49" s="51" t="n">
-[...3 lines deleted...]
-        <v>9.800000000000001</v>
+      <c r="H49" s="50" t="n">
+        <v>19412</v>
+      </c>
+      <c r="I49" s="51" t="n">
+        <v>3235.3</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="17" t="n">
         <v>47</v>
       </c>
       <c r="B50" s="11" t="inlineStr">
         <is>
           <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
       <c r="C50" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D50" s="12" t="inlineStr">
         <is>
           <t>Pallares Guisados x 70 (FAC)</t>
         </is>
       </c>
       <c r="E50" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="F50" s="13" t="n">
-        <v>5.882</v>
+        <v>970.588</v>
       </c>
       <c r="G50" s="14" t="n">
         <v>100</v>
       </c>
       <c r="H50" s="14" t="n">
-        <v>59</v>
+        <v>9706</v>
       </c>
       <c r="I50" s="27" t="n">
-        <v>9.800000000000001</v>
-[...3 lines deleted...]
-      <c r="A51" s="53" t="inlineStr">
+        <v>1617.7</v>
+      </c>
+    </row>
+    <row r="51" ht="15" customHeight="1">
+      <c r="A51" s="46" t="n">
+        <v>48</v>
+      </c>
+      <c r="B51" s="47" t="inlineStr">
+        <is>
+          <t>Jamonada San Fernando x 85 gr</t>
+        </is>
+      </c>
+      <c r="C51" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D51" s="48" t="inlineStr">
+        <is>
+          <t>Jamonada x 2 (ADI)</t>
+        </is>
+      </c>
+      <c r="E51" s="48" t="inlineStr">
+        <is>
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="F51" s="49" t="n">
+        <v>2806.316</v>
+      </c>
+      <c r="G51" s="50" t="n">
+        <v>100</v>
+      </c>
+      <c r="H51" s="50" t="n">
+        <v>28063</v>
+      </c>
+      <c r="I51" s="51" t="n">
+        <v>4677.2</v>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1">
+      <c r="A52" s="17" t="n">
+        <v>49</v>
+      </c>
+      <c r="B52" s="11" t="inlineStr">
+        <is>
+          <t>Te puro x 100 sobres herbi</t>
+        </is>
+      </c>
+      <c r="C52" s="12" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D52" s="12" t="inlineStr">
+        <is>
+          <t>Cafe, Nesquik , infusiones (MEZ)</t>
+        </is>
+      </c>
+      <c r="E52" s="12" t="inlineStr">
+        <is>
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="F52" s="13" t="n">
+        <v>28.049</v>
+      </c>
+      <c r="G52" s="14" t="n">
+        <v>100</v>
+      </c>
+      <c r="H52" s="14" t="n">
+        <v>280</v>
+      </c>
+      <c r="I52" s="27" t="n">
+        <v>46.7</v>
+      </c>
+    </row>
+    <row r="53" ht="15" customHeight="1">
+      <c r="A53" s="46" t="n">
+        <v>50</v>
+      </c>
+      <c r="B53" s="47" t="inlineStr">
+        <is>
+          <t>Te puro x 100 sobres herbi</t>
+        </is>
+      </c>
+      <c r="C53" s="48" t="inlineStr">
+        <is>
+          <t>Trozado estándar</t>
+        </is>
+      </c>
+      <c r="D53" s="48" t="inlineStr">
+        <is>
+          <t>Cafe ,Nesquik , Infusiones, Mantequilla</t>
+        </is>
+      </c>
+      <c r="E53" s="48" t="inlineStr">
+        <is>
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="F53" s="49" t="n">
+        <v>15.854</v>
+      </c>
+      <c r="G53" s="50" t="n">
+        <v>100</v>
+      </c>
+      <c r="H53" s="50" t="n">
+        <v>159</v>
+      </c>
+      <c r="I53" s="51" t="n">
+        <v>26.5</v>
+      </c>
+    </row>
+    <row r="54" ht="24" customHeight="1">
+      <c r="A54" s="52" t="inlineStr">
         <is>
           <t>TIEMPO TOTAL ESTIMADO (min)</t>
         </is>
       </c>
-      <c r="I51" s="54" t="n">
-        <v>9489.200000000001</v>
+      <c r="I54" s="53" t="n">
+        <v>1916892.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A54:H54"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A51:H51"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>