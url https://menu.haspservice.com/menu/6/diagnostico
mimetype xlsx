--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -790,51 +790,51 @@
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
           <t>21.4%</t>
         </is>
       </c>
     </row>
     <row r="9" ht="24" customHeight="1">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Ingredientes únicos encontrados</t>
         </is>
       </c>
       <c r="B9" s="4" t="n">
         <v>48</v>
       </c>
     </row>
     <row r="10" ht="24" customHeight="1">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Costo total estimado (S/)</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
-          <t>S/ 6,775.60</t>
+          <t>S/ 769.73</t>
         </is>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>⚠  CAUSA DEL PROBLEMA</t>
         </is>
       </c>
     </row>
     <row r="13" ht="16" customHeight="1">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>• Los platos SIN ingredientes son principalmente complementos (café, pan, jugos, postres, ají)</t>
         </is>
       </c>
     </row>
     <row r="14" ht="16" customHeight="1">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">  que fueron ingresados en el menú como texto libre SIN vincular a una receta en el sistema.</t>
         </is>
       </c>
     </row>
     <row r="15" ht="16" customHeight="1">
@@ -971,2821 +971,2821 @@
       </c>
       <c r="D3" s="13" t="inlineStr">
         <is>
           <t>CANTIDAD TOTAL</t>
         </is>
       </c>
       <c r="E3" s="13" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F3" s="13" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G3" s="13" t="inlineStr">
         <is>
           <t>USADO EN RECETA(S)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="16" customHeight="1">
       <c r="A4" s="14" t="inlineStr">
         <is>
-          <t xml:space="preserve">  ◆  SIN CATEGORÍA</t>
+          <t xml:space="preserve">  ◆  OTROS</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B5" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C5" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D5" s="16" t="n">
-        <v>10</v>
+        <v>0.53</v>
       </c>
       <c r="E5" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F5" s="17" t="n">
-        <v>85</v>
+        <v>4.5</v>
       </c>
       <c r="G5" s="15" t="inlineStr">
         <is>
-          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
+          <t>Tequeños con Salsa de Tamarindo</t>
         </is>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B6" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C6" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D6" s="19" t="n">
-        <v>16</v>
+        <v>0.25</v>
       </c>
       <c r="E6" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F6" s="20" t="n">
-        <v>136</v>
+        <v>2.12</v>
       </c>
       <c r="G6" s="18" t="inlineStr">
         <is>
-          <t>Huevos en Salsa Golf</t>
+          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
         </is>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B7" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C7" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D7" s="16" t="n">
-        <v>3</v>
+        <v>1.23</v>
       </c>
       <c r="E7" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F7" s="17" t="n">
-        <v>25.5</v>
+        <v>10.46</v>
       </c>
       <c r="G7" s="15" t="inlineStr">
         <is>
-          <t>Tequeños con Salsa de Tamarindo</t>
+          <t>Cebiche de Pescado</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B8" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C8" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D8" s="19" t="n">
-        <v>7</v>
+        <v>0.15</v>
       </c>
       <c r="E8" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F8" s="20" t="n">
-        <v>59.5</v>
+        <v>1.27</v>
       </c>
       <c r="G8" s="18" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado</t>
+          <t>Sopa de Semola con Pollo</t>
         </is>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B9" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C9" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D9" s="16" t="n">
-        <v>6</v>
+        <v>2.8</v>
       </c>
       <c r="E9" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F9" s="17" t="n">
-        <v>51</v>
+        <v>23.8</v>
       </c>
       <c r="G9" s="15" t="inlineStr">
         <is>
-          <t>Sopa de Semola con Pollo</t>
+          <t>Causa Pionono de Pollo</t>
         </is>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B10" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C10" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D10" s="19" t="n">
-        <v>16</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F10" s="20" t="n">
-        <v>136</v>
+        <v>0.6</v>
       </c>
       <c r="G10" s="18" t="inlineStr">
         <is>
-          <t>Causa Pionono de Pollo</t>
+          <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B11" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C11" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D11" s="16" t="n">
-        <v>3</v>
+        <v>2.8</v>
       </c>
       <c r="E11" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F11" s="17" t="n">
-        <v>25.5</v>
+        <v>23.8</v>
       </c>
       <c r="G11" s="15" t="inlineStr">
         <is>
-          <t>Caldillo de Huevos</t>
+          <t>Huevos en Salsa Golf</t>
         </is>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B12" s="18" t="inlineStr">
         <is>
           <t>Aceitunas grandes</t>
         </is>
       </c>
       <c r="C12" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D12" s="19" t="n">
-        <v>8</v>
+        <v>0.2</v>
       </c>
       <c r="E12" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F12" s="20" t="n">
-        <v>120</v>
+        <v>3</v>
       </c>
       <c r="G12" s="18" t="inlineStr">
         <is>
           <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B13" s="15" t="inlineStr">
         <is>
           <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C13" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D13" s="16" t="n">
-        <v>0.3</v>
+        <v>0.01</v>
       </c>
       <c r="E13" s="17" t="n">
         <v>18</v>
       </c>
       <c r="F13" s="17" t="n">
-        <v>5.4</v>
+        <v>0.18</v>
       </c>
       <c r="G13" s="15" t="inlineStr">
         <is>
           <t>Dieta de Pollo con Fideo Cabello de Angel</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B14" s="18" t="inlineStr">
         <is>
           <t>Aji Paprika con pepa</t>
         </is>
       </c>
       <c r="C14" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D14" s="19" t="n">
-        <v>0.3</v>
+        <v>0.05</v>
       </c>
       <c r="E14" s="20" t="n">
         <v>28</v>
       </c>
       <c r="F14" s="20" t="n">
-        <v>8.4</v>
+        <v>1.4</v>
       </c>
       <c r="G14" s="18" t="inlineStr">
         <is>
           <t>Huevos en Salsa Golf</t>
         </is>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C15" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D15" s="16" t="n">
-        <v>1.9</v>
+        <v>0.06</v>
       </c>
       <c r="E15" s="17" t="n">
         <v>12</v>
       </c>
       <c r="F15" s="17" t="n">
-        <v>22.8</v>
+        <v>0.72</v>
       </c>
       <c r="G15" s="15" t="inlineStr">
         <is>
-          <t>Caldillo de Huevos</t>
+          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
         </is>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B16" s="18" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C16" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D16" s="19" t="n">
-        <v>2.5</v>
+        <v>0.35</v>
       </c>
       <c r="E16" s="20" t="n">
         <v>12</v>
       </c>
       <c r="F16" s="20" t="n">
-        <v>30</v>
+        <v>4.2</v>
       </c>
       <c r="G16" s="18" t="inlineStr">
         <is>
-          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
+          <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B17" s="15" t="inlineStr">
         <is>
           <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C17" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D17" s="16" t="n">
-        <v>2</v>
+        <v>0.05</v>
       </c>
       <c r="E17" s="17" t="n">
         <v>12</v>
       </c>
       <c r="F17" s="17" t="n">
-        <v>24</v>
+        <v>0.6</v>
       </c>
       <c r="G17" s="15" t="inlineStr">
         <is>
-          <t>Papa en Crema de Rocoto</t>
+          <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B18" s="18" t="inlineStr">
         <is>
           <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C18" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D18" s="19" t="n">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="E18" s="20" t="n">
         <v>8</v>
       </c>
       <c r="F18" s="20" t="n">
-        <v>1.6</v>
+        <v>0.32</v>
       </c>
       <c r="G18" s="18" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B19" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C19" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D19" s="16" t="n">
-        <v>2.6</v>
+        <v>0.46</v>
       </c>
       <c r="E19" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F19" s="17" t="n">
-        <v>39</v>
+        <v>6.9</v>
       </c>
       <c r="G19" s="15" t="inlineStr">
         <is>
           <t>Causa Pionono de Pollo</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B20" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C20" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D20" s="19" t="n">
-        <v>2.6</v>
+        <v>0.04</v>
       </c>
       <c r="E20" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F20" s="20" t="n">
-        <v>39</v>
+        <v>0.6</v>
       </c>
       <c r="G20" s="18" t="inlineStr">
         <is>
-          <t>Huevos en Salsa Golf</t>
+          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
         </is>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B21" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C21" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D21" s="16" t="n">
-        <v>1.8</v>
+        <v>0.46</v>
       </c>
       <c r="E21" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F21" s="17" t="n">
-        <v>27</v>
+        <v>6.9</v>
       </c>
       <c r="G21" s="15" t="inlineStr">
         <is>
-          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
+          <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B22" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C22" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D22" s="19" t="n">
-        <v>2.6</v>
+        <v>0.46</v>
       </c>
       <c r="E22" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F22" s="20" t="n">
-        <v>39</v>
+        <v>6.9</v>
       </c>
       <c r="G22" s="18" t="inlineStr">
         <is>
-          <t>Papa en Crema de Rocoto</t>
+          <t>Huevos en Salsa Golf</t>
         </is>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B23" s="15" t="inlineStr">
         <is>
           <t>Alverja o Arveja Verde c/ Cascara</t>
         </is>
       </c>
       <c r="C23" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D23" s="16" t="n">
-        <v>9.6</v>
+        <v>0.24</v>
       </c>
       <c r="E23" s="17" t="n">
         <v>9.5</v>
       </c>
       <c r="F23" s="17" t="n">
-        <v>91.2</v>
+        <v>2.28</v>
       </c>
       <c r="G23" s="15" t="inlineStr">
         <is>
           <t>Dieta de Pollo con Fideo Cabello de Angel</t>
         </is>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B24" s="18" t="inlineStr">
         <is>
           <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C24" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D24" s="19" t="n">
-        <v>30.25</v>
+        <v>1.44</v>
       </c>
       <c r="E24" s="20" t="n">
         <v>2.2</v>
       </c>
       <c r="F24" s="20" t="n">
-        <v>66.55</v>
+        <v>3.17</v>
       </c>
       <c r="G24" s="18" t="inlineStr">
         <is>
-          <t>Papa en Crema de Rocoto</t>
+          <t>Huevos en Salsa Golf</t>
         </is>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B25" s="15" t="inlineStr">
         <is>
           <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C25" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D25" s="16" t="n">
-        <v>8.25</v>
+        <v>5.29</v>
       </c>
       <c r="E25" s="17" t="n">
         <v>2.2</v>
       </c>
       <c r="F25" s="17" t="n">
-        <v>18.15</v>
+        <v>11.64</v>
       </c>
       <c r="G25" s="15" t="inlineStr">
         <is>
-          <t>Huevos en Salsa Golf</t>
+          <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B26" s="18" t="inlineStr">
         <is>
-          <t>Azucar Rubia San Jacinto x Saco(50 Kg)*</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C26" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D26" s="19" t="n">
-        <v>20</v>
+        <v>3.5</v>
       </c>
       <c r="E26" s="20" t="n">
         <v>6</v>
       </c>
       <c r="F26" s="20" t="n">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="G26" s="18" t="inlineStr">
         <is>
           <t>Empanada de Carne</t>
         </is>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B27" s="15" t="inlineStr">
         <is>
           <t>Beterraga x1200 gr</t>
         </is>
       </c>
       <c r="C27" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D27" s="16" t="n">
-        <v>3.96</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="E27" s="17" t="n">
         <v>3.5</v>
       </c>
       <c r="F27" s="17" t="n">
-        <v>13.86</v>
+        <v>2.42</v>
       </c>
       <c r="G27" s="15" t="inlineStr">
         <is>
           <t>Tequeños con Salsa de Tamarindo</t>
         </is>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B28" s="18" t="inlineStr">
         <is>
           <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C28" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D28" s="19" t="n">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="E28" s="20" t="n">
         <v>45</v>
       </c>
       <c r="F28" s="20" t="n">
-        <v>4.5</v>
+        <v>0.9</v>
       </c>
       <c r="G28" s="18" t="inlineStr">
         <is>
           <t>Empanada de Carne</t>
         </is>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B29" s="15" t="inlineStr">
         <is>
           <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C29" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D29" s="16" t="n">
-        <v>20</v>
+        <v>1.23</v>
       </c>
       <c r="E29" s="17" t="n">
         <v>1.8</v>
       </c>
       <c r="F29" s="17" t="n">
-        <v>36</v>
+        <v>2.21</v>
       </c>
       <c r="G29" s="15" t="inlineStr">
         <is>
-          <t>Huevos en Salsa Golf</t>
+          <t>Causa Pionono de Pollo</t>
         </is>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B30" s="18" t="inlineStr">
         <is>
           <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C30" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D30" s="19" t="n">
-        <v>5.9</v>
+        <v>1.23</v>
       </c>
       <c r="E30" s="20" t="n">
         <v>1.8</v>
       </c>
       <c r="F30" s="20" t="n">
-        <v>10.62</v>
+        <v>2.21</v>
       </c>
       <c r="G30" s="18" t="inlineStr">
         <is>
-          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
+          <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B31" s="15" t="inlineStr">
         <is>
           <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C31" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D31" s="16" t="n">
-        <v>7</v>
+        <v>0.29</v>
       </c>
       <c r="E31" s="17" t="n">
         <v>1.8</v>
       </c>
       <c r="F31" s="17" t="n">
-        <v>12.6</v>
+        <v>0.52</v>
       </c>
       <c r="G31" s="15" t="inlineStr">
         <is>
-          <t>Causa Pionono de Pollo</t>
+          <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B32" s="18" t="inlineStr">
         <is>
           <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C32" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D32" s="19" t="n">
-        <v>7</v>
+        <v>3.5</v>
       </c>
       <c r="E32" s="20" t="n">
         <v>1.8</v>
       </c>
       <c r="F32" s="20" t="n">
-        <v>12.6</v>
+        <v>6.3</v>
       </c>
       <c r="G32" s="18" t="inlineStr">
         <is>
-          <t>Papa en Crema de Rocoto</t>
+          <t>Huevos en Salsa Golf</t>
         </is>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B33" s="15" t="inlineStr">
         <is>
           <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C33" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D33" s="16" t="n">
-        <v>11.8</v>
+        <v>0.15</v>
       </c>
       <c r="E33" s="17" t="n">
         <v>1.8</v>
       </c>
       <c r="F33" s="17" t="n">
-        <v>21.24</v>
+        <v>0.27</v>
       </c>
       <c r="G33" s="15" t="inlineStr">
         <is>
-          <t>Caldillo de Huevos</t>
+          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
         </is>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B34" s="18" t="inlineStr">
         <is>
           <t>Choclos tiernos x 400gr</t>
         </is>
       </c>
       <c r="C34" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D34" s="19" t="n">
-        <v>120</v>
+        <v>3</v>
       </c>
       <c r="E34" s="20" t="n">
         <v>4.5</v>
       </c>
       <c r="F34" s="20" t="n">
-        <v>540</v>
+        <v>13.5</v>
       </c>
       <c r="G34" s="18" t="inlineStr">
         <is>
           <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B35" s="15" t="inlineStr">
         <is>
           <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C35" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D35" s="16" t="n">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="E35" s="17" t="n">
         <v>25</v>
       </c>
       <c r="F35" s="17" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G35" s="15" t="inlineStr">
         <is>
-          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
+          <t>Huevos en Salsa Golf</t>
         </is>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B36" s="18" t="inlineStr">
         <is>
           <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C36" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D36" s="19" t="n">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E36" s="20" t="n">
         <v>25</v>
       </c>
       <c r="F36" s="20" t="n">
-        <v>5</v>
+        <v>0.25</v>
       </c>
       <c r="G36" s="18" t="inlineStr">
         <is>
-          <t>Huevos en Salsa Golf</t>
+          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
         </is>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B37" s="15" t="inlineStr">
         <is>
           <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C37" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D37" s="16" t="n">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="E37" s="17" t="n">
         <v>25</v>
       </c>
       <c r="F37" s="17" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G37" s="15" t="inlineStr">
         <is>
           <t>Causa Pionono de Pollo</t>
         </is>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B38" s="18" t="inlineStr">
         <is>
           <t>Culantro Floreado x 400 Gr</t>
         </is>
       </c>
       <c r="C38" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D38" s="19" t="n">
-        <v>0.8</v>
+        <v>0.14</v>
       </c>
       <c r="E38" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F38" s="20" t="n">
-        <v>12</v>
+        <v>2.1</v>
       </c>
       <c r="G38" s="18" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B39" s="15" t="inlineStr">
         <is>
           <t>Doña Gusta de Carne x 7gr x 10 und</t>
         </is>
       </c>
       <c r="C39" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D39" s="16" t="n">
-        <v>0.25</v>
+        <v>0.04</v>
       </c>
       <c r="E39" s="17" t="n">
         <v>5</v>
       </c>
       <c r="F39" s="17" t="n">
-        <v>1.25</v>
+        <v>0.2</v>
       </c>
       <c r="G39" s="15" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B40" s="18" t="inlineStr">
         <is>
           <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
         </is>
       </c>
       <c r="C40" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D40" s="19" t="n">
-        <v>0.7</v>
+        <v>0.02</v>
       </c>
       <c r="E40" s="20" t="n">
         <v>9.5</v>
       </c>
       <c r="F40" s="20" t="n">
-        <v>6.65</v>
+        <v>0.19</v>
       </c>
       <c r="G40" s="18" t="inlineStr">
         <is>
           <t>Dieta de Pollo con Fideo Cabello de Angel</t>
         </is>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B41" s="15" t="inlineStr">
         <is>
           <t>Escencia de vainilla la negrita x 1 lt</t>
         </is>
       </c>
       <c r="C41" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D41" s="16" t="n">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="E41" s="17" t="n">
         <v>5</v>
       </c>
       <c r="F41" s="17" t="n">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="G41" s="15" t="inlineStr">
         <is>
           <t>Empanada de Carne</t>
         </is>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B42" s="18" t="inlineStr">
         <is>
           <t>Fideo codito don maximo</t>
         </is>
       </c>
       <c r="C42" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D42" s="19" t="n">
-        <v>25</v>
+        <v>4.38</v>
       </c>
       <c r="E42" s="20" t="n">
         <v>5.5</v>
       </c>
       <c r="F42" s="20" t="n">
-        <v>137.5</v>
+        <v>24.09</v>
       </c>
       <c r="G42" s="18" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B43" s="15" t="inlineStr">
         <is>
           <t>Gelatina melosita menta</t>
         </is>
       </c>
       <c r="C43" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D43" s="16" t="n">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="E43" s="17" t="n">
         <v>0</v>
       </c>
       <c r="F43" s="17" t="n">
         <v>0</v>
       </c>
       <c r="G43" s="15" t="inlineStr">
         <is>
           <t>Sopa Juliana c/ Pollo y F. Tubito</t>
         </is>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B44" s="18" t="inlineStr">
         <is>
           <t>Habas verde</t>
         </is>
       </c>
       <c r="C44" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D44" s="19" t="n">
-        <v>16</v>
+        <v>0.4</v>
       </c>
       <c r="E44" s="20" t="n">
         <v>8</v>
       </c>
       <c r="F44" s="20" t="n">
-        <v>128</v>
+        <v>3.2</v>
       </c>
       <c r="G44" s="18" t="inlineStr">
         <is>
           <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B45" s="15" t="inlineStr">
         <is>
           <t>Harina de Arverja (Crema de Alverja)</t>
         </is>
       </c>
       <c r="C45" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D45" s="16" t="n">
-        <v>30</v>
+        <v>5.25</v>
       </c>
       <c r="E45" s="17" t="n">
         <v>4</v>
       </c>
       <c r="F45" s="17" t="n">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="G45" s="15" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B46" s="18" t="inlineStr">
         <is>
           <t>Harina de maiz</t>
         </is>
       </c>
       <c r="C46" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D46" s="19" t="n">
-        <v>12</v>
+        <v>2.1</v>
       </c>
       <c r="E46" s="20" t="n">
         <v>4</v>
       </c>
       <c r="F46" s="20" t="n">
-        <v>48</v>
+        <v>8.4</v>
       </c>
       <c r="G46" s="18" t="inlineStr">
         <is>
           <t>Causa Pionono de Pollo</t>
         </is>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B47" s="15" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="C47" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D47" s="16" t="n">
-        <v>20</v>
+        <v>3.5</v>
       </c>
       <c r="E47" s="17" t="n">
         <v>5</v>
       </c>
       <c r="F47" s="17" t="n">
-        <v>100</v>
+        <v>17.5</v>
       </c>
       <c r="G47" s="15" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B48" s="18" t="inlineStr">
         <is>
-          <t>Huevo Rosado x180 Und *</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C48" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D48" s="19" t="n">
-        <v>9.720000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="E48" s="20" t="n">
         <v>6.5</v>
       </c>
       <c r="F48" s="20" t="n">
-        <v>63.18</v>
+        <v>11.05</v>
       </c>
       <c r="G48" s="18" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B49" s="15" t="inlineStr">
         <is>
-          <t>Huevo Rosado x180 Und *</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C49" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D49" s="16" t="n">
-        <v>64.8</v>
+        <v>11.34</v>
       </c>
       <c r="E49" s="17" t="n">
         <v>6.5</v>
       </c>
       <c r="F49" s="17" t="n">
-        <v>421.2</v>
+        <v>73.70999999999999</v>
       </c>
       <c r="G49" s="15" t="inlineStr">
         <is>
           <t>Tequeños con Salsa de Tamarindo</t>
         </is>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B50" s="18" t="inlineStr">
         <is>
           <t>Ketchup Walibi x 1 kg</t>
         </is>
       </c>
       <c r="C50" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D50" s="19" t="n">
-        <v>2</v>
+        <v>0.35</v>
       </c>
       <c r="E50" s="20" t="n">
         <v>7</v>
       </c>
       <c r="F50" s="20" t="n">
-        <v>14</v>
+        <v>2.45</v>
       </c>
       <c r="G50" s="18" t="inlineStr">
         <is>
           <t>Tequeños con Salsa de Tamarindo</t>
         </is>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B51" s="15" t="inlineStr">
         <is>
           <t>Lechuga Americana x 700 Gr. (Carola)</t>
         </is>
       </c>
       <c r="C51" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D51" s="16" t="n">
-        <v>14.28</v>
+        <v>2.5</v>
       </c>
       <c r="E51" s="17" t="n">
         <v>4</v>
       </c>
       <c r="F51" s="17" t="n">
-        <v>57.12</v>
+        <v>10</v>
       </c>
       <c r="G51" s="15" t="inlineStr">
         <is>
           <t>Tequeños con Salsa de Tamarindo</t>
         </is>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B52" s="18" t="inlineStr">
         <is>
           <t>Lechuga Americana x 700 Gr. (Carola)</t>
         </is>
       </c>
       <c r="C52" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D52" s="19" t="n">
-        <v>11.76</v>
+        <v>0.29</v>
       </c>
       <c r="E52" s="20" t="n">
         <v>4</v>
       </c>
       <c r="F52" s="20" t="n">
-        <v>47.04</v>
+        <v>1.16</v>
       </c>
       <c r="G52" s="18" t="inlineStr">
         <is>
           <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B53" s="15" t="inlineStr">
         <is>
           <t>Lechuga Americana x 700 Gr. (Carola)</t>
         </is>
       </c>
       <c r="C53" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D53" s="16" t="n">
-        <v>38.64</v>
+        <v>0.97</v>
       </c>
       <c r="E53" s="17" t="n">
         <v>4</v>
       </c>
       <c r="F53" s="17" t="n">
-        <v>154.56</v>
+        <v>3.88</v>
       </c>
       <c r="G53" s="15" t="inlineStr">
         <is>
           <t>Sopa de Semola con Pollo</t>
         </is>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B54" s="18" t="inlineStr">
         <is>
           <t>Limon Verde</t>
         </is>
       </c>
       <c r="C54" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D54" s="19" t="n">
-        <v>8</v>
+        <v>0.4</v>
       </c>
       <c r="E54" s="20" t="n">
         <v>6</v>
       </c>
       <c r="F54" s="20" t="n">
-        <v>48</v>
+        <v>2.4</v>
       </c>
       <c r="G54" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Semola con Pollo</t>
+          <t>Tequeños con Salsa de Tamarindo</t>
         </is>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B55" s="15" t="inlineStr">
         <is>
           <t>Limon Verde</t>
         </is>
       </c>
       <c r="C55" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D55" s="16" t="n">
-        <v>2.3</v>
+        <v>0.2</v>
       </c>
       <c r="E55" s="17" t="n">
         <v>6</v>
       </c>
       <c r="F55" s="17" t="n">
-        <v>13.8</v>
+        <v>1.2</v>
       </c>
       <c r="G55" s="15" t="inlineStr">
         <is>
-          <t>Tequeños con Salsa de Tamarindo</t>
+          <t>Sopa de Semola con Pollo</t>
         </is>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B56" s="18" t="inlineStr">
         <is>
           <t>Limon Verde</t>
         </is>
       </c>
       <c r="C56" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D56" s="19" t="n">
-        <v>3.2</v>
+        <v>0.08</v>
       </c>
       <c r="E56" s="20" t="n">
         <v>6</v>
       </c>
       <c r="F56" s="20" t="n">
-        <v>19.2</v>
+        <v>0.48</v>
       </c>
       <c r="G56" s="18" t="inlineStr">
         <is>
           <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B57" s="15" t="inlineStr">
         <is>
           <t>Manzana Winter x Kg</t>
         </is>
       </c>
       <c r="C57" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D57" s="16" t="n">
-        <v>70</v>
+        <v>12.25</v>
       </c>
       <c r="E57" s="17" t="n">
         <v>5</v>
       </c>
       <c r="F57" s="17" t="n">
-        <v>350</v>
+        <v>61.25</v>
       </c>
       <c r="G57" s="15" t="inlineStr">
         <is>
           <t>Empanada de Carne</t>
         </is>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B58" s="18" t="inlineStr">
         <is>
-          <t>Mostaza Wally x 1 kg *</t>
+          <t>Mostaza Wally x 1 kg</t>
         </is>
       </c>
       <c r="C58" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D58" s="19" t="n">
-        <v>2</v>
+        <v>0.35</v>
       </c>
       <c r="E58" s="20" t="n">
         <v>6</v>
       </c>
       <c r="F58" s="20" t="n">
-        <v>12</v>
+        <v>2.1</v>
       </c>
       <c r="G58" s="18" t="inlineStr">
         <is>
           <t>Tequeños con Salsa de Tamarindo</t>
         </is>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B59" s="15" t="inlineStr">
         <is>
-          <t>Palta x caja x 40 und x 380gr x 15 kg*</t>
+          <t>Palta x caja x 40 und x 380gr x 15 kg</t>
         </is>
       </c>
       <c r="C59" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D59" s="16" t="n">
-        <v>75</v>
+        <v>1.88</v>
       </c>
       <c r="E59" s="17" t="n">
         <v>5</v>
       </c>
       <c r="F59" s="17" t="n">
-        <v>375</v>
+        <v>9.4</v>
       </c>
       <c r="G59" s="15" t="inlineStr">
         <is>
           <t>Sopa de Semola con Pollo</t>
         </is>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B60" s="18" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Papa Blanca Yungay (Cocina)</t>
         </is>
       </c>
       <c r="C60" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D60" s="19" t="n">
-        <v>60</v>
+        <v>1.5</v>
       </c>
       <c r="E60" s="20" t="n">
         <v>2.5</v>
       </c>
       <c r="F60" s="20" t="n">
-        <v>150</v>
+        <v>3.75</v>
       </c>
       <c r="G60" s="18" t="inlineStr">
         <is>
-          <t>Papa en Crema de Rocoto</t>
+          <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B61" s="15" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Papa Blanca Yungay (Cocina)</t>
         </is>
       </c>
       <c r="C61" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D61" s="16" t="n">
-        <v>60</v>
+        <v>10.5</v>
       </c>
       <c r="E61" s="17" t="n">
         <v>2.5</v>
       </c>
       <c r="F61" s="17" t="n">
-        <v>150</v>
+        <v>26.25</v>
       </c>
       <c r="G61" s="15" t="inlineStr">
         <is>
-          <t>Caldillo de Huevos</t>
+          <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B62" s="18" t="inlineStr">
         <is>
           <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
       <c r="C62" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D62" s="19" t="n">
-        <v>23</v>
+        <v>4.03</v>
       </c>
       <c r="E62" s="20" t="n">
         <v>28</v>
       </c>
       <c r="F62" s="20" t="n">
-        <v>644</v>
+        <v>112.84</v>
       </c>
       <c r="G62" s="18" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B63" s="15" t="inlineStr">
         <is>
           <t>Perejil x 400gr</t>
         </is>
       </c>
       <c r="C63" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D63" s="16" t="n">
-        <v>1.36</v>
+        <v>0.03</v>
       </c>
       <c r="E63" s="17" t="n">
         <v>18</v>
       </c>
       <c r="F63" s="17" t="n">
-        <v>24.48</v>
+        <v>0.54</v>
       </c>
       <c r="G63" s="15" t="inlineStr">
         <is>
-          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
+          <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B64" s="18" t="inlineStr">
         <is>
           <t>Perejil x 400gr</t>
         </is>
       </c>
       <c r="C64" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D64" s="19" t="n">
-        <v>1.36</v>
+        <v>0.03</v>
       </c>
       <c r="E64" s="20" t="n">
         <v>18</v>
       </c>
       <c r="F64" s="20" t="n">
-        <v>24.48</v>
+        <v>0.54</v>
       </c>
       <c r="G64" s="18" t="inlineStr">
         <is>
-          <t>Caldillo de Huevos</t>
+          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
         </is>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B65" s="15" t="inlineStr">
         <is>
           <t>Perejil x 400gr</t>
         </is>
       </c>
       <c r="C65" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D65" s="16" t="n">
-        <v>0.84</v>
+        <v>0.15</v>
       </c>
       <c r="E65" s="17" t="n">
         <v>18</v>
       </c>
       <c r="F65" s="17" t="n">
-        <v>15.12</v>
+        <v>2.7</v>
       </c>
       <c r="G65" s="15" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B66" s="18" t="inlineStr">
         <is>
           <t>Pimienta Negra Molida x Kg</t>
         </is>
       </c>
       <c r="C66" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D66" s="19" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="E66" s="20" t="n">
         <v>35</v>
       </c>
       <c r="F66" s="20" t="n">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="G66" s="18" t="inlineStr">
         <is>
-          <t>Tequeños con Salsa de Tamarindo</t>
+          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
         </is>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B67" s="15" t="inlineStr">
         <is>
           <t>Pimienta Negra Molida x Kg</t>
         </is>
       </c>
       <c r="C67" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D67" s="16" t="n">
-        <v>0.1</v>
+        <v>0.01</v>
       </c>
       <c r="E67" s="17" t="n">
         <v>35</v>
       </c>
       <c r="F67" s="17" t="n">
-        <v>3.5</v>
+        <v>0.35</v>
       </c>
       <c r="G67" s="15" t="inlineStr">
         <is>
-          <t>Papa en Crema de Rocoto</t>
+          <t>Sopa de Semola con Pollo</t>
         </is>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B68" s="18" t="inlineStr">
         <is>
           <t>Pimienta Negra Molida x Kg</t>
         </is>
       </c>
       <c r="C68" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D68" s="19" t="n">
-        <v>0.2</v>
+        <v>0.02</v>
       </c>
       <c r="E68" s="20" t="n">
         <v>35</v>
       </c>
       <c r="F68" s="20" t="n">
-        <v>7</v>
+        <v>0.7</v>
       </c>
       <c r="G68" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Semola con Pollo</t>
+          <t>Tequeños con Salsa de Tamarindo</t>
         </is>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B69" s="15" t="inlineStr">
         <is>
           <t>Pimienta Negra Molida x Kg</t>
         </is>
       </c>
       <c r="C69" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D69" s="16" t="n">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="E69" s="17" t="n">
         <v>35</v>
       </c>
       <c r="F69" s="17" t="n">
-        <v>3.5</v>
+        <v>0.7</v>
       </c>
       <c r="G69" s="15" t="inlineStr">
         <is>
-          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
+          <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B70" s="18" t="inlineStr">
         <is>
           <t>Pimienta Negra Molida x Kg</t>
         </is>
       </c>
       <c r="C70" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D70" s="19" t="n">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="E70" s="20" t="n">
         <v>35</v>
       </c>
       <c r="F70" s="20" t="n">
-        <v>3.5</v>
+        <v>0.7</v>
       </c>
       <c r="G70" s="18" t="inlineStr">
         <is>
-          <t>Causa Pionono de Pollo</t>
+          <t>Huevos en Salsa Golf</t>
         </is>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B71" s="15" t="inlineStr">
         <is>
           <t>Pimienta Negra Molida x Kg</t>
         </is>
       </c>
       <c r="C71" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D71" s="16" t="n">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="E71" s="17" t="n">
         <v>35</v>
       </c>
       <c r="F71" s="17" t="n">
-        <v>3.5</v>
+        <v>0.7</v>
       </c>
       <c r="G71" s="15" t="inlineStr">
         <is>
-          <t>Huevos en Salsa Golf</t>
+          <t>Causa Pionono de Pollo</t>
         </is>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B72" s="18" t="inlineStr">
         <is>
           <t>Platano Isla (Caja) x 10kg</t>
         </is>
       </c>
       <c r="C72" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D72" s="19" t="n">
-        <v>90</v>
+        <v>15.75</v>
       </c>
       <c r="E72" s="20" t="n">
         <v>4.5</v>
       </c>
       <c r="F72" s="20" t="n">
-        <v>405</v>
+        <v>70.88</v>
       </c>
       <c r="G72" s="18" t="inlineStr">
         <is>
           <t>Empanada de Carne</t>
         </is>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B73" s="15" t="inlineStr">
         <is>
           <t>Platano bellaco maduro/freir x18kg</t>
         </is>
       </c>
       <c r="C73" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D73" s="16" t="n">
-        <v>59.4</v>
+        <v>10.39</v>
       </c>
       <c r="E73" s="17" t="n">
         <v>4.5</v>
       </c>
       <c r="F73" s="17" t="n">
-        <v>267.3</v>
+        <v>46.76</v>
       </c>
       <c r="G73" s="15" t="inlineStr">
         <is>
           <t>Cebiche de Pescado</t>
         </is>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B74" s="18" t="inlineStr">
         <is>
           <t>Platano bellaco verde /chifles/tacacho</t>
         </is>
       </c>
       <c r="C74" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D74" s="19" t="n">
-        <v>43.2</v>
+        <v>7.56</v>
       </c>
       <c r="E74" s="20" t="n">
         <v>4.5</v>
       </c>
       <c r="F74" s="20" t="n">
-        <v>194.4</v>
+        <v>34.02</v>
       </c>
       <c r="G74" s="18" t="inlineStr">
         <is>
           <t>Causa Pionono de Pollo</t>
         </is>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B75" s="15" t="inlineStr">
         <is>
           <t>Poro x 12 cab x 4.2kg</t>
         </is>
       </c>
       <c r="C75" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D75" s="16" t="n">
-        <v>7.98</v>
+        <v>1.4</v>
       </c>
       <c r="E75" s="17" t="n">
         <v>5</v>
       </c>
       <c r="F75" s="17" t="n">
-        <v>39.9</v>
+        <v>7</v>
       </c>
       <c r="G75" s="15" t="inlineStr">
         <is>
           <t>Huevos en Salsa Golf</t>
         </is>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B76" s="18" t="inlineStr">
         <is>
           <t>Queso prensado/fresco x 500 gr</t>
         </is>
       </c>
       <c r="C76" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D76" s="19" t="n">
-        <v>20</v>
+        <v>0.5</v>
       </c>
       <c r="E76" s="20" t="n">
         <v>25</v>
       </c>
       <c r="F76" s="20" t="n">
-        <v>500</v>
+        <v>12.5</v>
       </c>
       <c r="G76" s="18" t="inlineStr">
         <is>
           <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B77" s="15" t="inlineStr">
         <is>
           <t>Rocoto</t>
         </is>
       </c>
       <c r="C77" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D77" s="16" t="n">
-        <v>1.1</v>
+        <v>0.03</v>
       </c>
       <c r="E77" s="17" t="n">
         <v>25</v>
       </c>
       <c r="F77" s="17" t="n">
-        <v>27.5</v>
+        <v>0.75</v>
       </c>
       <c r="G77" s="15" t="inlineStr">
         <is>
           <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B78" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Sal de Mesa Marina</t>
         </is>
       </c>
       <c r="C78" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D78" s="19" t="n">
-        <v>3.5</v>
+        <v>0.17</v>
       </c>
       <c r="E78" s="20" t="n">
         <v>1.5</v>
       </c>
       <c r="F78" s="20" t="n">
-        <v>5.25</v>
+        <v>0.26</v>
       </c>
       <c r="G78" s="18" t="inlineStr">
         <is>
-          <t>Causa Pionono de Pollo</t>
+          <t>Sopa de Semola con Pollo</t>
         </is>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B79" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Sal de Mesa Marina</t>
         </is>
       </c>
       <c r="C79" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D79" s="16" t="n">
-        <v>3.5</v>
+        <v>0.61</v>
       </c>
       <c r="E79" s="17" t="n">
         <v>1.5</v>
       </c>
       <c r="F79" s="17" t="n">
-        <v>5.25</v>
+        <v>0.92</v>
       </c>
       <c r="G79" s="15" t="inlineStr">
         <is>
-          <t>Papa en Crema de Rocoto</t>
+          <t>Huevos en Salsa Golf</t>
         </is>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B80" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Sal de Mesa Marina</t>
         </is>
       </c>
       <c r="C80" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D80" s="19" t="n">
-        <v>7</v>
+        <v>0.09</v>
       </c>
       <c r="E80" s="20" t="n">
         <v>1.5</v>
       </c>
       <c r="F80" s="20" t="n">
-        <v>10.5</v>
+        <v>0.14</v>
       </c>
       <c r="G80" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Semola con Pollo</t>
+          <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B81" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Sal de Mesa Marina</t>
         </is>
       </c>
       <c r="C81" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D81" s="16" t="n">
-        <v>3.5</v>
+        <v>0.61</v>
       </c>
       <c r="E81" s="17" t="n">
         <v>1.5</v>
       </c>
       <c r="F81" s="17" t="n">
-        <v>5.25</v>
+        <v>0.92</v>
       </c>
       <c r="G81" s="15" t="inlineStr">
         <is>
-          <t>Tequeños con Salsa de Tamarindo</t>
+          <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B82" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Sal de Mesa Marina</t>
         </is>
       </c>
       <c r="C82" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D82" s="19" t="n">
-        <v>3.5</v>
+        <v>0.61</v>
       </c>
       <c r="E82" s="20" t="n">
         <v>1.5</v>
       </c>
       <c r="F82" s="20" t="n">
-        <v>5.25</v>
+        <v>0.92</v>
       </c>
       <c r="G82" s="18" t="inlineStr">
         <is>
-          <t>Huevos en Salsa Golf</t>
+          <t>Tequeños con Salsa de Tamarindo</t>
         </is>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B83" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Sal de Mesa Marina</t>
         </is>
       </c>
       <c r="C83" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D83" s="16" t="n">
-        <v>3.5</v>
+        <v>0.61</v>
       </c>
       <c r="E83" s="17" t="n">
         <v>1.5</v>
       </c>
       <c r="F83" s="17" t="n">
-        <v>5.25</v>
+        <v>0.92</v>
       </c>
       <c r="G83" s="15" t="inlineStr">
         <is>
-          <t>Caldillo de Huevos</t>
+          <t>Causa Pionono de Pollo</t>
         </is>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B84" s="18" t="inlineStr">
         <is>
           <t>Salsa Inglesa Luren x 295 ml</t>
         </is>
       </c>
       <c r="C84" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D84" s="19" t="n">
-        <v>1.03</v>
+        <v>0.18</v>
       </c>
       <c r="E84" s="20" t="n">
         <v>5</v>
       </c>
       <c r="F84" s="20" t="n">
-        <v>5.15</v>
+        <v>0.9</v>
       </c>
       <c r="G84" s="18" t="inlineStr">
         <is>
           <t>Tequeños con Salsa de Tamarindo</t>
         </is>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B85" s="15" t="inlineStr">
         <is>
           <t>Tomate</t>
         </is>
       </c>
       <c r="C85" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D85" s="16" t="n">
-        <v>5</v>
+        <v>0.88</v>
       </c>
       <c r="E85" s="17" t="n">
         <v>2.5</v>
       </c>
       <c r="F85" s="17" t="n">
-        <v>12.5</v>
+        <v>2.2</v>
       </c>
       <c r="G85" s="15" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B86" s="18" t="inlineStr">
         <is>
           <t>Tomate</t>
         </is>
       </c>
       <c r="C86" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D86" s="19" t="n">
-        <v>21</v>
+        <v>0.53</v>
       </c>
       <c r="E86" s="20" t="n">
         <v>2.5</v>
       </c>
       <c r="F86" s="20" t="n">
-        <v>52.5</v>
+        <v>1.33</v>
       </c>
       <c r="G86" s="18" t="inlineStr">
         <is>
           <t>Sopa de Semola con Pollo</t>
         </is>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B87" s="15" t="inlineStr">
         <is>
           <t>Tomate</t>
         </is>
       </c>
       <c r="C87" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D87" s="16" t="n">
-        <v>11.2</v>
+        <v>0.35</v>
       </c>
       <c r="E87" s="17" t="n">
         <v>2.5</v>
       </c>
       <c r="F87" s="17" t="n">
-        <v>28</v>
+        <v>0.88</v>
       </c>
       <c r="G87" s="15" t="inlineStr">
         <is>
-          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
+          <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B88" s="18" t="inlineStr">
         <is>
           <t>Tomate</t>
         </is>
       </c>
       <c r="C88" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D88" s="19" t="n">
-        <v>14</v>
+        <v>0.28</v>
       </c>
       <c r="E88" s="20" t="n">
         <v>2.5</v>
       </c>
       <c r="F88" s="20" t="n">
-        <v>35</v>
+        <v>0.7</v>
       </c>
       <c r="G88" s="18" t="inlineStr">
         <is>
-          <t>Caldillo de Huevos</t>
+          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
         </is>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B89" s="15" t="inlineStr">
         <is>
           <t>Vinagre Blanco el Firme x 1 Lt</t>
         </is>
       </c>
       <c r="C89" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D89" s="16" t="n">
-        <v>4</v>
+        <v>0.05</v>
       </c>
       <c r="E89" s="17" t="n">
         <v>8</v>
       </c>
       <c r="F89" s="17" t="n">
-        <v>32</v>
+        <v>0.4</v>
       </c>
       <c r="G89" s="15" t="inlineStr">
         <is>
-          <t>Caldillo de Huevos</t>
+          <t>Sopa de Semola con Pollo</t>
         </is>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B90" s="18" t="inlineStr">
         <is>
           <t>Vinagre Blanco el Firme x 1 Lt</t>
         </is>
       </c>
       <c r="C90" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D90" s="19" t="n">
-        <v>2</v>
+        <v>0.1</v>
       </c>
       <c r="E90" s="20" t="n">
         <v>8</v>
       </c>
       <c r="F90" s="20" t="n">
-        <v>16</v>
+        <v>0.8</v>
       </c>
       <c r="G90" s="18" t="inlineStr">
         <is>
-          <t>Sopa de Semola con Pollo</t>
+          <t>Caldillo de Huevos</t>
         </is>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B91" s="15" t="inlineStr">
         <is>
           <t>Zanahoria</t>
         </is>
       </c>
       <c r="C91" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D91" s="16" t="n">
-        <v>10</v>
+        <v>0.44</v>
       </c>
       <c r="E91" s="17" t="n">
         <v>3</v>
       </c>
       <c r="F91" s="17" t="n">
-        <v>30</v>
+        <v>1.32</v>
       </c>
       <c r="G91" s="15" t="inlineStr">
         <is>
-          <t>Huevos en Salsa Golf</t>
+          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
         </is>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B92" s="18" t="inlineStr">
         <is>
           <t>Zanahoria</t>
         </is>
       </c>
       <c r="C92" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D92" s="19" t="n">
-        <v>17.5</v>
+        <v>1.75</v>
       </c>
       <c r="E92" s="20" t="n">
         <v>3</v>
       </c>
       <c r="F92" s="20" t="n">
-        <v>52.5</v>
+        <v>5.25</v>
       </c>
       <c r="G92" s="18" t="inlineStr">
         <is>
-          <t>Dieta de Pollo con Fideo Cabello de Angel</t>
+          <t>Huevos en Salsa Golf</t>
         </is>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B93" s="15" t="inlineStr">
         <is>
           <t>Zapallo(Macre) x Kg</t>
         </is>
       </c>
       <c r="C93" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D93" s="16" t="n">
-        <v>15</v>
+        <v>2.62</v>
       </c>
       <c r="E93" s="17" t="n">
         <v>2.8</v>
       </c>
       <c r="F93" s="17" t="n">
-        <v>42</v>
+        <v>7.34</v>
       </c>
       <c r="G93" s="15" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="94" ht="22" customHeight="1">
       <c r="A94" s="21" t="inlineStr">
         <is>
           <t>COSTO TOTAL ESTIMADO</t>
         </is>
       </c>
       <c r="F94" s="22" t="n">
-        <v>6775.6</v>
+        <v>769.73</v>
       </c>
       <c r="G94" s="23" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>