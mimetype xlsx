--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -195,136 +195,136 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -796,692 +796,692 @@
         </is>
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>N° JABAS</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
       <c r="C4" s="5" t="inlineStr">
         <is>
           <t>g</t>
         </is>
       </c>
       <c r="D4" s="6" t="n">
-        <v>20</v>
+        <v>3500</v>
       </c>
       <c r="E4" s="7" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
       <c r="F4" s="8" t="n">
-        <v>24.39</v>
+        <v>4268.293</v>
       </c>
       <c r="G4" s="9" t="n">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="n">
-        <v>121.95</v>
+        <v>21341.46</v>
       </c>
       <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="J4" s="7" t="n">
-        <v>1</v>
+      <c r="J4" s="10" t="n">
+        <v>143</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="10" t="inlineStr">
+      <c r="A5" s="11" t="inlineStr">
         <is>
           <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
-      <c r="B5" s="11" t="inlineStr">
+      <c r="B5" s="12" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
-      <c r="C5" s="11" t="inlineStr">
+      <c r="C5" s="12" t="inlineStr">
         <is>
           <t>gramos</t>
         </is>
       </c>
-      <c r="D5" s="12" t="n">
-[...2 lines deleted...]
-      <c r="E5" s="13" t="inlineStr">
+      <c r="D5" s="13" t="n">
+        <v>4025</v>
+      </c>
+      <c r="E5" s="14" t="inlineStr">
         <is>
           <t>18.0%</t>
         </is>
       </c>
-      <c r="F5" s="14" t="n">
-[...2 lines deleted...]
-      <c r="G5" s="15" t="n">
+      <c r="F5" s="15" t="n">
+        <v>4908.537</v>
+      </c>
+      <c r="G5" s="16" t="n">
         <v>28</v>
       </c>
-      <c r="H5" s="15" t="n">
-[...2 lines deleted...]
-      <c r="I5" s="11" t="inlineStr">
+      <c r="H5" s="16" t="n">
+        <v>137439.04</v>
+      </c>
+      <c r="I5" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="J5" s="13" t="n">
-        <v>1</v>
+      <c r="J5" s="17" t="n">
+        <v>164</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>g</t>
         </is>
       </c>
       <c r="D6" s="6" t="n">
-        <v>180</v>
+        <v>63000</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
           <t>28.0%</t>
         </is>
       </c>
       <c r="F6" s="8" t="n">
-        <v>250</v>
+        <v>87500</v>
       </c>
       <c r="G6" s="9" t="n">
         <v>9.5</v>
       </c>
       <c r="H6" s="9" t="n">
-        <v>2375</v>
+        <v>831250</v>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="J6" s="16" t="n">
-        <v>9</v>
+      <c r="J6" s="10" t="n">
+        <v>2917</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="inlineStr">
+      <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Salsa Marinado de pollo</t>
         </is>
       </c>
-      <c r="B7" s="11" t="inlineStr">
+      <c r="B7" s="12" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
-      <c r="C7" s="11" t="inlineStr">
+      <c r="C7" s="12" t="inlineStr">
         <is>
           <t>mililitros</t>
         </is>
       </c>
-      <c r="D7" s="12" t="n">
-[...2 lines deleted...]
-      <c r="E7" s="13" t="inlineStr">
+      <c r="D7" s="13" t="n">
+        <v>67.5</v>
+      </c>
+      <c r="E7" s="14" t="inlineStr">
         <is>
           <t>28.0%</t>
         </is>
       </c>
-      <c r="F7" s="14" t="n">
-[...2 lines deleted...]
-      <c r="G7" s="15" t="n">
+      <c r="F7" s="15" t="n">
+        <v>93.75</v>
+      </c>
+      <c r="G7" s="16" t="n">
         <v>9.5</v>
       </c>
-      <c r="H7" s="15" t="n">
-[...2 lines deleted...]
-      <c r="I7" s="11" t="inlineStr">
+      <c r="H7" s="16" t="n">
+        <v>890.62</v>
+      </c>
+      <c r="I7" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="J7" s="13" t="n">
-        <v>1</v>
+      <c r="J7" s="17" t="n">
+        <v>4</v>
       </c>
     </row>
     <row r="8" ht="22" customHeight="1">
-      <c r="A8" s="17" t="inlineStr">
+      <c r="A8" s="18" t="inlineStr">
         <is>
           <t>TOTALES</t>
         </is>
       </c>
-      <c r="F8" s="18" t="n">
-[...8 lines deleted...]
-        <v>11</v>
+      <c r="F8" s="19" t="n">
+        <v>96770.58</v>
+      </c>
+      <c r="G8" s="20" t="inlineStr"/>
+      <c r="H8" s="21" t="n">
+        <v>990921.12</v>
+      </c>
+      <c r="I8" s="20" t="inlineStr"/>
+      <c r="J8" s="22" t="n">
+        <v>3226</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="24" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="34" customHeight="1">
-      <c r="A1" s="22" t="inlineStr">
+      <c r="A1" s="23" t="inlineStr">
         <is>
           <t>ALGORITMO DE CORTES — Antapite — Semana 4/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
-      <c r="A2" s="23" t="inlineStr">
+      <c r="A2" s="24" t="inlineStr">
         <is>
           <t>Guía de preparación por plato — incluye tipo de corte, dimensiones y piezas estimadas</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>PLATO</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>COMIDA</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>TIPO DE CORTE</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>DIMENSIONES</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>CANT. BRUTA (kg)</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>N° PIEZAS</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
           <t>T. ESTIMADO (min)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="16" customHeight="1">
-      <c r="A4" s="24" t="inlineStr">
+      <c r="A4" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  HUESO DE RES (MANZANA)  (Res — Merma 18.0%)</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
-        <v>24.39</v>
+        <v>4268.293</v>
       </c>
       <c r="G5" s="7" t="n">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>40.7</v>
+        <v>42683</v>
+      </c>
+      <c r="H5" s="26" t="n">
+        <v>7113.8</v>
       </c>
     </row>
     <row r="6" ht="16" customHeight="1">
-      <c r="A6" s="24" t="inlineStr">
+      <c r="A6" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  PECHO DE RES C/HUESO  (Res — Merma 18.0%)</t>
         </is>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
-        <v>28.049</v>
+        <v>4908.537</v>
       </c>
       <c r="G7" s="7" t="n">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>46.7</v>
+        <v>49085</v>
+      </c>
+      <c r="H7" s="26" t="n">
+        <v>8180.8</v>
       </c>
     </row>
     <row r="8" ht="16" customHeight="1">
-      <c r="A8" s="24" t="inlineStr">
+      <c r="A8" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  POLLO ENTERO X 1.8 KG S/M  (Pollo — Merma 28.0%)</t>
         </is>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>Brochetas de Pollo c/ verduras (185 cal)</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
-        <v>250</v>
+        <v>87500</v>
       </c>
       <c r="G9" s="7" t="n">
-        <v>2500</v>
-[...2 lines deleted...]
-        <v>416.7</v>
+        <v>875000</v>
+      </c>
+      <c r="H9" s="26" t="n">
+        <v>145833.3</v>
       </c>
     </row>
     <row r="10" ht="16" customHeight="1">
-      <c r="A10" s="24" t="inlineStr">
+      <c r="A10" s="25" t="inlineStr">
         <is>
           <t xml:space="preserve">  ▶  SALSA MARINADO DE POLLO  (Pollo — Merma 28.0%)</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Salsa Marinado de pollo</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>Aceitunas Moradas</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>4cm × 4cm × 4cm</t>
         </is>
       </c>
       <c r="F11" s="6" t="n">
-        <v>0.375</v>
+        <v>93.75</v>
       </c>
       <c r="G11" s="7" t="n">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.7</v>
+        <v>938</v>
+      </c>
+      <c r="H11" s="26" t="n">
+        <v>156.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A6:H6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="26" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="34" customHeight="1">
-      <c r="A1" s="26" t="inlineStr">
+      <c r="A1" s="27" t="inlineStr">
         <is>
           <t>DISTRIBUCIÓN EN JABAS — Antapite — Semana 4/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
-      <c r="A2" s="27" t="inlineStr">
+      <c r="A2" s="28" t="inlineStr">
         <is>
           <t>Capacidad estándar por jaba: 30 kg  •  Las carnes se empacan separadas por tipo y corte</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
-      <c r="A3" s="28" t="inlineStr">
+      <c r="A3" s="29" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
-      <c r="B3" s="28" t="inlineStr">
+      <c r="B3" s="29" t="inlineStr">
         <is>
           <t>TIPO ANIMAL</t>
         </is>
       </c>
-      <c r="C3" s="28" t="inlineStr">
+      <c r="C3" s="29" t="inlineStr">
         <is>
           <t>CANT. BRUTA TOTAL (kg)</t>
         </is>
       </c>
-      <c r="D3" s="28" t="inlineStr">
+      <c r="D3" s="29" t="inlineStr">
         <is>
           <t>CAP. JABA (kg)</t>
         </is>
       </c>
-      <c r="E3" s="28" t="inlineStr">
+      <c r="E3" s="29" t="inlineStr">
         <is>
           <t>N° JABAS</t>
         </is>
       </c>
-      <c r="F3" s="28" t="inlineStr">
+      <c r="F3" s="29" t="inlineStr">
         <is>
           <t>KG POR JABA</t>
         </is>
       </c>
-      <c r="G3" s="28" t="inlineStr">
+      <c r="G3" s="29" t="inlineStr">
         <is>
           <t>OBSERVACIONES</t>
         </is>
       </c>
     </row>
     <row r="4" ht="16" customHeight="1">
-      <c r="A4" s="29" t="inlineStr">
+      <c r="A4" s="30" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
-      <c r="B4" s="30" t="inlineStr">
+      <c r="B4" s="31" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
-      <c r="C4" s="31" t="n">
-[...2 lines deleted...]
-      <c r="D4" s="32" t="n">
+      <c r="C4" s="32" t="n">
+        <v>4268.293</v>
+      </c>
+      <c r="D4" s="33" t="n">
         <v>30</v>
       </c>
-      <c r="E4" s="33" t="n">
-[...5 lines deleted...]
-      <c r="G4" s="30" t="inlineStr">
+      <c r="E4" s="34" t="n">
+        <v>143</v>
+      </c>
+      <c r="F4" s="35" t="n">
+        <v>29.85</v>
+      </c>
+      <c r="G4" s="31" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16" customHeight="1">
-      <c r="A5" s="10" t="inlineStr">
+      <c r="A5" s="11" t="inlineStr">
         <is>
           <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
-      <c r="B5" s="11" t="inlineStr">
+      <c r="B5" s="12" t="inlineStr">
         <is>
           <t>Res</t>
         </is>
       </c>
-      <c r="C5" s="12" t="n">
-[...2 lines deleted...]
-      <c r="D5" s="35" t="n">
+      <c r="C5" s="13" t="n">
+        <v>4908.537</v>
+      </c>
+      <c r="D5" s="36" t="n">
         <v>30</v>
       </c>
-      <c r="E5" s="36" t="n">
-[...5 lines deleted...]
-      <c r="G5" s="11" t="inlineStr">
+      <c r="E5" s="37" t="n">
+        <v>164</v>
+      </c>
+      <c r="F5" s="38" t="n">
+        <v>29.93</v>
+      </c>
+      <c r="G5" s="12" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: Papa en Crema de Rocoto</t>
         </is>
       </c>
     </row>
     <row r="6" ht="16" customHeight="1">
-      <c r="A6" s="29" t="inlineStr">
+      <c r="A6" s="30" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
-      <c r="B6" s="30" t="inlineStr">
+      <c r="B6" s="31" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
-      <c r="C6" s="31" t="n">
-[...2 lines deleted...]
-      <c r="D6" s="32" t="n">
+      <c r="C6" s="32" t="n">
+        <v>87500</v>
+      </c>
+      <c r="D6" s="33" t="n">
         <v>30</v>
       </c>
-      <c r="E6" s="38" t="n">
-[...5 lines deleted...]
-      <c r="G6" s="30" t="inlineStr">
+      <c r="E6" s="34" t="n">
+        <v>2917</v>
+      </c>
+      <c r="F6" s="35" t="n">
+        <v>30</v>
+      </c>
+      <c r="G6" s="31" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: Brochetas de Pollo c/ verduras (185 cal)</t>
         </is>
       </c>
     </row>
     <row r="7" ht="16" customHeight="1">
-      <c r="A7" s="10" t="inlineStr">
+      <c r="A7" s="11" t="inlineStr">
         <is>
           <t>Salsa Marinado de pollo</t>
         </is>
       </c>
-      <c r="B7" s="11" t="inlineStr">
+      <c r="B7" s="12" t="inlineStr">
         <is>
           <t>Pollo</t>
         </is>
       </c>
-      <c r="C7" s="12" t="n">
-[...2 lines deleted...]
-      <c r="D7" s="35" t="n">
+      <c r="C7" s="13" t="n">
+        <v>93.75</v>
+      </c>
+      <c r="D7" s="36" t="n">
         <v>30</v>
       </c>
-      <c r="E7" s="36" t="n">
-[...5 lines deleted...]
-      <c r="G7" s="11" t="inlineStr">
+      <c r="E7" s="37" t="n">
+        <v>4</v>
+      </c>
+      <c r="F7" s="38" t="n">
+        <v>23.44</v>
+      </c>
+      <c r="G7" s="12" t="inlineStr">
         <is>
           <t>Corte: Trozado estándar | Platos: Aceitunas Moradas</t>
         </is>
       </c>
     </row>
     <row r="8" ht="28" customHeight="1">
       <c r="A8" s="39" t="inlineStr">
         <is>
           <t>TOTAL JABAS NECESARIAS</t>
         </is>
       </c>
       <c r="E8" s="40" t="n">
-        <v>12</v>
+        <v>3228</v>
       </c>
       <c r="F8" s="41" t="n"/>
       <c r="G8" s="41" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
@@ -1539,205 +1539,205 @@
           <t>COMIDA</t>
         </is>
       </c>
       <c r="F3" s="44" t="inlineStr">
         <is>
           <t>CANT. BRUTA (kg)</t>
         </is>
       </c>
       <c r="G3" s="44" t="inlineStr">
         <is>
           <t>PESO PIEZA (g)</t>
         </is>
       </c>
       <c r="H3" s="44" t="inlineStr">
         <is>
           <t>N° PIEZAS</t>
         </is>
       </c>
       <c r="I3" s="44" t="inlineStr">
         <is>
           <t>T. EST. (min)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="36" t="n">
+      <c r="A4" s="17" t="n">
         <v>1</v>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>Pollo Entero x 1.8 kg s/m</t>
         </is>
       </c>
-      <c r="C4" s="11" t="inlineStr">
+      <c r="C4" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="D4" s="11" t="inlineStr">
+      <c r="D4" s="12" t="inlineStr">
         <is>
           <t>Brochetas de Pollo c/ verduras (185 cal)</t>
         </is>
       </c>
-      <c r="E4" s="11" t="inlineStr">
+      <c r="E4" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="F4" s="12" t="n">
-[...2 lines deleted...]
-      <c r="G4" s="13" t="n">
+      <c r="F4" s="13" t="n">
+        <v>87500</v>
+      </c>
+      <c r="G4" s="14" t="n">
         <v>100</v>
       </c>
-      <c r="H4" s="13" t="n">
-        <v>2500</v>
+      <c r="H4" s="14" t="n">
+        <v>875000</v>
       </c>
       <c r="I4" s="45" t="n">
-        <v>416.7</v>
+        <v>145833.3</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="46" t="n">
         <v>2</v>
       </c>
       <c r="B5" s="47" t="inlineStr">
         <is>
           <t>Pecho de Res c/Hueso</t>
         </is>
       </c>
       <c r="C5" s="48" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D5" s="48" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
       <c r="E5" s="48" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="F5" s="49" t="n">
-        <v>28.049</v>
+        <v>4908.537</v>
       </c>
       <c r="G5" s="50" t="n">
         <v>100</v>
       </c>
       <c r="H5" s="50" t="n">
-        <v>280</v>
+        <v>49085</v>
       </c>
       <c r="I5" s="51" t="n">
-        <v>46.7</v>
+        <v>8180.8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="36" t="n">
+      <c r="A6" s="17" t="n">
         <v>3</v>
       </c>
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="11" t="inlineStr">
         <is>
           <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
-      <c r="C6" s="11" t="inlineStr">
+      <c r="C6" s="12" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
-      <c r="D6" s="11" t="inlineStr">
+      <c r="D6" s="12" t="inlineStr">
         <is>
           <t>Papa en Crema de Rocoto</t>
         </is>
       </c>
-      <c r="E6" s="11" t="inlineStr">
+      <c r="E6" s="12" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="F6" s="12" t="n">
-[...2 lines deleted...]
-      <c r="G6" s="13" t="n">
+      <c r="F6" s="13" t="n">
+        <v>4268.293</v>
+      </c>
+      <c r="G6" s="14" t="n">
         <v>100</v>
       </c>
-      <c r="H6" s="13" t="n">
-        <v>244</v>
+      <c r="H6" s="14" t="n">
+        <v>42683</v>
       </c>
       <c r="I6" s="45" t="n">
-        <v>40.7</v>
+        <v>7113.8</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="46" t="n">
         <v>4</v>
       </c>
       <c r="B7" s="47" t="inlineStr">
         <is>
           <t>Salsa Marinado de pollo</t>
         </is>
       </c>
       <c r="C7" s="48" t="inlineStr">
         <is>
           <t>Trozado estándar</t>
         </is>
       </c>
       <c r="D7" s="48" t="inlineStr">
         <is>
           <t>Aceitunas Moradas</t>
         </is>
       </c>
       <c r="E7" s="48" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="F7" s="49" t="n">
-        <v>0.375</v>
+        <v>93.75</v>
       </c>
       <c r="G7" s="50" t="n">
         <v>100</v>
       </c>
       <c r="H7" s="50" t="n">
-        <v>4</v>
+        <v>938</v>
       </c>
       <c r="I7" s="51" t="n">
-        <v>0.7</v>
+        <v>156.3</v>
       </c>
     </row>
     <row r="8" ht="24" customHeight="1">
       <c r="A8" s="52" t="inlineStr">
         <is>
           <t>TIEMPO TOTAL ESTIMADO (min)</t>
         </is>
       </c>
       <c r="I8" s="53" t="n">
-        <v>504.8</v>
+        <v>161284.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>