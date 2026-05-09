--- v0 (2026-03-10)
+++ v1 (2026-05-09)
@@ -223,51 +223,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00DDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="00DDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="00DDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="00DDDDDD"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -321,53 +321,50 @@
     <xf numFmtId="0" fontId="13" fillId="14" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="15" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="15" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="16" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -745,106 +742,106 @@
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Semana 5/2026  •  2026-01-26 al 2026-02-01</t>
         </is>
       </c>
     </row>
     <row r="4" ht="24" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Total platos en el menú</t>
         </is>
       </c>
       <c r="B4" s="4" t="n">
         <v>113</v>
       </c>
     </row>
     <row r="5" ht="24" customHeight="1">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Platos CON ingredientes</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="6" ht="24" customHeight="1">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Platos SIN ingredientes</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>73</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" ht="24" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>% cobertura de ingredientes</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
-          <t>35.4%</t>
+          <t>79.6%</t>
         </is>
       </c>
     </row>
     <row r="8" ht="24" customHeight="1">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>% sin cobertura</t>
         </is>
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
-          <t>64.6%</t>
+          <t>20.4%</t>
         </is>
       </c>
     </row>
     <row r="9" ht="24" customHeight="1">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Ingredientes únicos encontrados</t>
         </is>
       </c>
       <c r="B9" s="4" t="n">
-        <v>98</v>
+        <v>131</v>
       </c>
     </row>
     <row r="10" ht="24" customHeight="1">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Costo total estimado (S/)</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
-          <t>S/ 37,791.16</t>
+          <t>S/ 21,703.53</t>
         </is>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>⚠  CAUSA DEL PROBLEMA</t>
         </is>
       </c>
     </row>
     <row r="13" ht="16" customHeight="1">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>• Los platos SIN ingredientes son principalmente complementos (café, pan, jugos, postres, ají)</t>
         </is>
       </c>
     </row>
     <row r="14" ht="16" customHeight="1">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">  que fueron ingresados en el menú como texto libre SIN vincular a una receta en el sistema.</t>
         </is>
       </c>
     </row>
     <row r="15" ht="16" customHeight="1">
@@ -910,7496 +907,10720 @@
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G241"/>
+  <dimension ref="A1:G345"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="35" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="11" t="inlineStr">
         <is>
           <t>INGREDIENTES ENCONTRADOS — Antapite — Semana 5/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="12" t="inlineStr">
         <is>
-          <t>Cobertura: 35.4% del menú (40 de 113 platos con ingredientes)</t>
+          <t>Cobertura: 79.6% del menú (90 de 113 platos con ingredientes)</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
       <c r="A3" s="13" t="inlineStr">
         <is>
           <t>CATEGORÍA</t>
         </is>
       </c>
       <c r="B3" s="13" t="inlineStr">
         <is>
           <t>INGREDIENTE</t>
         </is>
       </c>
       <c r="C3" s="13" t="inlineStr">
         <is>
           <t>UNIDAD</t>
         </is>
       </c>
       <c r="D3" s="13" t="inlineStr">
         <is>
           <t>CANTIDAD TOTAL</t>
         </is>
       </c>
       <c r="E3" s="13" t="inlineStr">
         <is>
           <t>COSTO UNIT. (S/)</t>
         </is>
       </c>
       <c r="F3" s="13" t="inlineStr">
         <is>
           <t>COSTO TOTAL (S/)</t>
         </is>
       </c>
       <c r="G3" s="13" t="inlineStr">
         <is>
           <t>USADO EN RECETA(S)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="16" customHeight="1">
       <c r="A4" s="14" t="inlineStr">
         <is>
-          <t xml:space="preserve">  ◆  SIN CATEGORÍA</t>
+          <t xml:space="preserve">  ◆  OTROS</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B5" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 It</t>
         </is>
       </c>
       <c r="C5" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D5" s="16" t="n">
-        <v>30</v>
+        <v>10.5</v>
       </c>
       <c r="E5" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F5" s="17" t="n">
-        <v>255</v>
+        <v>89.25</v>
       </c>
       <c r="G5" s="15" t="inlineStr">
         <is>
           <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B6" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C6" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D6" s="19" t="n">
-        <v>10</v>
+        <v>3.5</v>
       </c>
       <c r="E6" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F6" s="20" t="n">
-        <v>85</v>
+        <v>29.75</v>
       </c>
       <c r="G6" s="18" t="inlineStr">
         <is>
           <t>Huevos a la Rusa (245 cal)</t>
         </is>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B7" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C7" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D7" s="16" t="n">
-        <v>8</v>
+        <v>8.75</v>
       </c>
       <c r="E7" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F7" s="17" t="n">
-        <v>68</v>
+        <v>74.38</v>
       </c>
       <c r="G7" s="15" t="inlineStr">
         <is>
-          <t>Frejol Panamito con Ensalada Fresca</t>
+          <t>Carne para mondongo</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B8" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C8" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D8" s="19" t="n">
-        <v>12</v>
+        <v>2.1</v>
       </c>
       <c r="E8" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F8" s="20" t="n">
-        <v>102</v>
+        <v>17.85</v>
       </c>
       <c r="G8" s="18" t="inlineStr">
         <is>
           <t>Papa Seca</t>
         </is>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B9" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C9" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D9" s="16" t="n">
-        <v>25</v>
+        <v>1.4</v>
       </c>
       <c r="E9" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F9" s="17" t="n">
-        <v>212.5</v>
+        <v>11.9</v>
       </c>
       <c r="G9" s="15" t="inlineStr">
         <is>
-          <t>Carne para mondongo</t>
+          <t>Frejol Panamito con Ensalada Fresca</t>
         </is>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B10" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C10" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D10" s="19" t="n">
-        <v>0.3</v>
+        <v>1.05</v>
       </c>
       <c r="E10" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F10" s="20" t="n">
-        <v>2.55</v>
+        <v>8.93</v>
       </c>
       <c r="G10" s="18" t="inlineStr">
         <is>
-          <t>Huevo Frito</t>
+          <t>Pollo en Salsa de Huacatay</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B11" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C11" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D11" s="16" t="n">
-        <v>24</v>
+        <v>4.2</v>
       </c>
       <c r="E11" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F11" s="17" t="n">
-        <v>204</v>
+        <v>35.7</v>
       </c>
       <c r="G11" s="15" t="inlineStr">
         <is>
           <t>Pollo Pierna con Encuentro</t>
         </is>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B12" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C12" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D12" s="19" t="n">
-        <v>12</v>
+        <v>0.1</v>
       </c>
       <c r="E12" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F12" s="20" t="n">
-        <v>102</v>
+        <v>0.85</v>
       </c>
       <c r="G12" s="18" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Huevo Frito</t>
         </is>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B13" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C13" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D13" s="16" t="n">
-        <v>10</v>
+        <v>2.1</v>
       </c>
       <c r="E13" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F13" s="17" t="n">
-        <v>85</v>
+        <v>17.85</v>
       </c>
       <c r="G13" s="15" t="inlineStr">
         <is>
-          <t>Chuño Pase (310 cal)</t>
+          <t>Cerdo Pierna</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B14" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C14" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D14" s="19" t="n">
-        <v>7</v>
+        <v>2.8</v>
       </c>
       <c r="E14" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F14" s="20" t="n">
-        <v>59.5</v>
+        <v>23.8</v>
       </c>
       <c r="G14" s="18" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (240 cal)</t>
+          <t>Omelett de Jamon</t>
         </is>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C15" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D15" s="16" t="n">
-        <v>15</v>
+        <v>5.6</v>
       </c>
       <c r="E15" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F15" s="17" t="n">
-        <v>127.5</v>
+        <v>47.6</v>
       </c>
       <c r="G15" s="15" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Empanada de Pollo (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B16" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C16" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D16" s="19" t="n">
-        <v>12</v>
+        <v>10.5</v>
       </c>
       <c r="E16" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F16" s="20" t="n">
-        <v>102</v>
+        <v>89.25</v>
       </c>
       <c r="G16" s="18" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B17" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C17" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D17" s="16" t="n">
-        <v>10</v>
+        <v>3.5</v>
       </c>
       <c r="E17" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F17" s="17" t="n">
-        <v>85</v>
+        <v>29.75</v>
       </c>
       <c r="G17" s="15" t="inlineStr">
         <is>
           <t>Papa Frita</t>
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B18" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C18" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D18" s="19" t="n">
-        <v>30</v>
+        <v>4.2</v>
       </c>
       <c r="E18" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F18" s="20" t="n">
-        <v>255</v>
+        <v>35.7</v>
       </c>
       <c r="G18" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Cancha con Queso (280 cal)</t>
         </is>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B19" s="15" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C19" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D19" s="16" t="n">
-        <v>16</v>
+        <v>2.62</v>
       </c>
       <c r="E19" s="17" t="n">
         <v>8.5</v>
       </c>
       <c r="F19" s="17" t="n">
-        <v>136</v>
+        <v>22.27</v>
       </c>
       <c r="G19" s="15" t="inlineStr">
         <is>
-          <t>Empanada de Pollo (320 cal)</t>
+          <t>Carapulcra de Cerdo</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B20" s="18" t="inlineStr">
         <is>
           <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C20" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D20" s="19" t="n">
-        <v>6</v>
+        <v>3.5</v>
       </c>
       <c r="E20" s="20" t="n">
         <v>8.5</v>
       </c>
       <c r="F20" s="20" t="n">
-        <v>51</v>
+        <v>29.75</v>
       </c>
       <c r="G20" s="18" t="inlineStr">
         <is>
-          <t>Pollo en Salsa de Huacatay</t>
+          <t>Chuño Pase (310 cal)</t>
         </is>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B21" s="15" t="inlineStr">
         <is>
-          <t>Aceitunas grandes</t>
+          <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C21" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D21" s="16" t="n">
-        <v>10</v>
+        <v>2.45</v>
       </c>
       <c r="E21" s="17" t="n">
-        <v>15</v>
+        <v>8.5</v>
       </c>
       <c r="F21" s="17" t="n">
-        <v>150</v>
+        <v>20.83</v>
       </c>
       <c r="G21" s="15" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Cebiche de Pescado (240 cal)</t>
         </is>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B22" s="18" t="inlineStr">
         <is>
-          <t>Aji Panca entero con pepa</t>
+          <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C22" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D22" s="19" t="n">
-        <v>8</v>
+        <v>13.12</v>
       </c>
       <c r="E22" s="20" t="n">
-        <v>18</v>
+        <v>8.5</v>
       </c>
       <c r="F22" s="20" t="n">
-        <v>144</v>
+        <v>111.52</v>
       </c>
       <c r="G22" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B23" s="15" t="inlineStr">
         <is>
-          <t>Aji Panca entero con pepa x Kg</t>
+          <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C23" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D23" s="16" t="n">
-        <v>0.4</v>
+        <v>3.5</v>
       </c>
       <c r="E23" s="17" t="n">
-        <v>18</v>
+        <v>8.5</v>
       </c>
       <c r="F23" s="17" t="n">
-        <v>7.2</v>
+        <v>29.75</v>
       </c>
       <c r="G23" s="15" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Camote Frito</t>
         </is>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B24" s="18" t="inlineStr">
         <is>
-          <t>Aji Panca entero con pepa x Kg</t>
+          <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C24" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D24" s="19" t="n">
-        <v>0.4</v>
+        <v>1.96</v>
       </c>
       <c r="E24" s="20" t="n">
-        <v>18</v>
+        <v>8.5</v>
       </c>
       <c r="F24" s="20" t="n">
-        <v>7.2</v>
+        <v>16.66</v>
       </c>
       <c r="G24" s="18" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Pan</t>
         </is>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B25" s="15" t="inlineStr">
         <is>
-          <t>Aji Panca entero con pepa x Kg</t>
+          <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C25" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D25" s="16" t="n">
-        <v>0.8</v>
+        <v>2.8</v>
       </c>
       <c r="E25" s="17" t="n">
-        <v>18</v>
+        <v>8.5</v>
       </c>
       <c r="F25" s="17" t="n">
-        <v>14.4</v>
+        <v>23.8</v>
       </c>
       <c r="G25" s="15" t="inlineStr">
         <is>
-          <t>Empanada de Pollo (320 cal)</t>
+          <t>Tortilla de Espinaca</t>
         </is>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B26" s="18" t="inlineStr">
         <is>
-          <t>Aji Panca entero con pepa x Kg</t>
+          <t>Aceite Vegetal Primor x 1 lt</t>
         </is>
       </c>
       <c r="C26" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D26" s="19" t="n">
-        <v>8</v>
+        <v>2.52</v>
       </c>
       <c r="E26" s="20" t="n">
-        <v>18</v>
+        <v>8.5</v>
       </c>
       <c r="F26" s="20" t="n">
-        <v>144</v>
+        <v>21.42</v>
       </c>
       <c r="G26" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Aji y Limon</t>
         </is>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B27" s="15" t="inlineStr">
         <is>
-          <t>Aji Panca entero con pepa x Kg</t>
+          <t>Aceitunas grandes</t>
         </is>
       </c>
       <c r="C27" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D27" s="16" t="n">
-        <v>0.5</v>
+        <v>10.5</v>
       </c>
       <c r="E27" s="17" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F27" s="17" t="n">
-        <v>9</v>
+        <v>157.5</v>
       </c>
       <c r="G27" s="15" t="inlineStr">
         <is>
-          <t>Papa Frita</t>
+          <t>Aceitunas Moradas</t>
         </is>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B28" s="18" t="inlineStr">
         <is>
-          <t>Aji amarillo/lima</t>
+          <t>Aceitunas grandes</t>
         </is>
       </c>
       <c r="C28" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D28" s="19" t="n">
-        <v>2</v>
+        <v>3.5</v>
       </c>
       <c r="E28" s="20" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F28" s="20" t="n">
-        <v>24</v>
+        <v>52.5</v>
       </c>
       <c r="G28" s="18" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B29" s="15" t="inlineStr">
         <is>
-          <t>Aji amarillo/lima</t>
+          <t>Aji Panca entero con pepa</t>
         </is>
       </c>
       <c r="C29" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D29" s="16" t="n">
-        <v>2</v>
+        <v>2.8</v>
       </c>
       <c r="E29" s="17" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F29" s="17" t="n">
-        <v>24</v>
+        <v>50.4</v>
       </c>
       <c r="G29" s="15" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B30" s="18" t="inlineStr">
         <is>
-          <t>Aji amarillo/lima</t>
+          <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C30" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D30" s="19" t="n">
-        <v>2</v>
+        <v>0.14</v>
       </c>
       <c r="E30" s="20" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F30" s="20" t="n">
-        <v>24</v>
+        <v>2.52</v>
       </c>
       <c r="G30" s="18" t="inlineStr">
         <is>
-          <t>Papa Frita</t>
+          <t>Cancha con Queso (280 cal)</t>
         </is>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B31" s="15" t="inlineStr">
         <is>
-          <t>Aji amarillo/lima</t>
+          <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C31" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D31" s="16" t="n">
-        <v>4</v>
+        <v>0.28</v>
       </c>
       <c r="E31" s="17" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F31" s="17" t="n">
-        <v>48</v>
+        <v>5.04</v>
       </c>
       <c r="G31" s="15" t="inlineStr">
         <is>
           <t>Empanada de Pollo (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B32" s="18" t="inlineStr">
         <is>
-          <t>Aji amarillo/lima</t>
+          <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C32" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D32" s="19" t="n">
-        <v>4</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E32" s="20" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F32" s="20" t="n">
-        <v>48</v>
+        <v>1.26</v>
       </c>
       <c r="G32" s="18" t="inlineStr">
         <is>
-          <t>Huevos a la Rusa (245 cal)</t>
+          <t>Cerdo Pierna</t>
         </is>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B33" s="15" t="inlineStr">
         <is>
-          <t>Ajinomoto envasado</t>
+          <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C33" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D33" s="16" t="n">
-        <v>0.4</v>
+        <v>2.8</v>
       </c>
       <c r="E33" s="17" t="n">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F33" s="17" t="n">
-        <v>3.2</v>
+        <v>50.4</v>
       </c>
       <c r="G33" s="15" t="inlineStr">
         <is>
-          <t>Pollo Pierna con Encuentro</t>
+          <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B34" s="18" t="inlineStr">
         <is>
-          <t>Ajinomoto envasado</t>
+          <t>Aji Panca entero con pepa x Kg</t>
         </is>
       </c>
       <c r="C34" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D34" s="19" t="n">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="E34" s="20" t="n">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F34" s="20" t="n">
-        <v>1.6</v>
+        <v>3.06</v>
       </c>
       <c r="G34" s="18" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Papa Frita</t>
         </is>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B35" s="15" t="inlineStr">
         <is>
-          <t>Ajonjoli</t>
+          <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C35" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D35" s="16" t="n">
-        <v>5</v>
+        <v>0.7</v>
       </c>
       <c r="E35" s="17" t="n">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F35" s="17" t="n">
-        <v>200</v>
+        <v>8.4</v>
       </c>
       <c r="G35" s="15" t="inlineStr">
         <is>
-          <t>P. Gallina c/h</t>
+          <t>Papa Frita</t>
         </is>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B36" s="18" t="inlineStr">
         <is>
-          <t>Ajonjoli</t>
+          <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C36" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D36" s="19" t="n">
-        <v>2</v>
+        <v>0.7</v>
       </c>
       <c r="E36" s="20" t="n">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F36" s="20" t="n">
-        <v>80</v>
+        <v>8.4</v>
       </c>
       <c r="G36" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Guiso de Res</t>
         </is>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B37" s="15" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C37" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D37" s="16" t="n">
-        <v>2.6</v>
+        <v>0.7</v>
       </c>
       <c r="E37" s="17" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F37" s="17" t="n">
-        <v>39</v>
+        <v>8.4</v>
       </c>
       <c r="G37" s="15" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Cancha con Queso (280 cal)</t>
         </is>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B38" s="18" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C38" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D38" s="19" t="n">
-        <v>26</v>
+        <v>1.4</v>
       </c>
       <c r="E38" s="20" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F38" s="20" t="n">
-        <v>390</v>
+        <v>16.8</v>
       </c>
       <c r="G38" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Empanada de Pollo (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B39" s="15" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Aji amarillo/lima</t>
         </is>
       </c>
       <c r="C39" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D39" s="16" t="n">
-        <v>1.6</v>
+        <v>1.4</v>
       </c>
       <c r="E39" s="17" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F39" s="17" t="n">
-        <v>24</v>
+        <v>16.8</v>
       </c>
       <c r="G39" s="15" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Huevos a la Rusa (245 cal)</t>
         </is>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B40" s="18" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C40" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D40" s="19" t="n">
-        <v>2.6</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E40" s="20" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F40" s="20" t="n">
-        <v>39</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="G40" s="18" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Choclo Con Queso (180 cal)</t>
         </is>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B41" s="15" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Ajinomoto envasado</t>
         </is>
       </c>
       <c r="C41" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D41" s="16" t="n">
-        <v>1.8</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E41" s="17" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F41" s="17" t="n">
-        <v>27</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="G41" s="15" t="inlineStr">
         <is>
-          <t>Papa Frita</t>
+          <t>Pollo Pierna con Encuentro</t>
         </is>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B42" s="18" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Ajonjoli</t>
         </is>
       </c>
       <c r="C42" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D42" s="19" t="n">
-        <v>4.6</v>
+        <v>0.24</v>
       </c>
       <c r="E42" s="20" t="n">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F42" s="20" t="n">
-        <v>69</v>
+        <v>9.6</v>
       </c>
       <c r="G42" s="18" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Pan</t>
         </is>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B43" s="15" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Ajonjoli</t>
         </is>
       </c>
       <c r="C43" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D43" s="16" t="n">
-        <v>0.1</v>
+        <v>1.75</v>
       </c>
       <c r="E43" s="17" t="n">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F43" s="17" t="n">
-        <v>1.5</v>
+        <v>70</v>
       </c>
       <c r="G43" s="15" t="inlineStr">
         <is>
-          <t>Huevo Frito</t>
+          <t>P. Gallina c/h</t>
         </is>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B44" s="18" t="inlineStr">
         <is>
-          <t>Ajos Pelado</t>
+          <t>Ajonjoli</t>
         </is>
       </c>
       <c r="C44" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D44" s="19" t="n">
-        <v>2.6</v>
+        <v>0.7</v>
       </c>
       <c r="E44" s="20" t="n">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F44" s="20" t="n">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="G44" s="18" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B45" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C45" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D45" s="16" t="n">
-        <v>3</v>
+        <v>0.63</v>
       </c>
       <c r="E45" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F45" s="17" t="n">
-        <v>45</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="G45" s="15" t="inlineStr">
         <is>
-          <t>Papa Seca</t>
+          <t>Papa Frita</t>
         </is>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B46" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C46" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D46" s="19" t="n">
-        <v>3</v>
+        <v>0.28</v>
       </c>
       <c r="E46" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F46" s="20" t="n">
-        <v>45</v>
+        <v>4.2</v>
       </c>
       <c r="G46" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Carapulcra de Cerdo</t>
         </is>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B47" s="15" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C47" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D47" s="16" t="n">
-        <v>1.8</v>
+        <v>7.28</v>
       </c>
       <c r="E47" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F47" s="17" t="n">
-        <v>27</v>
+        <v>109.2</v>
       </c>
       <c r="G47" s="15" t="inlineStr">
         <is>
-          <t>Empanada de Pollo (320 cal)</t>
+          <t>Arroz Blanco</t>
         </is>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B48" s="18" t="inlineStr">
         <is>
           <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C48" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D48" s="19" t="n">
-        <v>3.6</v>
+        <v>0.91</v>
       </c>
       <c r="E48" s="20" t="n">
         <v>15</v>
       </c>
       <c r="F48" s="20" t="n">
-        <v>54</v>
+        <v>13.65</v>
       </c>
       <c r="G48" s="18" t="inlineStr">
         <is>
-          <t>Pollo Pierna con Encuentro</t>
+          <t>Guiso de Res</t>
         </is>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B49" s="15" t="inlineStr">
         <is>
-          <t>Alverja o Arveja Verde c/ Cascara</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C49" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D49" s="16" t="n">
-        <v>12.8</v>
+        <v>1.61</v>
       </c>
       <c r="E49" s="17" t="n">
-        <v>9.5</v>
+        <v>15</v>
       </c>
       <c r="F49" s="17" t="n">
-        <v>121.6</v>
+        <v>24.15</v>
       </c>
       <c r="G49" s="15" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Choclo Con Queso (180 cal)</t>
         </is>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B50" s="18" t="inlineStr">
         <is>
-          <t>Alverja o Arveja Verde c/ Cascara</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C50" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D50" s="19" t="n">
-        <v>16</v>
+        <v>2.31</v>
       </c>
       <c r="E50" s="20" t="n">
-        <v>9.5</v>
+        <v>15</v>
       </c>
       <c r="F50" s="20" t="n">
-        <v>152</v>
+        <v>34.65</v>
       </c>
       <c r="G50" s="18" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B51" s="15" t="inlineStr">
         <is>
-          <t>Anis grano</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C51" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D51" s="16" t="n">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="E51" s="17" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F51" s="17" t="n">
-        <v>3</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="G51" s="15" t="inlineStr">
         <is>
-          <t>Chuño Pase (310 cal)</t>
+          <t>Empanada de Pollo (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B52" s="18" t="inlineStr">
         <is>
-          <t>Apio x 5.5kg</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C52" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D52" s="19" t="n">
-        <v>302.5</v>
+        <v>0.53</v>
       </c>
       <c r="E52" s="20" t="n">
-        <v>2.2</v>
+        <v>15</v>
       </c>
       <c r="F52" s="20" t="n">
-        <v>665.5</v>
+        <v>7.95</v>
       </c>
       <c r="G52" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Papa Seca</t>
         </is>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B53" s="15" t="inlineStr">
         <is>
-          <t>Apio x 5.5kg</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C53" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D53" s="16" t="n">
-        <v>30.25</v>
+        <v>0.46</v>
       </c>
       <c r="E53" s="17" t="n">
-        <v>2.2</v>
+        <v>15</v>
       </c>
       <c r="F53" s="17" t="n">
-        <v>66.55</v>
+        <v>6.9</v>
       </c>
       <c r="G53" s="15" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Cerdo Pierna</t>
         </is>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B54" s="18" t="inlineStr">
         <is>
-          <t>Arroz Tonderito x Sco(50 Kg)</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C54" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D54" s="19" t="n">
-        <v>400</v>
+        <v>0.04</v>
       </c>
       <c r="E54" s="20" t="n">
-        <v>4.5</v>
+        <v>15</v>
       </c>
       <c r="F54" s="20" t="n">
-        <v>1800</v>
+        <v>0.6</v>
       </c>
       <c r="G54" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Huevo Frito</t>
         </is>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B55" s="15" t="inlineStr">
         <is>
-          <t>Arroz Tonderito x Sco(50 Kg)</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C55" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D55" s="16" t="n">
-        <v>35</v>
+        <v>0.63</v>
       </c>
       <c r="E55" s="17" t="n">
-        <v>4.5</v>
+        <v>15</v>
       </c>
       <c r="F55" s="17" t="n">
-        <v>157.5</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="G55" s="15" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Pollo Pierna con Encuentro</t>
         </is>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B56" s="18" t="inlineStr">
         <is>
-          <t>Azucar Rubia San Jacinto x Saco(50 Kg)*</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C56" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D56" s="19" t="n">
-        <v>40</v>
+        <v>1.05</v>
       </c>
       <c r="E56" s="20" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F56" s="20" t="n">
-        <v>240</v>
+        <v>15.75</v>
       </c>
       <c r="G56" s="18" t="inlineStr">
         <is>
-          <t>Yuquitas Fritas (320 cal)</t>
+          <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B57" s="15" t="inlineStr">
         <is>
-          <t>Azucar Rubia San Jacinto x Saco(50 Kg)*</t>
+          <t>Ajos Pelado</t>
         </is>
       </c>
       <c r="C57" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D57" s="16" t="n">
-        <v>20</v>
+        <v>0.91</v>
       </c>
       <c r="E57" s="17" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F57" s="17" t="n">
-        <v>120</v>
+        <v>13.65</v>
       </c>
       <c r="G57" s="15" t="inlineStr">
         <is>
-          <t>Camote Glaseado</t>
+          <t>Cancha con Queso (280 cal)</t>
         </is>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B58" s="18" t="inlineStr">
         <is>
-          <t>Azucar Rubia San Jacinto x Saco(50 Kg)*</t>
+          <t>Alverja o Arveja Verde c/ Cascara</t>
         </is>
       </c>
       <c r="C58" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D58" s="19" t="n">
-        <v>40</v>
+        <v>2.24</v>
       </c>
       <c r="E58" s="20" t="n">
-        <v>6</v>
+        <v>9.5</v>
       </c>
       <c r="F58" s="20" t="n">
-        <v>240</v>
+        <v>21.28</v>
       </c>
       <c r="G58" s="18" t="inlineStr">
         <is>
-          <t>Chuño Pase (310 cal)</t>
+          <t>Carapulcra de Cerdo</t>
         </is>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B59" s="15" t="inlineStr">
         <is>
-          <t>Azucar Rubia San Jacinto x Saco(50 Kg)*</t>
+          <t>Alverja o Arveja Verde c/ Cascara</t>
         </is>
       </c>
       <c r="C59" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D59" s="16" t="n">
-        <v>35</v>
+        <v>5.6</v>
       </c>
       <c r="E59" s="17" t="n">
-        <v>6</v>
+        <v>9.5</v>
       </c>
       <c r="F59" s="17" t="n">
-        <v>210</v>
+        <v>53.2</v>
       </c>
       <c r="G59" s="15" t="inlineStr">
         <is>
-          <t>Chicharron de Pota c/Cancha (320 cal)</t>
+          <t>Cancha con Queso (280 cal)</t>
         </is>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B60" s="18" t="inlineStr">
         <is>
-          <t>Azucar Rubia San Jacinto x Saco(50 Kg)*</t>
+          <t>Anis grano</t>
         </is>
       </c>
       <c r="C60" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D60" s="19" t="n">
-        <v>15</v>
+        <v>0.21</v>
       </c>
       <c r="E60" s="20" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F60" s="20" t="n">
-        <v>90</v>
+        <v>1.05</v>
       </c>
       <c r="G60" s="18" t="inlineStr">
         <is>
-          <t>P. Gallina c/h</t>
+          <t>Chuño Pase (310 cal)</t>
         </is>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B61" s="15" t="inlineStr">
         <is>
-          <t>Brocoli x 600gr</t>
+          <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C61" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D61" s="16" t="n">
-        <v>30</v>
+        <v>84.7</v>
       </c>
       <c r="E61" s="17" t="n">
-        <v>4.5</v>
+        <v>2.2</v>
       </c>
       <c r="F61" s="17" t="n">
-        <v>135</v>
+        <v>186.34</v>
       </c>
       <c r="G61" s="15" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Arroz Blanco</t>
         </is>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B62" s="18" t="inlineStr">
         <is>
-          <t>Canela molida</t>
+          <t>Apio x 5.5kg</t>
         </is>
       </c>
       <c r="C62" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D62" s="19" t="n">
-        <v>1</v>
+        <v>10.59</v>
       </c>
       <c r="E62" s="20" t="n">
-        <v>45</v>
+        <v>2.2</v>
       </c>
       <c r="F62" s="20" t="n">
-        <v>45</v>
+        <v>23.3</v>
       </c>
       <c r="G62" s="18" t="inlineStr">
         <is>
-          <t>Yuquitas Fritas (320 cal)</t>
+          <t>Choclo Con Queso (180 cal)</t>
         </is>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B63" s="15" t="inlineStr">
         <is>
-          <t>Canela molida</t>
+          <t>Arroz Tonderito x Sco(50 Kg)</t>
         </is>
       </c>
       <c r="C63" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D63" s="16" t="n">
-        <v>0.8</v>
+        <v>112</v>
       </c>
       <c r="E63" s="17" t="n">
-        <v>45</v>
+        <v>4.5</v>
       </c>
       <c r="F63" s="17" t="n">
-        <v>36</v>
+        <v>504</v>
       </c>
       <c r="G63" s="15" t="inlineStr">
         <is>
-          <t>Chuño Pase (310 cal)</t>
+          <t>Arroz Blanco</t>
         </is>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B64" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Arroz Tonderito x Sco(50 Kg)</t>
         </is>
       </c>
       <c r="C64" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D64" s="19" t="n">
-        <v>100</v>
+        <v>12.25</v>
       </c>
       <c r="E64" s="20" t="n">
-        <v>1.8</v>
+        <v>4.5</v>
       </c>
       <c r="F64" s="20" t="n">
-        <v>180</v>
+        <v>55.12</v>
       </c>
       <c r="G64" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Choclo Con Queso (180 cal)</t>
         </is>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B65" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Avena Santa Catalina x 10 kg</t>
         </is>
       </c>
       <c r="C65" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D65" s="16" t="n">
+        <v>5.25</v>
+      </c>
+      <c r="E65" s="17" t="n">
         <v>5</v>
       </c>
-      <c r="E65" s="17" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F65" s="17" t="n">
-        <v>9</v>
+        <v>26.25</v>
       </c>
       <c r="G65" s="15" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Avena c/ Quinua</t>
         </is>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B66" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Avena Santa Catalina x Kg.</t>
         </is>
       </c>
       <c r="C66" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D66" s="19" t="n">
-        <v>3.5</v>
+        <v>8.4</v>
       </c>
       <c r="E66" s="20" t="n">
-        <v>1.8</v>
+        <v>5</v>
       </c>
       <c r="F66" s="20" t="n">
-        <v>6.3</v>
+        <v>42</v>
       </c>
       <c r="G66" s="18" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Avena Chocolatada</t>
         </is>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B67" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Avena Santa Catalina x Kg.</t>
         </is>
       </c>
       <c r="C67" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D67" s="16" t="n">
-        <v>20</v>
+        <v>7.7</v>
       </c>
       <c r="E67" s="17" t="n">
-        <v>1.8</v>
+        <v>5</v>
       </c>
       <c r="F67" s="17" t="n">
-        <v>36</v>
+        <v>38.5</v>
       </c>
       <c r="G67" s="15" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Avena c/ Membrillo</t>
         </is>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B68" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto</t>
         </is>
       </c>
       <c r="C68" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D68" s="19" t="n">
-        <v>22</v>
+        <v>12.25</v>
       </c>
       <c r="E68" s="20" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F68" s="20" t="n">
-        <v>39.6</v>
+        <v>73.5</v>
       </c>
       <c r="G68" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Chicha Morada</t>
         </is>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B69" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C69" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D69" s="16" t="n">
-        <v>80</v>
+        <v>14</v>
       </c>
       <c r="E69" s="17" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F69" s="17" t="n">
-        <v>144</v>
+        <v>84</v>
       </c>
       <c r="G69" s="15" t="inlineStr">
         <is>
-          <t>Empanada de Pollo (320 cal)</t>
+          <t>Chuño Pase (310 cal)</t>
         </is>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B70" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C70" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D70" s="19" t="n">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="E70" s="20" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F70" s="20" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G70" s="18" t="inlineStr">
         <is>
-          <t>Pollo Pierna con Encuentro</t>
+          <t>Avena c/ Quinua</t>
         </is>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B71" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C71" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D71" s="16" t="n">
-        <v>0.4</v>
+        <v>10.5</v>
       </c>
       <c r="E71" s="17" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F71" s="17" t="n">
-        <v>0.72</v>
+        <v>63</v>
       </c>
       <c r="G71" s="15" t="inlineStr">
         <is>
-          <t>Huevo Frito</t>
+          <t>Quinua Acaramelada</t>
         </is>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B72" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C72" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D72" s="19" t="n">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="E72" s="20" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F72" s="20" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G72" s="18" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Jugo de Melon</t>
         </is>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B73" s="15" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C73" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D73" s="16" t="n">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="E73" s="17" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F73" s="17" t="n">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="G73" s="15" t="inlineStr">
         <is>
-          <t>Huevos a la Rusa (245 cal)</t>
+          <t>Yuquitas Fritas (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B74" s="18" t="inlineStr">
         <is>
-          <t>Cebolla Arequipeña (Roja)</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C74" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D74" s="19" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E74" s="20" t="n">
-        <v>1.8</v>
+        <v>6</v>
       </c>
       <c r="F74" s="20" t="n">
-        <v>14.4</v>
+        <v>42</v>
       </c>
       <c r="G74" s="18" t="inlineStr">
         <is>
-          <t>Frejol Panamito con Ensalada Fresca</t>
+          <t>Ponche de Habas</t>
         </is>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B75" s="15" t="inlineStr">
         <is>
-          <t>Cedron x 200 gr</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C75" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D75" s="16" t="n">
-        <v>1.5</v>
+        <v>10.5</v>
       </c>
       <c r="E75" s="17" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F75" s="17" t="n">
-        <v>7.5</v>
+        <v>63</v>
       </c>
       <c r="G75" s="15" t="inlineStr">
         <is>
-          <t>Chicharron de Pota c/Cancha (320 cal)</t>
+          <t>Cafe, Nesquik, Infusiones, Mantequilla</t>
         </is>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B76" s="18" t="inlineStr">
         <is>
-          <t>Choclo maduro x 400gr</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C76" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D76" s="19" t="n">
-        <v>524.88</v>
+        <v>7</v>
       </c>
       <c r="E76" s="20" t="n">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="F76" s="20" t="n">
-        <v>2361.96</v>
+        <v>42</v>
       </c>
       <c r="G76" s="18" t="inlineStr">
         <is>
-          <t>Chuño Pase (310 cal)</t>
+          <t>Leche de Soya</t>
         </is>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B77" s="15" t="inlineStr">
         <is>
-          <t>Choclos tiernos x 400gr</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C77" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D77" s="16" t="n">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="E77" s="17" t="n">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="F77" s="17" t="n">
-        <v>225</v>
+        <v>42</v>
       </c>
       <c r="G77" s="15" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Avena Chocolatada</t>
         </is>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B78" s="18" t="inlineStr">
         <is>
-          <t>Chuño Ingles x Kg</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C78" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D78" s="19" t="n">
-        <v>4</v>
+        <v>5.25</v>
       </c>
       <c r="E78" s="20" t="n">
         <v>6</v>
       </c>
       <c r="F78" s="20" t="n">
-        <v>24</v>
+        <v>31.5</v>
       </c>
       <c r="G78" s="18" t="inlineStr">
         <is>
-          <t>Pollo Pierna con Encuentro</t>
+          <t>Jugo de Papaya</t>
         </is>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B79" s="15" t="inlineStr">
         <is>
-          <t>Clavo de olor x Kg</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C79" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D79" s="16" t="n">
-        <v>0.2</v>
+        <v>10.5</v>
       </c>
       <c r="E79" s="17" t="n">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="F79" s="17" t="n">
-        <v>5.6</v>
+        <v>63</v>
       </c>
       <c r="G79" s="15" t="inlineStr">
         <is>
-          <t>Chuño Pase (310 cal)</t>
+          <t>Jugo de Piña</t>
         </is>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B80" s="18" t="inlineStr">
         <is>
-          <t>Col crespa/criolla x 2.0kg</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C80" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D80" s="19" t="n">
-        <v>40</v>
+        <v>5.25</v>
       </c>
       <c r="E80" s="20" t="n">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="F80" s="20" t="n">
-        <v>1120</v>
+        <v>31.5</v>
       </c>
       <c r="G80" s="18" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Jugo de Fresa c/ Piña</t>
         </is>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B81" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C81" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D81" s="16" t="n">
-        <v>0.4</v>
+        <v>12.25</v>
       </c>
       <c r="E81" s="17" t="n">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="F81" s="17" t="n">
-        <v>10</v>
+        <v>73.5</v>
       </c>
       <c r="G81" s="15" t="inlineStr">
         <is>
-          <t>Empanada de Pollo (320 cal)</t>
+          <t>Refresco de Cebada c/ Limon</t>
         </is>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B82" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C82" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D82" s="19" t="n">
-        <v>0.2</v>
+        <v>5.25</v>
       </c>
       <c r="E82" s="20" t="n">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="F82" s="20" t="n">
-        <v>5</v>
+        <v>31.5</v>
       </c>
       <c r="G82" s="18" t="inlineStr">
         <is>
-          <t>Papa Seca</t>
+          <t>P. Gallina c/h</t>
         </is>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B83" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C83" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D83" s="16" t="n">
-        <v>0.4</v>
+        <v>3.5</v>
       </c>
       <c r="E83" s="17" t="n">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="F83" s="17" t="n">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G83" s="15" t="inlineStr">
         <is>
-          <t>Pollo Pierna con Encuentro</t>
+          <t>Camote Glaseado</t>
         </is>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B84" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C84" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D84" s="19" t="n">
-        <v>0.2</v>
+        <v>12.25</v>
       </c>
       <c r="E84" s="20" t="n">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="F84" s="20" t="n">
-        <v>5</v>
+        <v>73.5</v>
       </c>
       <c r="G84" s="18" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Chicharron de Pota c/Cancha (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B85" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C85" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D85" s="16" t="n">
-        <v>0.2</v>
+        <v>7</v>
       </c>
       <c r="E85" s="17" t="n">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="F85" s="17" t="n">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="G85" s="15" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Avena c/ Membrillo</t>
         </is>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B86" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Azucar Rubia San Jacinto x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C86" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D86" s="19" t="n">
-        <v>0.4</v>
+        <v>12.25</v>
       </c>
       <c r="E86" s="20" t="n">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="F86" s="20" t="n">
-        <v>10</v>
+        <v>73.5</v>
       </c>
       <c r="G86" s="18" t="inlineStr">
         <is>
-          <t>Frejol Panamito con Ensalada Fresca</t>
+          <t>Pan</t>
         </is>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B87" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Brocoli x 600gr</t>
         </is>
       </c>
       <c r="C87" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D87" s="16" t="n">
-        <v>0.2</v>
+        <v>5.25</v>
       </c>
       <c r="E87" s="17" t="n">
-        <v>25</v>
+        <v>4.5</v>
       </c>
       <c r="F87" s="17" t="n">
-        <v>5</v>
+        <v>23.62</v>
       </c>
       <c r="G87" s="15" t="inlineStr">
         <is>
-          <t>Huevos a la Rusa (245 cal)</t>
+          <t>Carapulcra de Cerdo</t>
         </is>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B88" s="18" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Cafe Kirma x 200 gr Und</t>
         </is>
       </c>
       <c r="C88" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D88" s="19" t="n">
-        <v>0.2</v>
+        <v>0.71</v>
       </c>
       <c r="E88" s="20" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F88" s="20" t="n">
-        <v>5</v>
+        <v>3.55</v>
       </c>
       <c r="G88" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Cafe, Nesquik, Infusiones, Mantequilla</t>
         </is>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B89" s="15" t="inlineStr">
         <is>
-          <t>Comino Molido x Kg</t>
+          <t>Camote amarillo</t>
         </is>
       </c>
       <c r="C89" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D89" s="16" t="n">
-        <v>0.2</v>
+        <v>21</v>
       </c>
       <c r="E89" s="17" t="n">
-        <v>25</v>
+        <v>3.5</v>
       </c>
       <c r="F89" s="17" t="n">
-        <v>5</v>
+        <v>73.5</v>
       </c>
       <c r="G89" s="15" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Camote Frito</t>
         </is>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B90" s="18" t="inlineStr">
         <is>
-          <t>Corazon de Res x kg</t>
+          <t>Canela Entera</t>
         </is>
       </c>
       <c r="C90" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D90" s="19" t="n">
-        <v>100</v>
+        <v>0.1</v>
       </c>
       <c r="E90" s="20" t="n">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F90" s="20" t="n">
-        <v>2000</v>
+        <v>4.5</v>
       </c>
       <c r="G90" s="18" t="inlineStr">
         <is>
-          <t>Mondongo o Panza</t>
+          <t>Chicha Morada</t>
         </is>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B91" s="15" t="inlineStr">
         <is>
-          <t>Cuero de Cerdo(Jaran Para Menestra)</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C91" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D91" s="16" t="n">
-        <v>10</v>
+        <v>0.04</v>
       </c>
       <c r="E91" s="17" t="n">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F91" s="17" t="n">
-        <v>180</v>
+        <v>1.8</v>
       </c>
       <c r="G91" s="15" t="inlineStr">
         <is>
-          <t>Empanada de Pollo (320 cal)</t>
+          <t>Jugo de Melon</t>
         </is>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B92" s="18" t="inlineStr">
         <is>
-          <t>Culantro Floreado x 400 Gr</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C92" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D92" s="19" t="n">
-        <v>1.6</v>
+        <v>0.1</v>
       </c>
       <c r="E92" s="20" t="n">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F92" s="20" t="n">
-        <v>24</v>
+        <v>4.5</v>
       </c>
       <c r="G92" s="18" t="inlineStr">
         <is>
-          <t>Empanada de Pollo (320 cal)</t>
+          <t>Quinua Acaramelada</t>
         </is>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B93" s="15" t="inlineStr">
         <is>
-          <t>Culantro Floreado x 400 Gr</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C93" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D93" s="16" t="n">
-        <v>1.2</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E93" s="17" t="n">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F93" s="17" t="n">
-        <v>18</v>
+        <v>3.15</v>
       </c>
       <c r="G93" s="15" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Avena c/ Membrillo</t>
         </is>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B94" s="18" t="inlineStr">
         <is>
-          <t>Doña Gusta de Carne x 7gr x 10 und</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C94" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D94" s="19" t="n">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="E94" s="20" t="n">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="F94" s="20" t="n">
-        <v>0.7</v>
+        <v>1.8</v>
       </c>
       <c r="G94" s="18" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Avena Chocolatada</t>
         </is>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B95" s="15" t="inlineStr">
         <is>
-          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C95" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D95" s="16" t="n">
-        <v>0.7</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E95" s="17" t="n">
-        <v>9.5</v>
+        <v>45</v>
       </c>
       <c r="F95" s="17" t="n">
-        <v>6.65</v>
+        <v>3.15</v>
       </c>
       <c r="G95" s="15" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Leche de Soya</t>
         </is>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B96" s="18" t="inlineStr">
         <is>
-          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C96" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D96" s="19" t="n">
-        <v>7</v>
+        <v>0.04</v>
       </c>
       <c r="E96" s="20" t="n">
-        <v>9.5</v>
+        <v>45</v>
       </c>
       <c r="F96" s="20" t="n">
-        <v>66.5</v>
+        <v>1.8</v>
       </c>
       <c r="G96" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Ponche de Habas</t>
         </is>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B97" s="15" t="inlineStr">
         <is>
-          <t>Escencia de anis x 90 ml</t>
+          <t>Canela Entera x Kg</t>
         </is>
       </c>
       <c r="C97" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D97" s="16" t="n">
-        <v>0.15</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E97" s="17" t="n">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="F97" s="17" t="n">
-        <v>0.75</v>
+        <v>3.15</v>
       </c>
       <c r="G97" s="15" t="inlineStr">
         <is>
-          <t>Camote Glaseado</t>
+          <t>Avena c/ Quinua</t>
         </is>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B98" s="18" t="inlineStr">
         <is>
-          <t>Escencia de vainilla la negrita x 1 lt</t>
+          <t>Canela molida</t>
         </is>
       </c>
       <c r="C98" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D98" s="19" t="n">
-        <v>1.6</v>
+        <v>0.28</v>
       </c>
       <c r="E98" s="20" t="n">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="F98" s="20" t="n">
-        <v>8</v>
+        <v>12.6</v>
       </c>
       <c r="G98" s="18" t="inlineStr">
         <is>
           <t>Chuño Pase (310 cal)</t>
         </is>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B99" s="15" t="inlineStr">
         <is>
-          <t>Escencia de vainilla la negrita x 1 lt</t>
+          <t>Canela molida</t>
         </is>
       </c>
       <c r="C99" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D99" s="16" t="n">
-        <v>0.6</v>
+        <v>0.35</v>
       </c>
       <c r="E99" s="17" t="n">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="F99" s="17" t="n">
-        <v>3</v>
+        <v>15.75</v>
       </c>
       <c r="G99" s="15" t="inlineStr">
         <is>
-          <t>Camote Glaseado</t>
+          <t>Yuquitas Fritas (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B100" s="18" t="inlineStr">
         <is>
-          <t>Escencia de vainilla la negrita x 1 lt</t>
+          <t>Cebada Tostada</t>
         </is>
       </c>
       <c r="C100" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D100" s="19" t="n">
-        <v>1.4</v>
+        <v>7</v>
       </c>
       <c r="E100" s="20" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F100" s="20" t="n">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="G100" s="18" t="inlineStr">
         <is>
-          <t>Yuquitas Fritas (320 cal)</t>
+          <t>Refresco de Cebada c/ Limon</t>
         </is>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B101" s="15" t="inlineStr">
         <is>
-          <t>Fideo Tallarin Spagueti Delgado (Don Maximo)</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C101" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D101" s="16" t="n">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="E101" s="17" t="n">
-        <v>6.5</v>
+        <v>1.8</v>
       </c>
       <c r="F101" s="17" t="n">
-        <v>390</v>
+        <v>12.6</v>
       </c>
       <c r="G101" s="15" t="inlineStr">
         <is>
-          <t>Locro de zapallo</t>
+          <t>Cancha con Queso (280 cal)</t>
         </is>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B102" s="18" t="inlineStr">
         <is>
-          <t>Galleta de soda DIA envasado x 1 Kg</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C102" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D102" s="19" t="n">
-        <v>0.5</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="E102" s="20" t="n">
-        <v>5</v>
+        <v>1.8</v>
       </c>
       <c r="F102" s="20" t="n">
-        <v>2.5</v>
+        <v>17.01</v>
       </c>
       <c r="G102" s="18" t="inlineStr">
         <is>
-          <t>Huevo Frito</t>
+          <t>Aji y Limon</t>
         </is>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B103" s="15" t="inlineStr">
         <is>
-          <t>Galleta de soda SAYON envasado x 1 Kg</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C103" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D103" s="16" t="n">
-        <v>15</v>
+        <v>1.75</v>
       </c>
       <c r="E103" s="17" t="n">
-        <v>5</v>
+        <v>1.8</v>
       </c>
       <c r="F103" s="17" t="n">
-        <v>75</v>
+        <v>3.15</v>
       </c>
       <c r="G103" s="15" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Choclo Con Queso (180 cal)</t>
         </is>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B104" s="18" t="inlineStr">
         <is>
-          <t>Habas verde</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C104" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D104" s="19" t="n">
-        <v>32</v>
+        <v>1.23</v>
       </c>
       <c r="E104" s="20" t="n">
-        <v>8</v>
+        <v>1.8</v>
       </c>
       <c r="F104" s="20" t="n">
-        <v>256</v>
+        <v>2.21</v>
       </c>
       <c r="G104" s="18" t="inlineStr">
         <is>
           <t>Guiso de Res</t>
         </is>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B105" s="15" t="inlineStr">
         <is>
-          <t>Harina prep. Blanca flor x 1 kg</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C105" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D105" s="16" t="n">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E105" s="17" t="n">
-        <v>4</v>
+        <v>1.8</v>
       </c>
       <c r="F105" s="17" t="n">
-        <v>96</v>
+        <v>50.4</v>
       </c>
       <c r="G105" s="15" t="inlineStr">
         <is>
-          <t>Camote Glaseado</t>
+          <t>Arroz Blanco</t>
         </is>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B106" s="18" t="inlineStr">
         <is>
-          <t>Harina prep. Blanca flor x 1 kg</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C106" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D106" s="19" t="n">
-        <v>60</v>
+        <v>7.7</v>
       </c>
       <c r="E106" s="20" t="n">
-        <v>4</v>
+        <v>1.8</v>
       </c>
       <c r="F106" s="20" t="n">
-        <v>240</v>
+        <v>13.86</v>
       </c>
       <c r="G106" s="18" t="inlineStr">
         <is>
-          <t>Yuquitas Fritas (320 cal)</t>
+          <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B107" s="15" t="inlineStr">
         <is>
-          <t>Hierba Buena x 300gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C107" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D107" s="16" t="n">
-        <v>1.5</v>
+        <v>28</v>
       </c>
       <c r="E107" s="17" t="n">
-        <v>15</v>
+        <v>1.8</v>
       </c>
       <c r="F107" s="17" t="n">
-        <v>22.5</v>
+        <v>50.4</v>
       </c>
       <c r="G107" s="15" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Empanada de Pollo (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="A108" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B108" s="18" t="inlineStr">
         <is>
-          <t>Hierba Hinojo x 350gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C108" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D108" s="19" t="n">
-        <v>1.51</v>
+        <v>3.5</v>
       </c>
       <c r="E108" s="20" t="n">
-        <v>5</v>
+        <v>1.8</v>
       </c>
       <c r="F108" s="20" t="n">
-        <v>7.55</v>
+        <v>6.3</v>
       </c>
       <c r="G108" s="18" t="inlineStr">
         <is>
-          <t>Chicharron de Pota c/Cancha (320 cal)</t>
+          <t>Pollo Pierna con Encuentro</t>
         </is>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
       <c r="A109" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B109" s="15" t="inlineStr">
         <is>
-          <t>Hierba Luisa x 300gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C109" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D109" s="16" t="n">
-        <v>1.5</v>
+        <v>0.14</v>
       </c>
       <c r="E109" s="17" t="n">
-        <v>5</v>
+        <v>1.8</v>
       </c>
       <c r="F109" s="17" t="n">
-        <v>7.5</v>
+        <v>0.25</v>
       </c>
       <c r="G109" s="15" t="inlineStr">
         <is>
-          <t>Chicharron de Pota c/Cancha (320 cal)</t>
+          <t>Huevo Frito</t>
         </is>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="A110" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B110" s="18" t="inlineStr">
         <is>
-          <t>Hierba Manzanilla x 360gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C110" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D110" s="19" t="n">
-        <v>1.51</v>
+        <v>3.5</v>
       </c>
       <c r="E110" s="20" t="n">
-        <v>5</v>
+        <v>1.8</v>
       </c>
       <c r="F110" s="20" t="n">
-        <v>7.55</v>
+        <v>6.3</v>
       </c>
       <c r="G110" s="18" t="inlineStr">
         <is>
-          <t>Chicharron de Pota c/Cancha (320 cal)</t>
+          <t>Cerdo Pierna</t>
         </is>
       </c>
     </row>
     <row r="111" ht="15" customHeight="1">
       <c r="A111" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B111" s="15" t="inlineStr">
         <is>
-          <t>Hierba Menta x 300gr</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C111" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D111" s="16" t="n">
-        <v>1.5</v>
+        <v>12.25</v>
       </c>
       <c r="E111" s="17" t="n">
-        <v>5</v>
+        <v>1.8</v>
       </c>
       <c r="F111" s="17" t="n">
-        <v>7.5</v>
+        <v>22.05</v>
       </c>
       <c r="G111" s="15" t="inlineStr">
         <is>
-          <t>Chicharron de Pota c/Cancha (320 cal)</t>
+          <t>Huevos a la Rusa (245 cal)</t>
         </is>
       </c>
     </row>
     <row r="112" ht="15" customHeight="1">
       <c r="A112" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B112" s="18" t="inlineStr">
         <is>
-          <t>Hongos seco</t>
+          <t>Cebolla Arequipeña (Roja)</t>
         </is>
       </c>
       <c r="C112" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D112" s="19" t="n">
-        <v>0.2</v>
+        <v>1.4</v>
       </c>
       <c r="E112" s="20" t="n">
-        <v>5</v>
+        <v>1.8</v>
       </c>
       <c r="F112" s="20" t="n">
-        <v>1</v>
+        <v>2.52</v>
       </c>
       <c r="G112" s="18" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Frejol Panamito con Ensalada Fresca</t>
         </is>
       </c>
     </row>
     <row r="113" ht="15" customHeight="1">
       <c r="A113" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B113" s="15" t="inlineStr">
         <is>
-          <t>Hongos seco</t>
+          <t>Cedron x 200 gr</t>
         </is>
       </c>
       <c r="C113" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D113" s="16" t="n">
-        <v>0.3</v>
+        <v>0.53</v>
       </c>
       <c r="E113" s="17" t="n">
         <v>5</v>
       </c>
       <c r="F113" s="17" t="n">
-        <v>1.5</v>
+        <v>2.65</v>
       </c>
       <c r="G113" s="15" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Chicharron de Pota c/Cancha (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="114" ht="15" customHeight="1">
       <c r="A114" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B114" s="18" t="inlineStr">
         <is>
-          <t>Huacatay x 400gr</t>
+          <t>Champiñones Santis x 425 gr</t>
         </is>
       </c>
       <c r="C114" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D114" s="19" t="n">
-        <v>2</v>
+        <v>52.51</v>
       </c>
       <c r="E114" s="20" t="n">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="F114" s="20" t="n">
-        <v>36</v>
+        <v>315.06</v>
       </c>
       <c r="G114" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="115" ht="15" customHeight="1">
       <c r="A115" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B115" s="15" t="inlineStr">
         <is>
-          <t>Hueso de Res (Manzana)</t>
+          <t>Choclo maduro x 400gr</t>
         </is>
       </c>
       <c r="C115" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D115" s="16" t="n">
-        <v>5</v>
+        <v>183.71</v>
       </c>
       <c r="E115" s="17" t="n">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="F115" s="17" t="n">
-        <v>25</v>
+        <v>826.7</v>
       </c>
       <c r="G115" s="15" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Chuño Pase (310 cal)</t>
         </is>
       </c>
     </row>
     <row r="116" ht="15" customHeight="1">
       <c r="A116" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B116" s="18" t="inlineStr">
         <is>
-          <t>Huevo Rosado x180 Und *</t>
+          <t>Choclos tiernos x 400gr</t>
         </is>
       </c>
       <c r="C116" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D116" s="19" t="n">
-        <v>60.48</v>
+        <v>8.75</v>
       </c>
       <c r="E116" s="20" t="n">
-        <v>6.5</v>
+        <v>4.5</v>
       </c>
       <c r="F116" s="20" t="n">
-        <v>393.12</v>
+        <v>39.38</v>
       </c>
       <c r="G116" s="18" t="inlineStr">
         <is>
-          <t>Pollo en Salsa de Huacatay</t>
+          <t>Carapulcra de Cerdo</t>
         </is>
       </c>
     </row>
     <row r="117" ht="15" customHeight="1">
       <c r="A117" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B117" s="15" t="inlineStr">
         <is>
-          <t>Huevo Rosado x180 Und *</t>
+          <t>Chocolate de tasa cuzco (herbi)</t>
         </is>
       </c>
       <c r="C117" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D117" s="16" t="n">
-        <v>60.48</v>
+        <v>2.8</v>
       </c>
       <c r="E117" s="17" t="n">
-        <v>6.5</v>
+        <v>25</v>
       </c>
       <c r="F117" s="17" t="n">
-        <v>393.12</v>
+        <v>70</v>
       </c>
       <c r="G117" s="15" t="inlineStr">
         <is>
-          <t>Carne para mondongo</t>
+          <t>Avena Chocolatada</t>
         </is>
       </c>
     </row>
     <row r="118" ht="15" customHeight="1">
       <c r="A118" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B118" s="18" t="inlineStr">
         <is>
-          <t>Huevo Rosado x180 Und *</t>
+          <t>Chuño Ingles x Kg</t>
         </is>
       </c>
       <c r="C118" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D118" s="19" t="n">
-        <v>28.08</v>
+        <v>0.7</v>
       </c>
       <c r="E118" s="20" t="n">
-        <v>6.5</v>
+        <v>6</v>
       </c>
       <c r="F118" s="20" t="n">
-        <v>182.52</v>
+        <v>4.2</v>
       </c>
       <c r="G118" s="18" t="inlineStr">
         <is>
-          <t>Yuquitas Fritas (320 cal)</t>
+          <t>Pollo Pierna con Encuentro</t>
         </is>
       </c>
     </row>
     <row r="119" ht="15" customHeight="1">
       <c r="A119" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B119" s="15" t="inlineStr">
         <is>
-          <t>Huevo Rosado x180 Und *</t>
+          <t>Chuño Ingles x Kg</t>
         </is>
       </c>
       <c r="C119" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D119" s="16" t="n">
-        <v>41.04</v>
+        <v>2.24</v>
       </c>
       <c r="E119" s="17" t="n">
-        <v>6.5</v>
+        <v>6</v>
       </c>
       <c r="F119" s="17" t="n">
-        <v>266.76</v>
+        <v>13.44</v>
       </c>
       <c r="G119" s="15" t="inlineStr">
         <is>
-          <t>Frejol Panamito con Ensalada Fresca</t>
+          <t>Quinua Acaramelada</t>
         </is>
       </c>
     </row>
     <row r="120" ht="15" customHeight="1">
       <c r="A120" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B120" s="18" t="inlineStr">
         <is>
-          <t>Huevo Rosado x180 Und *</t>
+          <t>Clavo de olor</t>
         </is>
       </c>
       <c r="C120" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D120" s="19" t="n">
-        <v>12.96</v>
+        <v>0.7</v>
       </c>
       <c r="E120" s="20" t="n">
-        <v>6.5</v>
+        <v>28</v>
       </c>
       <c r="F120" s="20" t="n">
-        <v>84.23999999999999</v>
+        <v>19.6</v>
       </c>
       <c r="G120" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Chicha Morada</t>
         </is>
       </c>
     </row>
     <row r="121" ht="15" customHeight="1">
       <c r="A121" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B121" s="15" t="inlineStr">
         <is>
-          <t>Huevo Rosado x180 Und *</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C121" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D121" s="16" t="n">
-        <v>11.88</v>
+        <v>0.04</v>
       </c>
       <c r="E121" s="17" t="n">
-        <v>6.5</v>
+        <v>28</v>
       </c>
       <c r="F121" s="17" t="n">
-        <v>77.22</v>
+        <v>1.12</v>
       </c>
       <c r="G121" s="15" t="inlineStr">
         <is>
-          <t>Camote Glaseado</t>
+          <t>Leche de Soya</t>
         </is>
       </c>
     </row>
     <row r="122" ht="15" customHeight="1">
       <c r="A122" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B122" s="18" t="inlineStr">
         <is>
-          <t>Jamonada San Fernando x 85 gr</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C122" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D122" s="19" t="n">
-        <v>13.6</v>
+        <v>0.04</v>
       </c>
       <c r="E122" s="20" t="n">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F122" s="20" t="n">
-        <v>476</v>
+        <v>1.12</v>
       </c>
       <c r="G122" s="18" t="inlineStr">
         <is>
-          <t>Frejol Panamito con Ensalada Fresca</t>
+          <t>Avena Chocolatada</t>
         </is>
       </c>
     </row>
     <row r="123" ht="15" customHeight="1">
       <c r="A123" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B123" s="15" t="inlineStr">
         <is>
-          <t>Jamonada gustitos san fernando x 250gr</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C123" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D123" s="16" t="n">
-        <v>15</v>
+        <v>0.04</v>
       </c>
       <c r="E123" s="17" t="n">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F123" s="17" t="n">
-        <v>525</v>
+        <v>1.12</v>
       </c>
       <c r="G123" s="15" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Avena c/ Membrillo</t>
         </is>
       </c>
     </row>
     <row r="124" ht="15" customHeight="1">
       <c r="A124" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B124" s="18" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C124" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D124" s="19" t="n">
-        <v>0.3</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E124" s="20" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F124" s="20" t="n">
-        <v>2.4</v>
+        <v>1.96</v>
       </c>
       <c r="G124" s="18" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Chuño Pase (310 cal)</t>
         </is>
       </c>
     </row>
     <row r="125" ht="15" customHeight="1">
       <c r="A125" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B125" s="15" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C125" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D125" s="16" t="n">
-        <v>0.8</v>
+        <v>0.04</v>
       </c>
       <c r="E125" s="17" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F125" s="17" t="n">
-        <v>6.4</v>
+        <v>1.12</v>
       </c>
       <c r="G125" s="15" t="inlineStr">
         <is>
-          <t>Huevos a la Rusa (245 cal)</t>
+          <t>Quinua Acaramelada</t>
         </is>
       </c>
     </row>
     <row r="126" ht="15" customHeight="1">
       <c r="A126" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B126" s="18" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C126" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D126" s="19" t="n">
-        <v>0.3</v>
+        <v>0.04</v>
       </c>
       <c r="E126" s="20" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F126" s="20" t="n">
-        <v>2.4</v>
+        <v>1.12</v>
       </c>
       <c r="G126" s="18" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Avena c/ Quinua</t>
         </is>
       </c>
     </row>
     <row r="127" ht="15" customHeight="1">
       <c r="A127" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B127" s="15" t="inlineStr">
         <is>
-          <t>Kion o Gengibre x Kg</t>
+          <t>Clavo de olor x Kg</t>
         </is>
       </c>
       <c r="C127" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D127" s="16" t="n">
-        <v>3</v>
+        <v>0.04</v>
       </c>
       <c r="E127" s="17" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F127" s="17" t="n">
-        <v>24</v>
+        <v>1.12</v>
       </c>
       <c r="G127" s="15" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Ponche de Habas</t>
         </is>
       </c>
     </row>
     <row r="128" ht="15" customHeight="1">
       <c r="A128" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B128" s="18" t="inlineStr">
         <is>
-          <t>Laurel</t>
+          <t>Col crespa/criolla x 2.0kg</t>
         </is>
       </c>
       <c r="C128" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D128" s="19" t="n">
-        <v>0.1</v>
+        <v>14</v>
       </c>
       <c r="E128" s="20" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F128" s="20" t="n">
-        <v>2.5</v>
+        <v>392</v>
       </c>
       <c r="G128" s="18" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Guiso de Res</t>
         </is>
       </c>
     </row>
     <row r="129" ht="15" customHeight="1">
       <c r="A129" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B129" s="15" t="inlineStr">
         <is>
-          <t>Laurel</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C129" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D129" s="16" t="n">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="E129" s="17" t="n">
         <v>25</v>
       </c>
       <c r="F129" s="17" t="n">
-        <v>2.5</v>
+        <v>1</v>
       </c>
       <c r="G129" s="15" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Carapulcra de Cerdo</t>
         </is>
       </c>
     </row>
     <row r="130" ht="15" customHeight="1">
       <c r="A130" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B130" s="18" t="inlineStr">
         <is>
-          <t>Leche Evaporada x 393 Ml x 24 Und *</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C130" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D130" s="19" t="n">
-        <v>4.8</v>
+        <v>0.21</v>
       </c>
       <c r="E130" s="20" t="n">
-        <v>8.5</v>
+        <v>25</v>
       </c>
       <c r="F130" s="20" t="n">
-        <v>40.8</v>
+        <v>5.25</v>
       </c>
       <c r="G130" s="18" t="inlineStr">
         <is>
-          <t>Huevo Frito</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="131" ht="15" customHeight="1">
       <c r="A131" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B131" s="15" t="inlineStr">
         <is>
-          <t>Leche Evaporada x 393 Ml x 24 Und *</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C131" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D131" s="16" t="n">
-        <v>26.4</v>
+        <v>0.04</v>
       </c>
       <c r="E131" s="17" t="n">
-        <v>8.5</v>
+        <v>25</v>
       </c>
       <c r="F131" s="17" t="n">
-        <v>224.4</v>
+        <v>1</v>
       </c>
       <c r="G131" s="15" t="inlineStr">
         <is>
-          <t>Yuquitas Fritas (320 cal)</t>
+          <t>Papa Seca</t>
         </is>
       </c>
     </row>
     <row r="132" ht="15" customHeight="1">
       <c r="A132" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B132" s="18" t="inlineStr">
         <is>
-          <t>Lechuga Americana x 700 Gr. (Carola)</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C132" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D132" s="19" t="n">
-        <v>30.24</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E132" s="20" t="n">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="F132" s="20" t="n">
-        <v>120.96</v>
+        <v>1.75</v>
       </c>
       <c r="G132" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Frejol Panamito con Ensalada Fresca</t>
         </is>
       </c>
     </row>
     <row r="133" ht="15" customHeight="1">
       <c r="A133" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B133" s="15" t="inlineStr">
         <is>
-          <t>Lenteja x kg</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C133" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D133" s="16" t="n">
-        <v>140</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E133" s="17" t="n">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F133" s="17" t="n">
-        <v>1260</v>
+        <v>1.75</v>
       </c>
       <c r="G133" s="15" t="inlineStr">
         <is>
-          <t>Empanada de Pollo (320 cal)</t>
+          <t>Huevos a la Rusa (245 cal)</t>
         </is>
       </c>
     </row>
     <row r="134" ht="15" customHeight="1">
       <c r="A134" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B134" s="18" t="inlineStr">
         <is>
-          <t>Levadura Seca Mauripan x 500 gr</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C134" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D134" s="19" t="n">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="E134" s="20" t="n">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="F134" s="20" t="n">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="G134" s="18" t="inlineStr">
         <is>
-          <t>Camote Glaseado</t>
+          <t>Cerdo Pierna</t>
         </is>
       </c>
     </row>
     <row r="135" ht="15" customHeight="1">
       <c r="A135" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B135" s="15" t="inlineStr">
         <is>
-          <t>Limon Verde</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C135" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D135" s="16" t="n">
-        <v>10</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E135" s="17" t="n">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="F135" s="17" t="n">
-        <v>60</v>
+        <v>1.75</v>
       </c>
       <c r="G135" s="15" t="inlineStr">
         <is>
-          <t>Empanada de Pollo (320 cal)</t>
+          <t>Pollo Pierna con Encuentro</t>
         </is>
       </c>
     </row>
     <row r="136" ht="15" customHeight="1">
       <c r="A136" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B136" s="18" t="inlineStr">
         <is>
-          <t>Maizena x kg</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C136" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D136" s="19" t="n">
-        <v>7.2</v>
+        <v>0.14</v>
       </c>
       <c r="E136" s="20" t="n">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="F136" s="20" t="n">
-        <v>43.2</v>
+        <v>3.5</v>
       </c>
       <c r="G136" s="18" t="inlineStr">
         <is>
-          <t>Yuquitas Fritas (320 cal)</t>
+          <t>Empanada de Pollo (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="137" ht="15" customHeight="1">
       <c r="A137" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B137" s="15" t="inlineStr">
         <is>
-          <t>Mani Entero</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C137" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D137" s="16" t="n">
-        <v>5</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E137" s="17" t="n">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F137" s="17" t="n">
-        <v>175</v>
+        <v>1.75</v>
       </c>
       <c r="G137" s="15" t="inlineStr">
         <is>
           <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="138" ht="15" customHeight="1">
       <c r="A138" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B138" s="18" t="inlineStr">
         <is>
-          <t>Manjar Blanco x 1 kg</t>
+          <t>Comino Molido x Kg</t>
         </is>
       </c>
       <c r="C138" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D138" s="19" t="n">
-        <v>4.8</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E138" s="20" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F138" s="20" t="n">
-        <v>24</v>
+        <v>1.75</v>
       </c>
       <c r="G138" s="18" t="inlineStr">
         <is>
-          <t>Camote Glaseado</t>
+          <t>Cancha con Queso (280 cal)</t>
         </is>
       </c>
     </row>
     <row r="139" ht="15" customHeight="1">
       <c r="A139" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B139" s="15" t="inlineStr">
         <is>
-          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
+          <t>Corazon de Res x kg</t>
         </is>
       </c>
       <c r="C139" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D139" s="16" t="n">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E139" s="17" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F139" s="17" t="n">
-        <v>144</v>
+        <v>700</v>
       </c>
       <c r="G139" s="15" t="inlineStr">
         <is>
-          <t>Chuño Pase (310 cal)</t>
+          <t>Mondongo o Panza</t>
         </is>
       </c>
     </row>
     <row r="140" ht="15" customHeight="1">
       <c r="A140" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B140" s="18" t="inlineStr">
         <is>
-          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
+          <t>Cuero de Cerdo(Jaran Para Menestra)</t>
         </is>
       </c>
       <c r="C140" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D140" s="19" t="n">
-        <v>20</v>
+        <v>3.5</v>
       </c>
       <c r="E140" s="20" t="n">
         <v>18</v>
       </c>
       <c r="F140" s="20" t="n">
-        <v>360</v>
+        <v>63</v>
       </c>
       <c r="G140" s="18" t="inlineStr">
         <is>
-          <t>Yuquitas Fritas (320 cal)</t>
+          <t>Empanada de Pollo (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="141" ht="15" customHeight="1">
       <c r="A141" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B141" s="15" t="inlineStr">
         <is>
-          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
+          <t>Culantro Floreado x 400 Gr</t>
         </is>
       </c>
       <c r="C141" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D141" s="16" t="n">
-        <v>2</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="E141" s="17" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F141" s="17" t="n">
-        <v>36</v>
+        <v>8.4</v>
       </c>
       <c r="G141" s="15" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Empanada de Pollo (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="142" ht="15" customHeight="1">
       <c r="A142" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B142" s="18" t="inlineStr">
         <is>
-          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
+          <t>Culantro Floreado x 400 Gr</t>
         </is>
       </c>
       <c r="C142" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D142" s="19" t="n">
-        <v>1.6</v>
+        <v>0.42</v>
       </c>
       <c r="E142" s="20" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F142" s="20" t="n">
-        <v>28.8</v>
+        <v>6.3</v>
       </c>
       <c r="G142" s="18" t="inlineStr">
         <is>
-          <t>Camote Glaseado</t>
+          <t>Choclo Con Queso (180 cal)</t>
         </is>
       </c>
     </row>
     <row r="143" ht="15" customHeight="1">
       <c r="A143" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B143" s="15" t="inlineStr">
         <is>
-          <t>Maracuya</t>
+          <t>Doña Gusta de Carne x 7gr x 10 und</t>
         </is>
       </c>
       <c r="C143" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D143" s="16" t="n">
-        <v>20</v>
+        <v>0.05</v>
       </c>
       <c r="E143" s="17" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F143" s="17" t="n">
-        <v>120</v>
+        <v>0.25</v>
       </c>
       <c r="G143" s="15" t="inlineStr">
         <is>
-          <t>Yuquitas Fritas (320 cal)</t>
+          <t>Cancha con Queso (280 cal)</t>
         </is>
       </c>
     </row>
     <row r="144" ht="15" customHeight="1">
       <c r="A144" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B144" s="18" t="inlineStr">
         <is>
-          <t>Margarina Primavera (Industrial)</t>
+          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
         </is>
       </c>
       <c r="C144" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D144" s="19" t="n">
-        <v>1.2</v>
+        <v>0.12</v>
       </c>
       <c r="E144" s="20" t="n">
-        <v>16</v>
+        <v>9.5</v>
       </c>
       <c r="F144" s="20" t="n">
-        <v>19.2</v>
+        <v>1.14</v>
       </c>
       <c r="G144" s="18" t="inlineStr">
         <is>
-          <t>Camote Glaseado</t>
+          <t>Carapulcra de Cerdo</t>
         </is>
       </c>
     </row>
     <row r="145" ht="15" customHeight="1">
       <c r="A145" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B145" s="15" t="inlineStr">
         <is>
-          <t>Nabo (x 12 Und) x 1 kg</t>
+          <t>Doña Gusta de Pollo x 7gr x 10 Und</t>
         </is>
       </c>
       <c r="C145" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D145" s="16" t="n">
-        <v>15</v>
+        <v>1.96</v>
       </c>
       <c r="E145" s="17" t="n">
-        <v>3.5</v>
+        <v>9.5</v>
       </c>
       <c r="F145" s="17" t="n">
-        <v>52.5</v>
+        <v>18.62</v>
       </c>
       <c r="G145" s="15" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Arroz Blanco</t>
         </is>
       </c>
     </row>
     <row r="146" ht="15" customHeight="1">
       <c r="A146" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B146" s="18" t="inlineStr">
         <is>
-          <t>Nabo (x 12 Und) x 1 kg</t>
+          <t>Escencia de anis x 90 ml</t>
         </is>
       </c>
       <c r="C146" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D146" s="19" t="n">
-        <v>18</v>
+        <v>0.03</v>
       </c>
       <c r="E146" s="20" t="n">
-        <v>3.5</v>
+        <v>5</v>
       </c>
       <c r="F146" s="20" t="n">
-        <v>63</v>
+        <v>0.15</v>
       </c>
       <c r="G146" s="18" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Camote Glaseado</t>
         </is>
       </c>
     </row>
     <row r="147" ht="15" customHeight="1">
       <c r="A147" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B147" s="15" t="inlineStr">
         <is>
-          <t>Oregano Fresco x 220gr</t>
+          <t>Escencia de vainilla fleishman x 500 ml</t>
         </is>
       </c>
       <c r="C147" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D147" s="16" t="n">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="E147" s="17" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F147" s="17" t="n">
-        <v>3.3</v>
+        <v>0.45</v>
       </c>
       <c r="G147" s="15" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Jugo de Papaya</t>
         </is>
       </c>
     </row>
     <row r="148" ht="15" customHeight="1">
       <c r="A148" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B148" s="18" t="inlineStr">
         <is>
-          <t>Oregano Fresco x 220gr</t>
+          <t>Escencia de vainilla fleishman x 500 ml</t>
         </is>
       </c>
       <c r="C148" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D148" s="19" t="n">
-        <v>0.4</v>
+        <v>0.28</v>
       </c>
       <c r="E148" s="20" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F148" s="20" t="n">
-        <v>12</v>
+        <v>1.4</v>
       </c>
       <c r="G148" s="18" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Ponche de Habas</t>
         </is>
       </c>
     </row>
     <row r="149" ht="15" customHeight="1">
       <c r="A149" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B149" s="15" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
         </is>
       </c>
       <c r="C149" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D149" s="16" t="n">
-        <v>1</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E149" s="17" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F149" s="17" t="n">
-        <v>30</v>
+        <v>0.35</v>
       </c>
       <c r="G149" s="15" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Jugo de Melon</t>
         </is>
       </c>
     </row>
     <row r="150" ht="15" customHeight="1">
       <c r="A150" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B150" s="18" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
         </is>
       </c>
       <c r="C150" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D150" s="19" t="n">
-        <v>3</v>
+        <v>0.49</v>
       </c>
       <c r="E150" s="20" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F150" s="20" t="n">
-        <v>90</v>
+        <v>2.45</v>
       </c>
       <c r="G150" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Yuquitas Fritas (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="151" ht="15" customHeight="1">
       <c r="A151" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B151" s="15" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
         </is>
       </c>
       <c r="C151" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D151" s="16" t="n">
-        <v>0.3</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="E151" s="17" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F151" s="17" t="n">
-        <v>9</v>
+        <v>2.8</v>
       </c>
       <c r="G151" s="15" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Chuño Pase (310 cal)</t>
         </is>
       </c>
     </row>
     <row r="152" ht="15" customHeight="1">
       <c r="A152" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B152" s="18" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
         </is>
       </c>
       <c r="C152" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D152" s="19" t="n">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="E152" s="20" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F152" s="20" t="n">
-        <v>15</v>
+        <v>1.4</v>
       </c>
       <c r="G152" s="18" t="inlineStr">
         <is>
-          <t>Huevos a la Rusa (245 cal)</t>
+          <t>Ponche de Habas</t>
         </is>
       </c>
     </row>
     <row r="153" ht="15" customHeight="1">
       <c r="A153" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B153" s="15" t="inlineStr">
         <is>
-          <t>Oregano Seco</t>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
         </is>
       </c>
       <c r="C153" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D153" s="16" t="n">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="E153" s="17" t="n">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F153" s="17" t="n">
-        <v>12</v>
+        <v>2.3</v>
       </c>
       <c r="G153" s="15" t="inlineStr">
         <is>
-          <t>Papa Seca</t>
+          <t>Quinua Acaramelada</t>
         </is>
       </c>
     </row>
     <row r="154" ht="15" customHeight="1">
       <c r="A154" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B154" s="18" t="inlineStr">
         <is>
-          <t>Palillo suelto</t>
+          <t>Escencia de vainilla la negrita x 1 lt</t>
         </is>
       </c>
       <c r="C154" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D154" s="19" t="n">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="E154" s="20" t="n">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="F154" s="20" t="n">
-        <v>16</v>
+        <v>0.5</v>
       </c>
       <c r="G154" s="18" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Camote Glaseado</t>
         </is>
       </c>
     </row>
     <row r="155" ht="15" customHeight="1">
       <c r="A155" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B155" s="15" t="inlineStr">
         <is>
-          <t>Panca de choclo x 25 Und</t>
+          <t>Fideo Spagueti Delgado</t>
         </is>
       </c>
       <c r="C155" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D155" s="16" t="n">
-        <v>400</v>
+        <v>21</v>
       </c>
       <c r="E155" s="17" t="n">
-        <v>4.5</v>
+        <v>5.5</v>
       </c>
       <c r="F155" s="17" t="n">
-        <v>1800</v>
+        <v>115.5</v>
       </c>
       <c r="G155" s="15" t="inlineStr">
         <is>
-          <t>Chuño Pase (310 cal)</t>
+          <t>Locro de zapallo</t>
         </is>
       </c>
     </row>
     <row r="156" ht="15" customHeight="1">
       <c r="A156" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B156" s="18" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Filete de Pollo S/H (Pechuga) x Kg</t>
         </is>
       </c>
       <c r="C156" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D156" s="19" t="n">
-        <v>80</v>
+        <v>52.5</v>
       </c>
       <c r="E156" s="20" t="n">
-        <v>2.5</v>
+        <v>11</v>
       </c>
       <c r="F156" s="20" t="n">
-        <v>200</v>
+        <v>577.5</v>
       </c>
       <c r="G156" s="18" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="157" ht="15" customHeight="1">
       <c r="A157" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B157" s="15" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Fresas extra</t>
         </is>
       </c>
       <c r="C157" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D157" s="16" t="n">
-        <v>600</v>
+        <v>28</v>
       </c>
       <c r="E157" s="17" t="n">
-        <v>2.5</v>
+        <v>12</v>
       </c>
       <c r="F157" s="17" t="n">
-        <v>1500</v>
+        <v>336</v>
       </c>
       <c r="G157" s="15" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Jugo de Fresa c/ Piña</t>
         </is>
       </c>
     </row>
     <row r="158" ht="15" customHeight="1">
       <c r="A158" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B158" s="18" t="inlineStr">
         <is>
-          <t>Papa Blanca Yungay (Cocina) *</t>
+          <t>Galleta de soda x 1 Kg</t>
         </is>
       </c>
       <c r="C158" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D158" s="19" t="n">
-        <v>60</v>
+        <v>0.17</v>
       </c>
       <c r="E158" s="20" t="n">
-        <v>2.5</v>
+        <v>5</v>
       </c>
       <c r="F158" s="20" t="n">
-        <v>150</v>
+        <v>0.85</v>
       </c>
       <c r="G158" s="18" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Huevo Frito</t>
         </is>
       </c>
     </row>
     <row r="159" ht="15" customHeight="1">
       <c r="A159" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B159" s="15" t="inlineStr">
         <is>
-          <t>Papa Unica(freir)</t>
+          <t>Galleta de soda x 1 Kg</t>
         </is>
       </c>
       <c r="C159" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D159" s="16" t="n">
-        <v>150</v>
+        <v>5.25</v>
       </c>
       <c r="E159" s="17" t="n">
-        <v>2.5</v>
+        <v>5</v>
       </c>
       <c r="F159" s="17" t="n">
-        <v>375</v>
+        <v>26.25</v>
       </c>
       <c r="G159" s="15" t="inlineStr">
         <is>
-          <t>Carne para mondongo</t>
+          <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="160" ht="15" customHeight="1">
       <c r="A160" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B160" s="18" t="inlineStr">
         <is>
-          <t>Papa seca</t>
+          <t>Habas verde</t>
         </is>
       </c>
       <c r="C160" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D160" s="19" t="n">
-        <v>60</v>
+        <v>11.2</v>
       </c>
       <c r="E160" s="20" t="n">
-        <v>2.5</v>
+        <v>8</v>
       </c>
       <c r="F160" s="20" t="n">
-        <v>150</v>
+        <v>89.59999999999999</v>
       </c>
       <c r="G160" s="18" t="inlineStr">
         <is>
-          <t>Locro de zapallo</t>
+          <t>Guiso de Res</t>
         </is>
       </c>
     </row>
     <row r="161" ht="15" customHeight="1">
       <c r="A161" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B161" s="15" t="inlineStr">
         <is>
-          <t>Papaya x 1.6 kg x 5 Und</t>
+          <t>Harina de Habas x Kg</t>
         </is>
       </c>
       <c r="C161" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D161" s="16" t="n">
-        <v>184.8</v>
+        <v>5.25</v>
       </c>
       <c r="E161" s="17" t="n">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="F161" s="17" t="n">
-        <v>831.6</v>
+        <v>21</v>
       </c>
       <c r="G161" s="15" t="inlineStr">
         <is>
-          <t>P. Gallina c/h</t>
+          <t>Ponche de Habas</t>
         </is>
       </c>
     </row>
     <row r="162" ht="15" customHeight="1">
       <c r="A162" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B162" s="18" t="inlineStr">
         <is>
-          <t>Pasas Negras</t>
+          <t>Harina de Trigo Don Lucciano x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C162" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D162" s="19" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E162" s="20" t="n">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="F162" s="20" t="n">
-        <v>270</v>
+        <v>28</v>
       </c>
       <c r="G162" s="18" t="inlineStr">
         <is>
-          <t>Chuño Pase (310 cal)</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="163" ht="15" customHeight="1">
       <c r="A163" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B163" s="15" t="inlineStr">
         <is>
-          <t>Pasas Negras</t>
+          <t>Harina de Trigo Don Lucciano x Saco(50 Kg)</t>
         </is>
       </c>
       <c r="C163" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D163" s="16" t="n">
-        <v>7</v>
+        <v>61.25</v>
       </c>
       <c r="E163" s="17" t="n">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="F163" s="17" t="n">
-        <v>315</v>
+        <v>245</v>
       </c>
       <c r="G163" s="15" t="inlineStr">
         <is>
-          <t>Yuquitas Fritas (320 cal)</t>
+          <t>Pan</t>
         </is>
       </c>
     </row>
     <row r="164" ht="15" customHeight="1">
       <c r="A164" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B164" s="18" t="inlineStr">
         <is>
-          <t>Pasta de Tomate x 160 Gr. (La Pomarola)</t>
+          <t>Harina prep. Blanca flor x 1 kg</t>
         </is>
       </c>
       <c r="C164" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D164" s="19" t="n">
-        <v>8</v>
+        <v>4.2</v>
       </c>
       <c r="E164" s="20" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F164" s="20" t="n">
-        <v>48</v>
+        <v>16.8</v>
       </c>
       <c r="G164" s="18" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Camote Glaseado</t>
         </is>
       </c>
     </row>
     <row r="165" ht="15" customHeight="1">
       <c r="A165" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B165" s="15" t="inlineStr">
         <is>
-          <t>Pecho de Res c/Hueso</t>
+          <t>Harina prep. Blanca flor x 1 kg</t>
         </is>
       </c>
       <c r="C165" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D165" s="16" t="n">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E165" s="17" t="n">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="F165" s="17" t="n">
-        <v>644</v>
+        <v>84</v>
       </c>
       <c r="G165" s="15" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Yuquitas Fritas (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="166" ht="15" customHeight="1">
       <c r="A166" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B166" s="18" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Hierba Buena x 300gr</t>
         </is>
       </c>
       <c r="C166" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D166" s="19" t="n">
-        <v>2</v>
+        <v>0.53</v>
       </c>
       <c r="E166" s="20" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F166" s="20" t="n">
-        <v>36</v>
+        <v>7.95</v>
       </c>
       <c r="G166" s="18" t="inlineStr">
         <is>
-          <t>Pollo en Salsa de Huacatay</t>
+          <t>Guiso de Res</t>
         </is>
       </c>
     </row>
     <row r="167" ht="15" customHeight="1">
       <c r="A167" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B167" s="15" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Hierba Cola de Caballo x 300gr</t>
         </is>
       </c>
       <c r="C167" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D167" s="16" t="n">
-        <v>15.2</v>
+        <v>1.05</v>
       </c>
       <c r="E167" s="17" t="n">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F167" s="17" t="n">
-        <v>273.6</v>
+        <v>5.25</v>
       </c>
       <c r="G167" s="15" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Refresco de Cebada c/ Limon</t>
         </is>
       </c>
     </row>
     <row r="168" ht="15" customHeight="1">
       <c r="A168" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B168" s="18" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Hierba Hinojo x 350gr</t>
         </is>
       </c>
       <c r="C168" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D168" s="19" t="n">
-        <v>0.8</v>
+        <v>0.53</v>
       </c>
       <c r="E168" s="20" t="n">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F168" s="20" t="n">
-        <v>14.4</v>
+        <v>2.65</v>
       </c>
       <c r="G168" s="18" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Chicharron de Pota c/Cancha (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="169" ht="15" customHeight="1">
       <c r="A169" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B169" s="15" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Hierba Luisa x 300gr</t>
         </is>
       </c>
       <c r="C169" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D169" s="16" t="n">
-        <v>1.2</v>
+        <v>0.53</v>
       </c>
       <c r="E169" s="17" t="n">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F169" s="17" t="n">
-        <v>21.6</v>
+        <v>2.65</v>
       </c>
       <c r="G169" s="15" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Chicharron de Pota c/Cancha (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="170" ht="15" customHeight="1">
       <c r="A170" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B170" s="18" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Hierba Manzanilla x 360gr</t>
         </is>
       </c>
       <c r="C170" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D170" s="19" t="n">
-        <v>1.2</v>
+        <v>0.53</v>
       </c>
       <c r="E170" s="20" t="n">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F170" s="20" t="n">
-        <v>21.6</v>
+        <v>2.65</v>
       </c>
       <c r="G170" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Chicharron de Pota c/Cancha (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="171" ht="15" customHeight="1">
       <c r="A171" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B171" s="15" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Hierba Menta x 300gr</t>
         </is>
       </c>
       <c r="C171" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D171" s="16" t="n">
-        <v>2.4</v>
+        <v>0.53</v>
       </c>
       <c r="E171" s="17" t="n">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F171" s="17" t="n">
-        <v>43.2</v>
+        <v>2.65</v>
       </c>
       <c r="G171" s="15" t="inlineStr">
         <is>
-          <t>Pollo Pierna con Encuentro</t>
+          <t>Chicharron de Pota c/Cancha (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="172" ht="15" customHeight="1">
       <c r="A172" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B172" s="18" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Hongos seco</t>
         </is>
       </c>
       <c r="C172" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D172" s="19" t="n">
-        <v>1.16</v>
+        <v>0.05</v>
       </c>
       <c r="E172" s="20" t="n">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F172" s="20" t="n">
-        <v>20.88</v>
+        <v>0.25</v>
       </c>
       <c r="G172" s="18" t="inlineStr">
         <is>
-          <t>Huevos a la Rusa (245 cal)</t>
+          <t>Cerdo Pierna</t>
         </is>
       </c>
     </row>
     <row r="173" ht="15" customHeight="1">
       <c r="A173" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B173" s="15" t="inlineStr">
         <is>
-          <t>Perejil x 400gr</t>
+          <t>Hongos seco</t>
         </is>
       </c>
       <c r="C173" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D173" s="16" t="n">
-        <v>0.72</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E173" s="17" t="n">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F173" s="17" t="n">
-        <v>12.96</v>
+        <v>0.35</v>
       </c>
       <c r="G173" s="15" t="inlineStr">
         <is>
-          <t>Frejol Panamito con Ensalada Fresca</t>
+          <t>Cancha con Queso (280 cal)</t>
         </is>
       </c>
     </row>
     <row r="174" ht="15" customHeight="1">
       <c r="A174" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B174" s="18" t="inlineStr">
         <is>
-          <t>Pimenton Rojo x 180 Gr</t>
+          <t>Huacatay x 400gr</t>
         </is>
       </c>
       <c r="C174" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D174" s="19" t="n">
-        <v>7.99</v>
+        <v>0.7</v>
       </c>
       <c r="E174" s="20" t="n">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F174" s="20" t="n">
-        <v>39.95</v>
+        <v>12.6</v>
       </c>
       <c r="G174" s="18" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="175" ht="15" customHeight="1">
       <c r="A175" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B175" s="15" t="inlineStr">
         <is>
-          <t>Pimenton Rojo x 180 Gr</t>
+          <t>Hueso de Res (Manzana)</t>
         </is>
       </c>
       <c r="C175" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D175" s="16" t="n">
-        <v>9.94</v>
+        <v>1.75</v>
       </c>
       <c r="E175" s="17" t="n">
         <v>5</v>
       </c>
       <c r="F175" s="17" t="n">
-        <v>49.7</v>
+        <v>8.75</v>
       </c>
       <c r="G175" s="15" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Guiso de Res</t>
         </is>
       </c>
     </row>
     <row r="176" ht="15" customHeight="1">
       <c r="A176" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B176" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C176" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D176" s="19" t="n">
-        <v>0.1</v>
+        <v>21.17</v>
       </c>
       <c r="E176" s="20" t="n">
-        <v>35</v>
+        <v>6.5</v>
       </c>
       <c r="F176" s="20" t="n">
-        <v>3.5</v>
+        <v>137.61</v>
       </c>
       <c r="G176" s="18" t="inlineStr">
         <is>
-          <t>Papa Seca</t>
+          <t>Carne para mondongo</t>
         </is>
       </c>
     </row>
     <row r="177" ht="15" customHeight="1">
       <c r="A177" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B177" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C177" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D177" s="16" t="n">
-        <v>0.1</v>
+        <v>9.83</v>
       </c>
       <c r="E177" s="17" t="n">
-        <v>35</v>
+        <v>6.5</v>
       </c>
       <c r="F177" s="17" t="n">
-        <v>3.5</v>
+        <v>63.9</v>
       </c>
       <c r="G177" s="15" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Yuquitas Fritas (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="178" ht="15" customHeight="1">
       <c r="A178" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B178" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C178" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D178" s="19" t="n">
-        <v>0.1</v>
+        <v>7.18</v>
       </c>
       <c r="E178" s="20" t="n">
-        <v>35</v>
+        <v>6.5</v>
       </c>
       <c r="F178" s="20" t="n">
-        <v>3.5</v>
+        <v>46.67</v>
       </c>
       <c r="G178" s="18" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Frejol Panamito con Ensalada Fresca</t>
         </is>
       </c>
     </row>
     <row r="179" ht="15" customHeight="1">
       <c r="A179" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B179" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C179" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D179" s="16" t="n">
-        <v>0.2</v>
+        <v>2.65</v>
       </c>
       <c r="E179" s="17" t="n">
-        <v>35</v>
+        <v>6.5</v>
       </c>
       <c r="F179" s="17" t="n">
-        <v>7</v>
+        <v>17.22</v>
       </c>
       <c r="G179" s="15" t="inlineStr">
         <is>
-          <t>Pollo Pierna con Encuentro</t>
+          <t>Pan</t>
         </is>
       </c>
     </row>
     <row r="180" ht="15" customHeight="1">
       <c r="A180" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B180" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C180" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D180" s="19" t="n">
-        <v>0.1</v>
+        <v>85.43000000000001</v>
       </c>
       <c r="E180" s="20" t="n">
-        <v>35</v>
+        <v>6.5</v>
       </c>
       <c r="F180" s="20" t="n">
-        <v>3.5</v>
+        <v>555.3</v>
       </c>
       <c r="G180" s="18" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="181" ht="15" customHeight="1">
       <c r="A181" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B181" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C181" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D181" s="16" t="n">
-        <v>0.1</v>
+        <v>7.18</v>
       </c>
       <c r="E181" s="17" t="n">
-        <v>35</v>
+        <v>6.5</v>
       </c>
       <c r="F181" s="17" t="n">
-        <v>3.5</v>
+        <v>46.67</v>
       </c>
       <c r="G181" s="15" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Ponche de Habas</t>
         </is>
       </c>
     </row>
     <row r="182" ht="15" customHeight="1">
       <c r="A182" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B182" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C182" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D182" s="19" t="n">
-        <v>0.2</v>
+        <v>10.58</v>
       </c>
       <c r="E182" s="20" t="n">
-        <v>35</v>
+        <v>6.5</v>
       </c>
       <c r="F182" s="20" t="n">
-        <v>7</v>
+        <v>68.77</v>
       </c>
       <c r="G182" s="18" t="inlineStr">
         <is>
-          <t>Empanada de Pollo (320 cal)</t>
+          <t>Pollo en Salsa de Huacatay</t>
         </is>
       </c>
     </row>
     <row r="183" ht="15" customHeight="1">
       <c r="A183" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B183" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C183" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D183" s="16" t="n">
-        <v>0.1</v>
+        <v>4.54</v>
       </c>
       <c r="E183" s="17" t="n">
-        <v>35</v>
+        <v>6.5</v>
       </c>
       <c r="F183" s="17" t="n">
-        <v>3.5</v>
+        <v>29.51</v>
       </c>
       <c r="G183" s="15" t="inlineStr">
         <is>
           <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="184" ht="15" customHeight="1">
       <c r="A184" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B184" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Huevo Rosado x180 Und</t>
         </is>
       </c>
       <c r="C184" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D184" s="19" t="n">
-        <v>0.1</v>
+        <v>2.08</v>
       </c>
       <c r="E184" s="20" t="n">
-        <v>35</v>
+        <v>6.5</v>
       </c>
       <c r="F184" s="20" t="n">
-        <v>3.5</v>
+        <v>13.52</v>
       </c>
       <c r="G184" s="18" t="inlineStr">
         <is>
-          <t>Huevos a la Rusa (245 cal)</t>
+          <t>Camote Glaseado</t>
         </is>
       </c>
     </row>
     <row r="185" ht="15" customHeight="1">
       <c r="A185" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B185" s="15" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Jamonada San Fernando x 85 gr</t>
         </is>
       </c>
       <c r="C185" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D185" s="16" t="n">
-        <v>0.1</v>
+        <v>2.38</v>
       </c>
       <c r="E185" s="17" t="n">
         <v>35</v>
       </c>
       <c r="F185" s="17" t="n">
-        <v>3.5</v>
+        <v>83.3</v>
       </c>
       <c r="G185" s="15" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Frejol Panamito con Ensalada Fresca</t>
         </is>
       </c>
     </row>
     <row r="186" ht="15" customHeight="1">
       <c r="A186" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B186" s="18" t="inlineStr">
         <is>
-          <t>Pimienta Negra Molida x Kg</t>
+          <t>Jamonada San Fernando x 85 gr</t>
         </is>
       </c>
       <c r="C186" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D186" s="19" t="n">
-        <v>0.2</v>
+        <v>3.5</v>
       </c>
       <c r="E186" s="20" t="n">
         <v>35</v>
       </c>
       <c r="F186" s="20" t="n">
-        <v>7</v>
+        <v>122.5</v>
       </c>
       <c r="G186" s="18" t="inlineStr">
         <is>
-          <t>Frejol Panamito con Ensalada Fresca</t>
+          <t>Jamonada</t>
         </is>
       </c>
     </row>
     <row r="187" ht="15" customHeight="1">
       <c r="A187" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B187" s="15" t="inlineStr">
         <is>
-          <t>Pimiento verde x 180gr</t>
+          <t>Jamonada gustitos san fernando x 250gr</t>
         </is>
       </c>
       <c r="C187" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D187" s="16" t="n">
-        <v>0.04</v>
+        <v>15.75</v>
       </c>
       <c r="E187" s="17" t="n">
-        <v>4.5</v>
+        <v>35</v>
       </c>
       <c r="F187" s="17" t="n">
-        <v>0.18</v>
+        <v>551.25</v>
       </c>
       <c r="G187" s="15" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="188" ht="15" customHeight="1">
       <c r="A188" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B188" s="18" t="inlineStr">
         <is>
-          <t>Platano bellaco maduro/freir x18kg</t>
+          <t>Jamonada gustitos san fernando x 250gr</t>
         </is>
       </c>
       <c r="C188" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D188" s="19" t="n">
-        <v>59.4</v>
+        <v>2.62</v>
       </c>
       <c r="E188" s="20" t="n">
-        <v>4.5</v>
+        <v>35</v>
       </c>
       <c r="F188" s="20" t="n">
-        <v>267.3</v>
+        <v>91.7</v>
       </c>
       <c r="G188" s="18" t="inlineStr">
         <is>
-          <t>Cebiche de Pescado (240 cal)</t>
+          <t>Cerdo Pierna</t>
         </is>
       </c>
     </row>
     <row r="189" ht="15" customHeight="1">
       <c r="A189" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B189" s="15" t="inlineStr">
         <is>
-          <t>Pollo Entero x 1.8 kg s/m</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C189" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D189" s="16" t="n">
-        <v>360</v>
+        <v>0.28</v>
       </c>
       <c r="E189" s="17" t="n">
-        <v>9.5</v>
+        <v>8</v>
       </c>
       <c r="F189" s="17" t="n">
-        <v>3420</v>
+        <v>2.24</v>
       </c>
       <c r="G189" s="15" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="190" ht="15" customHeight="1">
       <c r="A190" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B190" s="18" t="inlineStr">
         <is>
-          <t>Pollo Pierna con encuentro x Kg</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C190" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D190" s="19" t="n">
-        <v>180</v>
+        <v>0.84</v>
       </c>
       <c r="E190" s="20" t="n">
-        <v>8.5</v>
+        <v>8</v>
       </c>
       <c r="F190" s="20" t="n">
-        <v>1530</v>
+        <v>6.72</v>
       </c>
       <c r="G190" s="18" t="inlineStr">
         <is>
-          <t>Arroz con Pollo</t>
+          <t>Arroz Blanco</t>
         </is>
       </c>
     </row>
     <row r="191" ht="15" customHeight="1">
       <c r="A191" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B191" s="15" t="inlineStr">
         <is>
-          <t>Polvo de Hornear Royal 20 gr x 20 sobres</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C191" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D191" s="16" t="n">
-        <v>1.12</v>
+        <v>0.28</v>
       </c>
       <c r="E191" s="17" t="n">
         <v>8</v>
       </c>
       <c r="F191" s="17" t="n">
-        <v>8.960000000000001</v>
+        <v>2.24</v>
       </c>
       <c r="G191" s="15" t="inlineStr">
         <is>
-          <t>Chuño Pase (310 cal)</t>
+          <t>Huevos a la Rusa (245 cal)</t>
         </is>
       </c>
     </row>
     <row r="192" ht="15" customHeight="1">
       <c r="A192" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B192" s="18" t="inlineStr">
         <is>
-          <t>Polvo de hornear royal x 20 gr</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C192" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D192" s="19" t="n">
-        <v>0.72</v>
+        <v>0.1</v>
       </c>
       <c r="E192" s="20" t="n">
         <v>8</v>
       </c>
       <c r="F192" s="20" t="n">
-        <v>5.76</v>
+        <v>0.8</v>
       </c>
       <c r="G192" s="18" t="inlineStr">
         <is>
-          <t>Camote Glaseado</t>
+          <t>Cancha con Queso (280 cal)</t>
         </is>
       </c>
     </row>
     <row r="193" ht="15" customHeight="1">
       <c r="A193" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B193" s="15" t="inlineStr">
         <is>
-          <t>Polvo de hornear royal x 20 gr</t>
+          <t>Kion o Gengibre x Kg</t>
         </is>
       </c>
       <c r="C193" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D193" s="16" t="n">
-        <v>1.6</v>
+        <v>0.1</v>
       </c>
       <c r="E193" s="17" t="n">
         <v>8</v>
       </c>
       <c r="F193" s="17" t="n">
-        <v>12.8</v>
+        <v>0.8</v>
       </c>
       <c r="G193" s="15" t="inlineStr">
         <is>
-          <t>Yuquitas Fritas (320 cal)</t>
+          <t>Choclo Con Queso (180 cal)</t>
         </is>
       </c>
     </row>
     <row r="194" ht="15" customHeight="1">
       <c r="A194" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B194" s="18" t="inlineStr">
         <is>
-          <t>Poro x 12 cab x 4.2kg</t>
+          <t>Laurel</t>
         </is>
       </c>
       <c r="C194" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D194" s="19" t="n">
-        <v>15.12</v>
+        <v>0.02</v>
       </c>
       <c r="E194" s="20" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F194" s="20" t="n">
-        <v>75.59999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="G194" s="18" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Cerdo Pierna</t>
         </is>
       </c>
     </row>
     <row r="195" ht="15" customHeight="1">
       <c r="A195" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B195" s="15" t="inlineStr">
         <is>
-          <t>Poro x 12 cab x 4.2kg</t>
+          <t>Laurel</t>
         </is>
       </c>
       <c r="C195" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D195" s="16" t="n">
-        <v>15.12</v>
+        <v>0.04</v>
       </c>
       <c r="E195" s="17" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F195" s="17" t="n">
-        <v>75.59999999999999</v>
+        <v>1</v>
       </c>
       <c r="G195" s="15" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Cancha con Queso (280 cal)</t>
         </is>
       </c>
     </row>
     <row r="196" ht="15" customHeight="1">
       <c r="A196" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B196" s="18" t="inlineStr">
         <is>
-          <t>Poro x 12 cab x 4.2kg</t>
+          <t>Laurel</t>
         </is>
       </c>
       <c r="C196" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D196" s="19" t="n">
-        <v>100.8</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E196" s="20" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F196" s="20" t="n">
-        <v>504</v>
+        <v>1.75</v>
       </c>
       <c r="G196" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="197" ht="15" customHeight="1">
       <c r="A197" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B197" s="15" t="inlineStr">
         <is>
-          <t>Queso parmesano gloria x 35 gr</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C197" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D197" s="16" t="n">
-        <v>2</v>
+        <v>10.5</v>
       </c>
       <c r="E197" s="17" t="n">
-        <v>45</v>
+        <v>8.5</v>
       </c>
       <c r="F197" s="17" t="n">
-        <v>90</v>
+        <v>89.25</v>
       </c>
       <c r="G197" s="15" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Ponche de Habas</t>
         </is>
       </c>
     </row>
     <row r="198" ht="15" customHeight="1">
       <c r="A198" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B198" s="18" t="inlineStr">
         <is>
-          <t>Queso prensado/fresco x 500 gr</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C198" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D198" s="19" t="n">
-        <v>6</v>
+        <v>1.68</v>
       </c>
       <c r="E198" s="20" t="n">
-        <v>25</v>
+        <v>8.5</v>
       </c>
       <c r="F198" s="20" t="n">
-        <v>150</v>
+        <v>14.28</v>
       </c>
       <c r="G198" s="18" t="inlineStr">
         <is>
           <t>Huevo Frito</t>
         </is>
       </c>
     </row>
     <row r="199" ht="15" customHeight="1">
       <c r="A199" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B199" s="15" t="inlineStr">
         <is>
-          <t>Rocoto</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C199" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D199" s="16" t="n">
-        <v>1.5</v>
+        <v>17.64</v>
       </c>
       <c r="E199" s="17" t="n">
-        <v>25</v>
+        <v>8.5</v>
       </c>
       <c r="F199" s="17" t="n">
-        <v>37.5</v>
+        <v>149.94</v>
       </c>
       <c r="G199" s="15" t="inlineStr">
         <is>
-          <t>Huevo Frito</t>
+          <t>Leche Diluida</t>
         </is>
       </c>
     </row>
     <row r="200" ht="15" customHeight="1">
       <c r="A200" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B200" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C200" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D200" s="19" t="n">
-        <v>3.5</v>
+        <v>9.24</v>
       </c>
       <c r="E200" s="20" t="n">
-        <v>1.5</v>
+        <v>8.5</v>
       </c>
       <c r="F200" s="20" t="n">
-        <v>5.25</v>
+        <v>78.54000000000001</v>
       </c>
       <c r="G200" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Yuquitas Fritas (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="201" ht="15" customHeight="1">
       <c r="A201" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B201" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C201" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D201" s="16" t="n">
-        <v>3.5</v>
+        <v>26.46</v>
       </c>
       <c r="E201" s="17" t="n">
-        <v>1.5</v>
+        <v>8.5</v>
       </c>
       <c r="F201" s="17" t="n">
-        <v>5.25</v>
+        <v>224.91</v>
       </c>
       <c r="G201" s="15" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="202" ht="15" customHeight="1">
       <c r="A202" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B202" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Leche Evaporada x 393 Ml x 24 Und</t>
         </is>
       </c>
       <c r="C202" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>lt</t>
         </is>
       </c>
       <c r="D202" s="19" t="n">
-        <v>3.5</v>
+        <v>10.5</v>
       </c>
       <c r="E202" s="20" t="n">
-        <v>1.5</v>
+        <v>8.5</v>
       </c>
       <c r="F202" s="20" t="n">
-        <v>5.25</v>
+        <v>89.25</v>
       </c>
       <c r="G202" s="18" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Avena Chocolatada</t>
         </is>
       </c>
     </row>
     <row r="203" ht="15" customHeight="1">
       <c r="A203" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B203" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Lechuga Americana x 700 Gr. (Carola)</t>
         </is>
       </c>
       <c r="C203" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D203" s="16" t="n">
-        <v>3.5</v>
+        <v>10.58</v>
       </c>
       <c r="E203" s="17" t="n">
-        <v>1.5</v>
+        <v>4</v>
       </c>
       <c r="F203" s="17" t="n">
-        <v>5.25</v>
+        <v>42.32</v>
       </c>
       <c r="G203" s="15" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="204" ht="15" customHeight="1">
       <c r="A204" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B204" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Lenteja x kg</t>
         </is>
       </c>
       <c r="C204" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D204" s="19" t="n">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="E204" s="20" t="n">
-        <v>1.5</v>
+        <v>9</v>
       </c>
       <c r="F204" s="20" t="n">
-        <v>52.5</v>
+        <v>441</v>
       </c>
       <c r="G204" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Empanada de Pollo (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="205" ht="15" customHeight="1">
       <c r="A205" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B205" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Levadura Seca Mauripan x 500 gr</t>
         </is>
       </c>
       <c r="C205" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D205" s="16" t="n">
-        <v>3.5</v>
+        <v>0.49</v>
       </c>
       <c r="E205" s="17" t="n">
-        <v>1.5</v>
+        <v>4</v>
       </c>
       <c r="F205" s="17" t="n">
-        <v>5.25</v>
+        <v>1.96</v>
       </c>
       <c r="G205" s="15" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Pan</t>
         </is>
       </c>
     </row>
     <row r="206" ht="15" customHeight="1">
       <c r="A206" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B206" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Levadura Seca Mauripan x 500 gr</t>
         </is>
       </c>
       <c r="C206" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D206" s="19" t="n">
-        <v>3.5</v>
+        <v>0.02</v>
       </c>
       <c r="E206" s="20" t="n">
-        <v>1.5</v>
+        <v>4</v>
       </c>
       <c r="F206" s="20" t="n">
-        <v>5.25</v>
+        <v>0.08</v>
       </c>
       <c r="G206" s="18" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Camote Glaseado</t>
         </is>
       </c>
     </row>
     <row r="207" ht="15" customHeight="1">
       <c r="A207" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B207" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C207" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D207" s="16" t="n">
-        <v>5.3</v>
+        <v>3.5</v>
       </c>
       <c r="E207" s="17" t="n">
-        <v>1.5</v>
+        <v>6</v>
       </c>
       <c r="F207" s="17" t="n">
-        <v>7.95</v>
+        <v>21</v>
       </c>
       <c r="G207" s="15" t="inlineStr">
         <is>
-          <t>Huevo Frito</t>
+          <t>Refresco de Cebada c/ Limon</t>
         </is>
       </c>
     </row>
     <row r="208" ht="15" customHeight="1">
       <c r="A208" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B208" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C208" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D208" s="19" t="n">
         <v>3.5</v>
       </c>
       <c r="E208" s="20" t="n">
-        <v>1.5</v>
+        <v>6</v>
       </c>
       <c r="F208" s="20" t="n">
-        <v>5.25</v>
+        <v>21</v>
       </c>
       <c r="G208" s="18" t="inlineStr">
         <is>
-          <t>Aji de Gallina</t>
+          <t>Chicha Morada</t>
         </is>
       </c>
     </row>
     <row r="209" ht="15" customHeight="1">
       <c r="A209" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B209" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C209" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D209" s="16" t="n">
-        <v>7</v>
+        <v>3.5</v>
       </c>
       <c r="E209" s="17" t="n">
-        <v>1.5</v>
+        <v>6</v>
       </c>
       <c r="F209" s="17" t="n">
-        <v>10.5</v>
+        <v>21</v>
       </c>
       <c r="G209" s="15" t="inlineStr">
         <is>
           <t>Empanada de Pollo (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="210" ht="15" customHeight="1">
       <c r="A210" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B210" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Limon Verde</t>
         </is>
       </c>
       <c r="C210" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D210" s="19" t="n">
-        <v>3.5</v>
+        <v>23.62</v>
       </c>
       <c r="E210" s="20" t="n">
-        <v>1.5</v>
+        <v>6</v>
       </c>
       <c r="F210" s="20" t="n">
-        <v>5.25</v>
+        <v>141.72</v>
       </c>
       <c r="G210" s="18" t="inlineStr">
         <is>
-          <t>Pollo en Salsa de Huacatay</t>
+          <t>Aji y Limon</t>
         </is>
       </c>
     </row>
     <row r="211" ht="15" customHeight="1">
       <c r="A211" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B211" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Maiz Morado</t>
         </is>
       </c>
       <c r="C211" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D211" s="16" t="n">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="E211" s="17" t="n">
-        <v>1.5</v>
+        <v>6</v>
       </c>
       <c r="F211" s="17" t="n">
-        <v>10.5</v>
+        <v>84</v>
       </c>
       <c r="G211" s="15" t="inlineStr">
         <is>
-          <t>Pollo Pierna con Encuentro</t>
+          <t>Chicha Morada</t>
         </is>
       </c>
     </row>
     <row r="212" ht="15" customHeight="1">
       <c r="A212" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B212" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Maizena x kg</t>
         </is>
       </c>
       <c r="C212" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D212" s="19" t="n">
-        <v>7</v>
+        <v>2.52</v>
       </c>
       <c r="E212" s="20" t="n">
-        <v>1.5</v>
+        <v>6</v>
       </c>
       <c r="F212" s="20" t="n">
-        <v>10.5</v>
+        <v>15.12</v>
       </c>
       <c r="G212" s="18" t="inlineStr">
         <is>
           <t>Yuquitas Fritas (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="213" ht="15" customHeight="1">
       <c r="A213" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B213" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Mandarina x Und(6 x kg)</t>
         </is>
       </c>
       <c r="C213" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D213" s="16" t="n">
-        <v>3.5</v>
+        <v>58.1</v>
       </c>
       <c r="E213" s="17" t="n">
-        <v>1.5</v>
+        <v>5.5</v>
       </c>
       <c r="F213" s="17" t="n">
-        <v>5.25</v>
+        <v>319.55</v>
       </c>
       <c r="G213" s="15" t="inlineStr">
         <is>
-          <t>Papa Seca</t>
+          <t>Mandarina</t>
         </is>
       </c>
     </row>
     <row r="214" ht="15" customHeight="1">
       <c r="A214" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B214" s="18" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Mani Entero</t>
         </is>
       </c>
       <c r="C214" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D214" s="19" t="n">
-        <v>7</v>
+        <v>1.75</v>
       </c>
       <c r="E214" s="20" t="n">
-        <v>1.5</v>
+        <v>35</v>
       </c>
       <c r="F214" s="20" t="n">
-        <v>10.5</v>
+        <v>61.25</v>
       </c>
       <c r="G214" s="18" t="inlineStr">
         <is>
-          <t>Frejol Panamito con Ensalada Fresca</t>
+          <t>Aji de Gallina</t>
         </is>
       </c>
     </row>
     <row r="215" ht="15" customHeight="1">
       <c r="A215" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B215" s="15" t="inlineStr">
         <is>
-          <t>Sal de Mesa Marina *</t>
+          <t>Manjar Blanco x 1 kg</t>
         </is>
       </c>
       <c r="C215" s="15" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D215" s="16" t="n">
-        <v>3.5</v>
+        <v>0.84</v>
       </c>
       <c r="E215" s="17" t="n">
-        <v>1.5</v>
+        <v>5</v>
       </c>
       <c r="F215" s="17" t="n">
-        <v>5.25</v>
+        <v>4.2</v>
       </c>
       <c r="G215" s="15" t="inlineStr">
         <is>
-          <t>Huevos a la Rusa (245 cal)</t>
+          <t>Camote Glaseado</t>
         </is>
       </c>
     </row>
     <row r="216" ht="15" customHeight="1">
       <c r="A216" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B216" s="18" t="inlineStr">
         <is>
-          <t>Sal de cocina</t>
+          <t>Manteca Famosa x kg</t>
         </is>
       </c>
       <c r="C216" s="18" t="inlineStr">
         <is>
-          <t>g</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D216" s="19" t="n">
-        <v>4.8</v>
+        <v>8.82</v>
       </c>
       <c r="E216" s="20" t="n">
-        <v>1.5</v>
+        <v>12</v>
       </c>
       <c r="F216" s="20" t="n">
-        <v>7.2</v>
+        <v>105.84</v>
       </c>
       <c r="G216" s="18" t="inlineStr">
         <is>
-          <t>Empanada de Pollo (320 cal)</t>
+          <t>Pan</t>
         </is>
       </c>
     </row>
     <row r="217" ht="15" customHeight="1">
       <c r="A217" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B217" s="15" t="inlineStr">
         <is>
-          <t>Sillao MITONHONG X 4 LT *</t>
+          <t>Mantequilla Manty x 330 gr</t>
         </is>
       </c>
       <c r="C217" s="15" t="inlineStr">
         <is>
-          <t>ml</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D217" s="16" t="n">
-        <v>1.2</v>
+        <v>2.02</v>
       </c>
       <c r="E217" s="17" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F217" s="17" t="n">
-        <v>14.4</v>
+        <v>36.36</v>
       </c>
       <c r="G217" s="15" t="inlineStr">
         <is>
-          <t>Huevos a la Rusa (245 cal)</t>
+          <t>Cafe, Nesquik, Infusiones, Mantequilla</t>
         </is>
       </c>
     </row>
     <row r="218" ht="15" customHeight="1">
       <c r="A218" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B218" s="18" t="inlineStr">
         <is>
-          <t>Sillao MITONHONG X 4 LT *</t>
+          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
         </is>
       </c>
       <c r="C218" s="18" t="inlineStr">
         <is>
-          <t>ml</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D218" s="19" t="n">
-        <v>2</v>
+        <v>5.25</v>
       </c>
       <c r="E218" s="20" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F218" s="20" t="n">
-        <v>24</v>
+        <v>94.5</v>
       </c>
       <c r="G218" s="18" t="inlineStr">
         <is>
-          <t>Papa Seca</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="219" ht="15" customHeight="1">
       <c r="A219" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B219" s="15" t="inlineStr">
         <is>
-          <t>Sillao MITONHONG X 4 LT *</t>
+          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
         </is>
       </c>
       <c r="C219" s="15" t="inlineStr">
         <is>
-          <t>ml</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D219" s="16" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E219" s="17" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F219" s="17" t="n">
-        <v>48</v>
+        <v>126</v>
       </c>
       <c r="G219" s="15" t="inlineStr">
         <is>
-          <t>Pollo Pierna con Encuentro</t>
+          <t>Yuquitas Fritas (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="220" ht="15" customHeight="1">
       <c r="A220" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B220" s="18" t="inlineStr">
         <is>
-          <t>Sillao MITONHONG X 4 LT *</t>
+          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
         </is>
       </c>
       <c r="C220" s="18" t="inlineStr">
         <is>
-          <t>ml</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D220" s="19" t="n">
-        <v>1.2</v>
+        <v>0.35</v>
       </c>
       <c r="E220" s="20" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F220" s="20" t="n">
-        <v>14.4</v>
+        <v>6.3</v>
       </c>
       <c r="G220" s="18" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Cerdo Pierna</t>
         </is>
       </c>
     </row>
     <row r="221" ht="15" customHeight="1">
       <c r="A221" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B221" s="15" t="inlineStr">
         <is>
-          <t>Tomate</t>
+          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
         </is>
       </c>
       <c r="C221" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D221" s="16" t="n">
-        <v>40</v>
+        <v>0.28</v>
       </c>
       <c r="E221" s="17" t="n">
-        <v>2.5</v>
+        <v>18</v>
       </c>
       <c r="F221" s="17" t="n">
-        <v>100</v>
+        <v>5.04</v>
       </c>
       <c r="G221" s="15" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Camote Glaseado</t>
         </is>
       </c>
     </row>
     <row r="222" ht="15" customHeight="1">
       <c r="A222" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B222" s="18" t="inlineStr">
         <is>
-          <t>Tomate</t>
+          <t>Mantequilla Sello de Oro Barra x 2 kg</t>
         </is>
       </c>
       <c r="C222" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D222" s="19" t="n">
-        <v>35</v>
+        <v>2.8</v>
       </c>
       <c r="E222" s="20" t="n">
-        <v>2.5</v>
+        <v>18</v>
       </c>
       <c r="F222" s="20" t="n">
-        <v>87.5</v>
+        <v>50.4</v>
       </c>
       <c r="G222" s="18" t="inlineStr">
         <is>
-          <t>Huevos a la Rusa (245 cal)</t>
+          <t>Chuño Pase (310 cal)</t>
         </is>
       </c>
     </row>
     <row r="223" ht="15" customHeight="1">
       <c r="A223" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B223" s="15" t="inlineStr">
         <is>
-          <t>Tomate</t>
+          <t>Maracuya</t>
         </is>
       </c>
       <c r="C223" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D223" s="16" t="n">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="E223" s="17" t="n">
-        <v>2.5</v>
+        <v>6</v>
       </c>
       <c r="F223" s="17" t="n">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="G223" s="15" t="inlineStr">
         <is>
-          <t>Empanada de Pollo (320 cal)</t>
+          <t>Yuquitas Fritas (320 cal)</t>
         </is>
       </c>
     </row>
     <row r="224" ht="15" customHeight="1">
       <c r="A224" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B224" s="18" t="inlineStr">
         <is>
-          <t>Tomate</t>
+          <t>Margarina Primavera (Industrial)</t>
         </is>
       </c>
       <c r="C224" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D224" s="19" t="n">
-        <v>20</v>
+        <v>0.21</v>
       </c>
       <c r="E224" s="20" t="n">
-        <v>2.5</v>
+        <v>16</v>
       </c>
       <c r="F224" s="20" t="n">
-        <v>50</v>
+        <v>3.36</v>
       </c>
       <c r="G224" s="18" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Camote Glaseado</t>
         </is>
       </c>
     </row>
     <row r="225" ht="15" customHeight="1">
       <c r="A225" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B225" s="15" t="inlineStr">
         <is>
-          <t>Tomate</t>
+          <t>Mate Anis Herbi x 100 Und</t>
         </is>
       </c>
       <c r="C225" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D225" s="16" t="n">
-        <v>150</v>
+        <v>0.61</v>
       </c>
       <c r="E225" s="17" t="n">
-        <v>2.5</v>
+        <v>5</v>
       </c>
       <c r="F225" s="17" t="n">
-        <v>375</v>
+        <v>3.05</v>
       </c>
       <c r="G225" s="15" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Cafe, Nesquik, Infusiones, Mantequilla</t>
         </is>
       </c>
     </row>
     <row r="226" ht="15" customHeight="1">
       <c r="A226" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B226" s="18" t="inlineStr">
         <is>
-          <t>Trigo Pelado</t>
+          <t>Mate Manzanilla Herbi x 100 Und</t>
         </is>
       </c>
       <c r="C226" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D226" s="19" t="n">
-        <v>40</v>
+        <v>0.82</v>
       </c>
       <c r="E226" s="20" t="n">
-        <v>6.5</v>
+        <v>5</v>
       </c>
       <c r="F226" s="20" t="n">
-        <v>260</v>
+        <v>4.1</v>
       </c>
       <c r="G226" s="18" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Cafe, Nesquik, Infusiones, Mantequilla</t>
         </is>
       </c>
     </row>
     <row r="227" ht="15" customHeight="1">
       <c r="A227" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B227" s="15" t="inlineStr">
         <is>
-          <t>Uva negra</t>
+          <t>Melon x 1.5 - 1.8 kg</t>
         </is>
       </c>
       <c r="C227" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D227" s="16" t="n">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="E227" s="17" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F227" s="17" t="n">
-        <v>800</v>
+        <v>420</v>
       </c>
       <c r="G227" s="15" t="inlineStr">
         <is>
-          <t>Salpicon de Pollo (210 cal)</t>
+          <t>Jugo de Melon</t>
         </is>
       </c>
     </row>
     <row r="228" ht="15" customHeight="1">
       <c r="A228" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B228" s="18" t="inlineStr">
         <is>
-          <t>Vainita Fresca</t>
+          <t>Membrillo</t>
         </is>
       </c>
       <c r="C228" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D228" s="19" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E228" s="20" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F228" s="20" t="n">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="G228" s="18" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Avena c/ Membrillo</t>
         </is>
       </c>
     </row>
     <row r="229" ht="15" customHeight="1">
       <c r="A229" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B229" s="15" t="inlineStr">
         <is>
-          <t>Vinagre Blanco el Firme x 1 Lt</t>
+          <t>Mermelada Doypack (Fresa) x 1 kg</t>
         </is>
       </c>
       <c r="C229" s="15" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D229" s="16" t="n">
-        <v>4</v>
+        <v>2.1</v>
       </c>
       <c r="E229" s="17" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F229" s="17" t="n">
-        <v>32</v>
+        <v>25.2</v>
       </c>
       <c r="G229" s="15" t="inlineStr">
         <is>
-          <t>Pollo Pierna con Encuentro</t>
+          <t>Cafe, Nesquik, Infusiones, Mantequilla</t>
         </is>
       </c>
     </row>
     <row r="230" ht="15" customHeight="1">
       <c r="A230" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B230" s="18" t="inlineStr">
         <is>
-          <t>Vinagre Blanco el Firme x 1 Lt</t>
+          <t>Nabo (x 12 Und) x 1 kg</t>
         </is>
       </c>
       <c r="C230" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D230" s="19" t="n">
-        <v>2.4</v>
+        <v>6.3</v>
       </c>
       <c r="E230" s="20" t="n">
-        <v>8</v>
+        <v>3.5</v>
       </c>
       <c r="F230" s="20" t="n">
-        <v>19.2</v>
+        <v>22.05</v>
       </c>
       <c r="G230" s="18" t="inlineStr">
         <is>
-          <t>Huevos a la Rusa (245 cal)</t>
+          <t>Choclo Con Queso (180 cal)</t>
         </is>
       </c>
     </row>
     <row r="231" ht="15" customHeight="1">
       <c r="A231" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B231" s="15" t="inlineStr">
         <is>
-          <t>Vinagre Tinto 1lt</t>
+          <t>Nabo (x 12 Und) x 1 kg</t>
         </is>
       </c>
       <c r="C231" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D231" s="16" t="n">
-        <v>2</v>
+        <v>5.25</v>
       </c>
       <c r="E231" s="17" t="n">
-        <v>8</v>
+        <v>3.5</v>
       </c>
       <c r="F231" s="17" t="n">
-        <v>16</v>
+        <v>18.38</v>
       </c>
       <c r="G231" s="15" t="inlineStr">
         <is>
-          <t>Papa Seca</t>
+          <t>Guiso de Res</t>
         </is>
       </c>
     </row>
     <row r="232" ht="15" customHeight="1">
       <c r="A232" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B232" s="18" t="inlineStr">
         <is>
-          <t>Vino Tinto Gato x 500 ml</t>
+          <t>Nesquick x 400 Gr. (Lata)</t>
         </is>
       </c>
       <c r="C232" s="18" t="inlineStr">
         <is>
-          <t>mililitros</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D232" s="19" t="n">
-        <v>2</v>
+        <v>1.6</v>
       </c>
       <c r="E232" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F232" s="20" t="n">
         <v>8</v>
       </c>
-      <c r="F232" s="20" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G232" s="18" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Cafe, Nesquik, Infusiones, Mantequilla</t>
         </is>
       </c>
     </row>
     <row r="233" ht="15" customHeight="1">
       <c r="A233" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B233" s="15" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Nuez moscada</t>
         </is>
       </c>
       <c r="C233" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D233" s="16" t="n">
-        <v>20</v>
+        <v>0.21</v>
       </c>
       <c r="E233" s="17" t="n">
-        <v>3</v>
+        <v>65</v>
       </c>
       <c r="F233" s="17" t="n">
-        <v>60</v>
+        <v>13.65</v>
       </c>
       <c r="G233" s="15" t="inlineStr">
         <is>
-          <t>Choclo Con Queso (180 cal)</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="234" ht="15" customHeight="1">
       <c r="A234" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B234" s="18" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Oregano Fresco x 220gr</t>
         </is>
       </c>
       <c r="C234" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D234" s="19" t="n">
-        <v>15</v>
+        <v>0.04</v>
       </c>
       <c r="E234" s="20" t="n">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="F234" s="20" t="n">
-        <v>45</v>
+        <v>1.2</v>
       </c>
       <c r="G234" s="18" t="inlineStr">
         <is>
-          <t>Carapulcra de Cerdo</t>
+          <t>Guiso de Res</t>
         </is>
       </c>
     </row>
     <row r="235" ht="15" customHeight="1">
       <c r="A235" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B235" s="15" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Oregano Fresco x 220gr</t>
         </is>
       </c>
       <c r="C235" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D235" s="16" t="n">
-        <v>25</v>
+        <v>0.14</v>
       </c>
       <c r="E235" s="17" t="n">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="F235" s="17" t="n">
-        <v>75</v>
+        <v>4.2</v>
       </c>
       <c r="G235" s="15" t="inlineStr">
         <is>
-          <t>Cancha con Queso (280 cal)</t>
+          <t>Choclo Con Queso (180 cal)</t>
         </is>
       </c>
     </row>
     <row r="236" ht="15" customHeight="1">
       <c r="A236" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B236" s="18" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C236" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D236" s="19" t="n">
-        <v>10</v>
+        <v>0.17</v>
       </c>
       <c r="E236" s="20" t="n">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="F236" s="20" t="n">
-        <v>30</v>
+        <v>5.1</v>
       </c>
       <c r="G236" s="18" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Huevos a la Rusa (245 cal)</t>
         </is>
       </c>
     </row>
     <row r="237" ht="15" customHeight="1">
       <c r="A237" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B237" s="15" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C237" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D237" s="16" t="n">
-        <v>40</v>
+        <v>0.32</v>
       </c>
       <c r="E237" s="17" t="n">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="F237" s="17" t="n">
-        <v>120</v>
+        <v>9.6</v>
       </c>
       <c r="G237" s="15" t="inlineStr">
         <is>
-          <t>Cerdo Pierna</t>
+          <t>Huevos a la reyna</t>
         </is>
       </c>
     </row>
     <row r="238" ht="15" customHeight="1">
       <c r="A238" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B238" s="18" t="inlineStr">
         <is>
-          <t>Zanahoria</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C238" s="18" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D238" s="19" t="n">
-        <v>120</v>
+        <v>0.35</v>
       </c>
       <c r="E238" s="20" t="n">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="F238" s="20" t="n">
-        <v>360</v>
+        <v>10.5</v>
       </c>
       <c r="G238" s="18" t="inlineStr">
         <is>
-          <t>Arroz Blanco</t>
+          <t>Choclo Con Queso (180 cal)</t>
         </is>
       </c>
     </row>
     <row r="239" ht="15" customHeight="1">
       <c r="A239" s="15" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B239" s="15" t="inlineStr">
         <is>
-          <t>Zapallo(Macre) x Kg</t>
+          <t>Oregano Seco</t>
         </is>
       </c>
       <c r="C239" s="15" t="inlineStr">
         <is>
-          <t>gramos</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="D239" s="16" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="E239" s="17" t="n">
         <v>30</v>
       </c>
-      <c r="E239" s="17" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="17" t="n">
-        <v>84</v>
+        <v>25.2</v>
       </c>
       <c r="G239" s="15" t="inlineStr">
         <is>
-          <t>Guiso de Res</t>
+          <t>Arroz Blanco</t>
         </is>
       </c>
     </row>
     <row r="240" ht="15" customHeight="1">
       <c r="A240" s="18" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="B240" s="18" t="inlineStr">
         <is>
+          <t>Oregano Seco</t>
+        </is>
+      </c>
+      <c r="C240" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D240" s="19" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="E240" s="20" t="n">
+        <v>30</v>
+      </c>
+      <c r="F240" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="G240" s="18" t="inlineStr">
+        <is>
+          <t>Cerdo Pierna</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" ht="15" customHeight="1">
+      <c r="A241" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B241" s="15" t="inlineStr">
+        <is>
+          <t>Oregano Seco</t>
+        </is>
+      </c>
+      <c r="C241" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D241" s="16" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="E241" s="17" t="n">
+        <v>30</v>
+      </c>
+      <c r="F241" s="17" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="G241" s="15" t="inlineStr">
+        <is>
+          <t>Papa Seca</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" ht="15" customHeight="1">
+      <c r="A242" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B242" s="18" t="inlineStr">
+        <is>
+          <t>PISCO VARGAS X 750 ML</t>
+        </is>
+      </c>
+      <c r="C242" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D242" s="19" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E242" s="20" t="n">
+        <v>12</v>
+      </c>
+      <c r="F242" s="20" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="G242" s="18" t="inlineStr">
+        <is>
+          <t>Huevos a la reyna</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" ht="15" customHeight="1">
+      <c r="A243" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B243" s="15" t="inlineStr">
+        <is>
+          <t>Palillo suelto</t>
+        </is>
+      </c>
+      <c r="C243" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D243" s="16" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="E243" s="17" t="n">
+        <v>40</v>
+      </c>
+      <c r="F243" s="17" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="G243" s="15" t="inlineStr">
+        <is>
+          <t>Carapulcra de Cerdo</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" ht="15" customHeight="1">
+      <c r="A244" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B244" s="18" t="inlineStr">
+        <is>
+          <t>Pan de molde blanco x 480 gr</t>
+        </is>
+      </c>
+      <c r="C244" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D244" s="19" t="n">
+        <v>26.26</v>
+      </c>
+      <c r="E244" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F244" s="20" t="n">
+        <v>131.3</v>
+      </c>
+      <c r="G244" s="18" t="inlineStr">
+        <is>
+          <t>Huevos a la reyna</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" ht="15" customHeight="1">
+      <c r="A245" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B245" s="15" t="inlineStr">
+        <is>
+          <t>Panca de choclo x 25 Und</t>
+        </is>
+      </c>
+      <c r="C245" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D245" s="16" t="n">
+        <v>140</v>
+      </c>
+      <c r="E245" s="17" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F245" s="17" t="n">
+        <v>630</v>
+      </c>
+      <c r="G245" s="15" t="inlineStr">
+        <is>
+          <t>Chuño Pase (310 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="246" ht="15" customHeight="1">
+      <c r="A246" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B246" s="18" t="inlineStr">
+        <is>
+          <t>Papa Blanca Yungay (Cocina)</t>
+        </is>
+      </c>
+      <c r="C246" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D246" s="19" t="n">
+        <v>168</v>
+      </c>
+      <c r="E246" s="20" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F246" s="20" t="n">
+        <v>420</v>
+      </c>
+      <c r="G246" s="18" t="inlineStr">
+        <is>
+          <t>Arroz Blanco</t>
+        </is>
+      </c>
+    </row>
+    <row r="247" ht="15" customHeight="1">
+      <c r="A247" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B247" s="15" t="inlineStr">
+        <is>
+          <t>Papa Blanca Yungay (Cocina)</t>
+        </is>
+      </c>
+      <c r="C247" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D247" s="16" t="n">
+        <v>28</v>
+      </c>
+      <c r="E247" s="17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F247" s="17" t="n">
+        <v>70</v>
+      </c>
+      <c r="G247" s="15" t="inlineStr">
+        <is>
+          <t>Choclo Con Queso (180 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="248" ht="15" customHeight="1">
+      <c r="A248" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B248" s="18" t="inlineStr">
+        <is>
+          <t>Papa Blanca Yungay (Cocina)</t>
+        </is>
+      </c>
+      <c r="C248" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D248" s="19" t="n">
+        <v>21</v>
+      </c>
+      <c r="E248" s="20" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F248" s="20" t="n">
+        <v>52.5</v>
+      </c>
+      <c r="G248" s="18" t="inlineStr">
+        <is>
+          <t>Guiso de Res</t>
+        </is>
+      </c>
+    </row>
+    <row r="249" ht="15" customHeight="1">
+      <c r="A249" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B249" s="15" t="inlineStr">
+        <is>
+          <t>Papa Unica(freir)</t>
+        </is>
+      </c>
+      <c r="C249" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D249" s="16" t="n">
+        <v>52.5</v>
+      </c>
+      <c r="E249" s="17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F249" s="17" t="n">
+        <v>131.25</v>
+      </c>
+      <c r="G249" s="15" t="inlineStr">
+        <is>
+          <t>Carne para mondongo</t>
+        </is>
+      </c>
+    </row>
+    <row r="250" ht="15" customHeight="1">
+      <c r="A250" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B250" s="18" t="inlineStr">
+        <is>
+          <t>Papa seca</t>
+        </is>
+      </c>
+      <c r="C250" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D250" s="19" t="n">
+        <v>21</v>
+      </c>
+      <c r="E250" s="20" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F250" s="20" t="n">
+        <v>52.5</v>
+      </c>
+      <c r="G250" s="18" t="inlineStr">
+        <is>
+          <t>Locro de zapallo</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" ht="15" customHeight="1">
+      <c r="A251" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B251" s="15" t="inlineStr">
+        <is>
+          <t>Papaya x 1.6 kg x 5 Und</t>
+        </is>
+      </c>
+      <c r="C251" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D251" s="16" t="n">
+        <v>64.68000000000001</v>
+      </c>
+      <c r="E251" s="17" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F251" s="17" t="n">
+        <v>291.06</v>
+      </c>
+      <c r="G251" s="15" t="inlineStr">
+        <is>
+          <t>P. Gallina c/h</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" ht="15" customHeight="1">
+      <c r="A252" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B252" s="18" t="inlineStr">
+        <is>
+          <t>Papaya x 1.6 kg x 5 Und</t>
+        </is>
+      </c>
+      <c r="C252" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D252" s="19" t="n">
+        <v>70</v>
+      </c>
+      <c r="E252" s="20" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F252" s="20" t="n">
+        <v>315</v>
+      </c>
+      <c r="G252" s="18" t="inlineStr">
+        <is>
+          <t>Jugo de Papaya</t>
+        </is>
+      </c>
+    </row>
+    <row r="253" ht="15" customHeight="1">
+      <c r="A253" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B253" s="15" t="inlineStr">
+        <is>
+          <t>Pasas Negras</t>
+        </is>
+      </c>
+      <c r="C253" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D253" s="16" t="n">
+        <v>2.45</v>
+      </c>
+      <c r="E253" s="17" t="n">
+        <v>45</v>
+      </c>
+      <c r="F253" s="17" t="n">
+        <v>110.25</v>
+      </c>
+      <c r="G253" s="15" t="inlineStr">
+        <is>
+          <t>Yuquitas Fritas (320 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" ht="15" customHeight="1">
+      <c r="A254" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B254" s="18" t="inlineStr">
+        <is>
+          <t>Pasas Negras</t>
+        </is>
+      </c>
+      <c r="C254" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D254" s="19" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="E254" s="20" t="n">
+        <v>45</v>
+      </c>
+      <c r="F254" s="20" t="n">
+        <v>94.5</v>
+      </c>
+      <c r="G254" s="18" t="inlineStr">
+        <is>
+          <t>Chuño Pase (310 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" ht="15" customHeight="1">
+      <c r="A255" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B255" s="15" t="inlineStr">
+        <is>
+          <t>Pasta de Tomate x 160 Gr. (La Pomarola)</t>
+        </is>
+      </c>
+      <c r="C255" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D255" s="16" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="E255" s="17" t="n">
+        <v>6</v>
+      </c>
+      <c r="F255" s="17" t="n">
+        <v>8.4</v>
+      </c>
+      <c r="G255" s="15" t="inlineStr">
+        <is>
+          <t>Cerdo Pierna</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" ht="15" customHeight="1">
+      <c r="A256" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B256" s="18" t="inlineStr">
+        <is>
+          <t>Pecho de Res c/Hueso</t>
+        </is>
+      </c>
+      <c r="C256" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D256" s="19" t="n">
+        <v>8.050000000000001</v>
+      </c>
+      <c r="E256" s="20" t="n">
+        <v>28</v>
+      </c>
+      <c r="F256" s="20" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="G256" s="18" t="inlineStr">
+        <is>
+          <t>Guiso de Res</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" ht="15" customHeight="1">
+      <c r="A257" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B257" s="15" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C257" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D257" s="16" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E257" s="17" t="n">
+        <v>18</v>
+      </c>
+      <c r="F257" s="17" t="n">
+        <v>6.3</v>
+      </c>
+      <c r="G257" s="15" t="inlineStr">
+        <is>
+          <t>Pollo en Salsa de Huacatay</t>
+        </is>
+      </c>
+    </row>
+    <row r="258" ht="15" customHeight="1">
+      <c r="A258" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B258" s="18" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C258" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D258" s="19" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="E258" s="20" t="n">
+        <v>18</v>
+      </c>
+      <c r="F258" s="20" t="n">
+        <v>7.56</v>
+      </c>
+      <c r="G258" s="18" t="inlineStr">
+        <is>
+          <t>Aji de Gallina</t>
+        </is>
+      </c>
+    </row>
+    <row r="259" ht="15" customHeight="1">
+      <c r="A259" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B259" s="15" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C259" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D259" s="16" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="E259" s="17" t="n">
+        <v>18</v>
+      </c>
+      <c r="F259" s="17" t="n">
+        <v>3.78</v>
+      </c>
+      <c r="G259" s="15" t="inlineStr">
+        <is>
+          <t>Carapulcra de Cerdo</t>
+        </is>
+      </c>
+    </row>
+    <row r="260" ht="15" customHeight="1">
+      <c r="A260" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B260" s="18" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C260" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D260" s="19" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="E260" s="20" t="n">
+        <v>18</v>
+      </c>
+      <c r="F260" s="20" t="n">
+        <v>7.56</v>
+      </c>
+      <c r="G260" s="18" t="inlineStr">
+        <is>
+          <t>Pollo Pierna con Encuentro</t>
+        </is>
+      </c>
+    </row>
+    <row r="261" ht="15" customHeight="1">
+      <c r="A261" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B261" s="15" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C261" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D261" s="16" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="E261" s="17" t="n">
+        <v>18</v>
+      </c>
+      <c r="F261" s="17" t="n">
+        <v>7.38</v>
+      </c>
+      <c r="G261" s="15" t="inlineStr">
+        <is>
+          <t>Huevos a la Rusa (245 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="262" ht="15" customHeight="1">
+      <c r="A262" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B262" s="18" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C262" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D262" s="19" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="E262" s="20" t="n">
+        <v>18</v>
+      </c>
+      <c r="F262" s="20" t="n">
+        <v>2.34</v>
+      </c>
+      <c r="G262" s="18" t="inlineStr">
+        <is>
+          <t>Frejol Panamito con Ensalada Fresca</t>
+        </is>
+      </c>
+    </row>
+    <row r="263" ht="15" customHeight="1">
+      <c r="A263" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B263" s="15" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C263" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D263" s="16" t="n">
+        <v>4.26</v>
+      </c>
+      <c r="E263" s="17" t="n">
+        <v>18</v>
+      </c>
+      <c r="F263" s="17" t="n">
+        <v>76.68000000000001</v>
+      </c>
+      <c r="G263" s="15" t="inlineStr">
+        <is>
+          <t>Arroz Blanco</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" ht="15" customHeight="1">
+      <c r="A264" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B264" s="18" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C264" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D264" s="19" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="E264" s="20" t="n">
+        <v>18</v>
+      </c>
+      <c r="F264" s="20" t="n">
+        <v>5.04</v>
+      </c>
+      <c r="G264" s="18" t="inlineStr">
+        <is>
+          <t>Choclo Con Queso (180 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="265" ht="15" customHeight="1">
+      <c r="A265" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B265" s="15" t="inlineStr">
+        <is>
+          <t>Perejil x 400gr</t>
+        </is>
+      </c>
+      <c r="C265" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D265" s="16" t="n">
+        <v>1.58</v>
+      </c>
+      <c r="E265" s="17" t="n">
+        <v>18</v>
+      </c>
+      <c r="F265" s="17" t="n">
+        <v>28.44</v>
+      </c>
+      <c r="G265" s="15" t="inlineStr">
+        <is>
+          <t>Huevos a la reyna</t>
+        </is>
+      </c>
+    </row>
+    <row r="266" ht="15" customHeight="1">
+      <c r="A266" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B266" s="18" t="inlineStr">
+        <is>
+          <t>Pimenton Rojo x 180 Gr</t>
+        </is>
+      </c>
+      <c r="C266" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D266" s="19" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="E266" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F266" s="20" t="n">
+        <v>14</v>
+      </c>
+      <c r="G266" s="18" t="inlineStr">
+        <is>
+          <t>Cancha con Queso (280 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="267" ht="15" customHeight="1">
+      <c r="A267" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B267" s="15" t="inlineStr">
+        <is>
+          <t>Pimenton Rojo x 180 Gr</t>
+        </is>
+      </c>
+      <c r="C267" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D267" s="16" t="n">
+        <v>1.74</v>
+      </c>
+      <c r="E267" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F267" s="17" t="n">
+        <v>8.699999999999999</v>
+      </c>
+      <c r="G267" s="15" t="inlineStr">
+        <is>
+          <t>Carapulcra de Cerdo</t>
+        </is>
+      </c>
+    </row>
+    <row r="268" ht="15" customHeight="1">
+      <c r="A268" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B268" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C268" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D268" s="19" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E268" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F268" s="20" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="G268" s="18" t="inlineStr">
+        <is>
+          <t>Carapulcra de Cerdo</t>
+        </is>
+      </c>
+    </row>
+    <row r="269" ht="15" customHeight="1">
+      <c r="A269" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B269" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C269" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D269" s="16" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E269" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F269" s="17" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G269" s="15" t="inlineStr">
+        <is>
+          <t>Cancha con Queso (280 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="270" ht="15" customHeight="1">
+      <c r="A270" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B270" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C270" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D270" s="19" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E270" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F270" s="20" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G270" s="18" t="inlineStr">
+        <is>
+          <t>Aji de Gallina</t>
+        </is>
+      </c>
+    </row>
+    <row r="271" ht="15" customHeight="1">
+      <c r="A271" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B271" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C271" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D271" s="16" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="E271" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F271" s="17" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="G271" s="15" t="inlineStr">
+        <is>
+          <t>Huevos a la reyna</t>
+        </is>
+      </c>
+    </row>
+    <row r="272" ht="15" customHeight="1">
+      <c r="A272" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B272" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C272" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D272" s="19" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E272" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F272" s="20" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G272" s="18" t="inlineStr">
+        <is>
+          <t>Guiso de Res</t>
+        </is>
+      </c>
+    </row>
+    <row r="273" ht="15" customHeight="1">
+      <c r="A273" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B273" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C273" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D273" s="16" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="E273" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F273" s="17" t="n">
+        <v>2.45</v>
+      </c>
+      <c r="G273" s="15" t="inlineStr">
+        <is>
+          <t>Empanada de Pollo (320 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="274" ht="15" customHeight="1">
+      <c r="A274" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B274" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C274" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D274" s="19" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E274" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F274" s="20" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G274" s="18" t="inlineStr">
+        <is>
+          <t>Pollo Pierna con Encuentro</t>
+        </is>
+      </c>
+    </row>
+    <row r="275" ht="15" customHeight="1">
+      <c r="A275" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B275" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C275" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D275" s="16" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E275" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F275" s="17" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="G275" s="15" t="inlineStr">
+        <is>
+          <t>Cerdo Pierna</t>
+        </is>
+      </c>
+    </row>
+    <row r="276" ht="15" customHeight="1">
+      <c r="A276" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B276" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C276" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D276" s="19" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E276" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F276" s="20" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G276" s="18" t="inlineStr">
+        <is>
+          <t>Huevos a la Rusa (245 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="277" ht="15" customHeight="1">
+      <c r="A277" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B277" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C277" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D277" s="16" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E277" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F277" s="17" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G277" s="15" t="inlineStr">
+        <is>
+          <t>Frejol Panamito con Ensalada Fresca</t>
+        </is>
+      </c>
+    </row>
+    <row r="278" ht="15" customHeight="1">
+      <c r="A278" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B278" s="18" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C278" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D278" s="19" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E278" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="F278" s="20" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="G278" s="18" t="inlineStr">
+        <is>
+          <t>Papa Seca</t>
+        </is>
+      </c>
+    </row>
+    <row r="279" ht="15" customHeight="1">
+      <c r="A279" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B279" s="15" t="inlineStr">
+        <is>
+          <t>Pimienta Negra Molida x Kg</t>
+        </is>
+      </c>
+      <c r="C279" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D279" s="16" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="E279" s="17" t="n">
+        <v>35</v>
+      </c>
+      <c r="F279" s="17" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G279" s="15" t="inlineStr">
+        <is>
+          <t>Choclo Con Queso (180 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="280" ht="15" customHeight="1">
+      <c r="A280" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B280" s="18" t="inlineStr">
+        <is>
+          <t>Pimiento verde x 180gr</t>
+        </is>
+      </c>
+      <c r="C280" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D280" s="19" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E280" s="20" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F280" s="20" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="G280" s="18" t="inlineStr">
+        <is>
+          <t>Cancha con Queso (280 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" ht="15" customHeight="1">
+      <c r="A281" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B281" s="15" t="inlineStr">
+        <is>
+          <t>Piña Hawaiana x Und (2.2 kg) Grandes</t>
+        </is>
+      </c>
+      <c r="C281" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D281" s="16" t="n">
+        <v>238.08</v>
+      </c>
+      <c r="E281" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F281" s="17" t="n">
+        <v>1904.64</v>
+      </c>
+      <c r="G281" s="15" t="inlineStr">
+        <is>
+          <t>Jugo de Piña</t>
+        </is>
+      </c>
+    </row>
+    <row r="282" ht="15" customHeight="1">
+      <c r="A282" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B282" s="18" t="inlineStr">
+        <is>
+          <t>Piña Hawaiana x Und (2.2 kg) Grandes</t>
+        </is>
+      </c>
+      <c r="C282" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D282" s="19" t="n">
+        <v>55.98</v>
+      </c>
+      <c r="E282" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F282" s="20" t="n">
+        <v>447.84</v>
+      </c>
+      <c r="G282" s="18" t="inlineStr">
+        <is>
+          <t>Jugo de Fresa c/ Piña</t>
+        </is>
+      </c>
+    </row>
+    <row r="283" ht="15" customHeight="1">
+      <c r="A283" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B283" s="15" t="inlineStr">
+        <is>
+          <t>Platano bellaco maduro/freir x18kg</t>
+        </is>
+      </c>
+      <c r="C283" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D283" s="16" t="n">
+        <v>20.79</v>
+      </c>
+      <c r="E283" s="17" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="F283" s="17" t="n">
+        <v>93.55</v>
+      </c>
+      <c r="G283" s="15" t="inlineStr">
+        <is>
+          <t>Cebiche de Pescado (240 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="284" ht="15" customHeight="1">
+      <c r="A284" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B284" s="18" t="inlineStr">
+        <is>
+          <t>Pollo Entero x 1.8 kg s/m</t>
+        </is>
+      </c>
+      <c r="C284" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D284" s="19" t="n">
+        <v>100.8</v>
+      </c>
+      <c r="E284" s="20" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F284" s="20" t="n">
+        <v>957.6</v>
+      </c>
+      <c r="G284" s="18" t="inlineStr">
+        <is>
+          <t>Arroz Blanco</t>
+        </is>
+      </c>
+    </row>
+    <row r="285" ht="15" customHeight="1">
+      <c r="A285" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B285" s="15" t="inlineStr">
+        <is>
+          <t>Pollo Pierna con encuentro x Kg</t>
+        </is>
+      </c>
+      <c r="C285" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D285" s="16" t="n">
+        <v>31.5</v>
+      </c>
+      <c r="E285" s="17" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="F285" s="17" t="n">
+        <v>267.75</v>
+      </c>
+      <c r="G285" s="15" t="inlineStr">
+        <is>
+          <t>Arroz con Pollo</t>
+        </is>
+      </c>
+    </row>
+    <row r="286" ht="15" customHeight="1">
+      <c r="A286" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B286" s="18" t="inlineStr">
+        <is>
+          <t>Polvo de Hornear Royal 20 gr x 20 sobres</t>
+        </is>
+      </c>
+      <c r="C286" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D286" s="19" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="E286" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F286" s="20" t="n">
+        <v>3.12</v>
+      </c>
+      <c r="G286" s="18" t="inlineStr">
+        <is>
+          <t>Chuño Pase (310 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="287" ht="15" customHeight="1">
+      <c r="A287" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B287" s="15" t="inlineStr">
+        <is>
+          <t>Polvo de hornear royal x 20 gr</t>
+        </is>
+      </c>
+      <c r="C287" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D287" s="16" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="E287" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F287" s="17" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="G287" s="15" t="inlineStr">
+        <is>
+          <t>Camote Glaseado</t>
+        </is>
+      </c>
+    </row>
+    <row r="288" ht="15" customHeight="1">
+      <c r="A288" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B288" s="18" t="inlineStr">
+        <is>
+          <t>Polvo de hornear royal x 20 gr</t>
+        </is>
+      </c>
+      <c r="C288" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D288" s="19" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="E288" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F288" s="20" t="n">
+        <v>4.48</v>
+      </c>
+      <c r="G288" s="18" t="inlineStr">
+        <is>
+          <t>Yuquitas Fritas (320 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="289" ht="15" customHeight="1">
+      <c r="A289" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B289" s="15" t="inlineStr">
+        <is>
+          <t>Poro x 12 cab x 4.2kg</t>
+        </is>
+      </c>
+      <c r="C289" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D289" s="16" t="n">
+        <v>28.22</v>
+      </c>
+      <c r="E289" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F289" s="17" t="n">
+        <v>141.1</v>
+      </c>
+      <c r="G289" s="15" t="inlineStr">
+        <is>
+          <t>Arroz Blanco</t>
+        </is>
+      </c>
+    </row>
+    <row r="290" ht="15" customHeight="1">
+      <c r="A290" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B290" s="18" t="inlineStr">
+        <is>
+          <t>Poro x 12 cab x 4.2kg</t>
+        </is>
+      </c>
+      <c r="C290" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D290" s="19" t="n">
+        <v>5.29</v>
+      </c>
+      <c r="E290" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F290" s="20" t="n">
+        <v>26.45</v>
+      </c>
+      <c r="G290" s="18" t="inlineStr">
+        <is>
+          <t>Guiso de Res</t>
+        </is>
+      </c>
+    </row>
+    <row r="291" ht="15" customHeight="1">
+      <c r="A291" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B291" s="15" t="inlineStr">
+        <is>
+          <t>Poro x 12 cab x 4.2kg</t>
+        </is>
+      </c>
+      <c r="C291" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D291" s="16" t="n">
+        <v>5.29</v>
+      </c>
+      <c r="E291" s="17" t="n">
+        <v>5</v>
+      </c>
+      <c r="F291" s="17" t="n">
+        <v>26.45</v>
+      </c>
+      <c r="G291" s="15" t="inlineStr">
+        <is>
+          <t>Choclo Con Queso (180 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="292" ht="15" customHeight="1">
+      <c r="A292" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B292" s="18" t="inlineStr">
+        <is>
+          <t>Queso parmesano gloria x 35 gr</t>
+        </is>
+      </c>
+      <c r="C292" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D292" s="19" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E292" s="20" t="n">
+        <v>45</v>
+      </c>
+      <c r="F292" s="20" t="n">
+        <v>15.75</v>
+      </c>
+      <c r="G292" s="18" t="inlineStr">
+        <is>
+          <t>Cerdo Pierna</t>
+        </is>
+      </c>
+    </row>
+    <row r="293" ht="15" customHeight="1">
+      <c r="A293" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B293" s="15" t="inlineStr">
+        <is>
+          <t>Queso prensado/fresco x 500 gr</t>
+        </is>
+      </c>
+      <c r="C293" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D293" s="16" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="E293" s="17" t="n">
+        <v>25</v>
+      </c>
+      <c r="F293" s="17" t="n">
+        <v>262.5</v>
+      </c>
+      <c r="G293" s="15" t="inlineStr">
+        <is>
+          <t>Queso Fresco</t>
+        </is>
+      </c>
+    </row>
+    <row r="294" ht="15" customHeight="1">
+      <c r="A294" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B294" s="18" t="inlineStr">
+        <is>
+          <t>Queso prensado/fresco x 500 gr</t>
+        </is>
+      </c>
+      <c r="C294" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D294" s="19" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="E294" s="20" t="n">
+        <v>25</v>
+      </c>
+      <c r="F294" s="20" t="n">
+        <v>52.5</v>
+      </c>
+      <c r="G294" s="18" t="inlineStr">
+        <is>
+          <t>Huevo Frito</t>
+        </is>
+      </c>
+    </row>
+    <row r="295" ht="15" customHeight="1">
+      <c r="A295" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B295" s="15" t="inlineStr">
+        <is>
+          <t>Quinua</t>
+        </is>
+      </c>
+      <c r="C295" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D295" s="16" t="n">
+        <v>11.2</v>
+      </c>
+      <c r="E295" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F295" s="17" t="n">
+        <v>89.59999999999999</v>
+      </c>
+      <c r="G295" s="15" t="inlineStr">
+        <is>
+          <t>Quinua Acaramelada</t>
+        </is>
+      </c>
+    </row>
+    <row r="296" ht="15" customHeight="1">
+      <c r="A296" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B296" s="18" t="inlineStr">
+        <is>
+          <t>Quinua</t>
+        </is>
+      </c>
+      <c r="C296" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D296" s="19" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="E296" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F296" s="20" t="n">
+        <v>28</v>
+      </c>
+      <c r="G296" s="18" t="inlineStr">
+        <is>
+          <t>Avena c/ Quinua</t>
+        </is>
+      </c>
+    </row>
+    <row r="297" ht="15" customHeight="1">
+      <c r="A297" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B297" s="15" t="inlineStr">
+        <is>
+          <t>Rocoto</t>
+        </is>
+      </c>
+      <c r="C297" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D297" s="16" t="n">
+        <v>23.62</v>
+      </c>
+      <c r="E297" s="17" t="n">
+        <v>25</v>
+      </c>
+      <c r="F297" s="17" t="n">
+        <v>590.5</v>
+      </c>
+      <c r="G297" s="15" t="inlineStr">
+        <is>
+          <t>Aji y Limon</t>
+        </is>
+      </c>
+    </row>
+    <row r="298" ht="15" customHeight="1">
+      <c r="A298" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B298" s="18" t="inlineStr">
+        <is>
+          <t>Rocoto</t>
+        </is>
+      </c>
+      <c r="C298" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D298" s="19" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="E298" s="20" t="n">
+        <v>25</v>
+      </c>
+      <c r="F298" s="20" t="n">
+        <v>13.25</v>
+      </c>
+      <c r="G298" s="18" t="inlineStr">
+        <is>
+          <t>Huevo Frito</t>
+        </is>
+      </c>
+    </row>
+    <row r="299" ht="15" customHeight="1">
+      <c r="A299" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B299" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C299" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D299" s="16" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="E299" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F299" s="17" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="G299" s="15" t="inlineStr">
+        <is>
+          <t>Pollo Pierna con Encuentro</t>
+        </is>
+      </c>
+    </row>
+    <row r="300" ht="15" customHeight="1">
+      <c r="A300" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B300" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C300" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D300" s="19" t="n">
+        <v>8.57</v>
+      </c>
+      <c r="E300" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F300" s="20" t="n">
+        <v>12.86</v>
+      </c>
+      <c r="G300" s="18" t="inlineStr">
+        <is>
+          <t>Pan</t>
+        </is>
+      </c>
+    </row>
+    <row r="301" ht="15" customHeight="1">
+      <c r="A301" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B301" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C301" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D301" s="16" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="E301" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F301" s="17" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="G301" s="15" t="inlineStr">
+        <is>
+          <t>Cancha con Queso (280 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" ht="15" customHeight="1">
+      <c r="A302" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B302" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C302" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D302" s="19" t="n">
+        <v>2.45</v>
+      </c>
+      <c r="E302" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F302" s="20" t="n">
+        <v>3.68</v>
+      </c>
+      <c r="G302" s="18" t="inlineStr">
+        <is>
+          <t>Empanada de Pollo (320 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="303" ht="15" customHeight="1">
+      <c r="A303" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B303" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C303" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D303" s="16" t="n">
+        <v>16.7</v>
+      </c>
+      <c r="E303" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F303" s="17" t="n">
+        <v>25.05</v>
+      </c>
+      <c r="G303" s="15" t="inlineStr">
+        <is>
+          <t>Aji y Limon</t>
+        </is>
+      </c>
+    </row>
+    <row r="304" ht="15" customHeight="1">
+      <c r="A304" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B304" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C304" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D304" s="19" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="E304" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F304" s="20" t="n">
+        <v>2.78</v>
+      </c>
+      <c r="G304" s="18" t="inlineStr">
+        <is>
+          <t>Huevo Frito</t>
+        </is>
+      </c>
+    </row>
+    <row r="305" ht="15" customHeight="1">
+      <c r="A305" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B305" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C305" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D305" s="16" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="E305" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F305" s="17" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G305" s="15" t="inlineStr">
+        <is>
+          <t>Cerdo Pierna</t>
+        </is>
+      </c>
+    </row>
+    <row r="306" ht="15" customHeight="1">
+      <c r="A306" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B306" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C306" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D306" s="19" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="E306" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F306" s="20" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="G306" s="18" t="inlineStr">
+        <is>
+          <t>Huevos a la Rusa (245 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="307" ht="15" customHeight="1">
+      <c r="A307" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B307" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C307" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D307" s="16" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="E307" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F307" s="17" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="G307" s="15" t="inlineStr">
+        <is>
+          <t>Frejol Panamito con Ensalada Fresca</t>
+        </is>
+      </c>
+    </row>
+    <row r="308" ht="15" customHeight="1">
+      <c r="A308" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B308" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C308" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D308" s="19" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="E308" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F308" s="20" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G308" s="18" t="inlineStr">
+        <is>
+          <t>Papa Seca</t>
+        </is>
+      </c>
+    </row>
+    <row r="309" ht="15" customHeight="1">
+      <c r="A309" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B309" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C309" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D309" s="16" t="n">
+        <v>2.45</v>
+      </c>
+      <c r="E309" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F309" s="17" t="n">
+        <v>3.68</v>
+      </c>
+      <c r="G309" s="15" t="inlineStr">
+        <is>
+          <t>Yuquitas Fritas (320 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="310" ht="15" customHeight="1">
+      <c r="A310" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B310" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C310" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D310" s="19" t="n">
+        <v>9.800000000000001</v>
+      </c>
+      <c r="E310" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F310" s="20" t="n">
+        <v>14.7</v>
+      </c>
+      <c r="G310" s="18" t="inlineStr">
+        <is>
+          <t>Arroz Blanco</t>
+        </is>
+      </c>
+    </row>
+    <row r="311" ht="15" customHeight="1">
+      <c r="A311" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B311" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C311" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D311" s="16" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="E311" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F311" s="17" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="G311" s="15" t="inlineStr">
+        <is>
+          <t>Guiso de Res</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" ht="15" customHeight="1">
+      <c r="A312" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B312" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C312" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D312" s="19" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="E312" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F312" s="20" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="G312" s="18" t="inlineStr">
+        <is>
+          <t>Choclo Con Queso (180 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="313" ht="15" customHeight="1">
+      <c r="A313" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B313" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C313" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D313" s="16" t="n">
+        <v>4.58</v>
+      </c>
+      <c r="E313" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F313" s="17" t="n">
+        <v>6.87</v>
+      </c>
+      <c r="G313" s="15" t="inlineStr">
+        <is>
+          <t>Huevos a la reyna</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" ht="15" customHeight="1">
+      <c r="A314" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B314" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C314" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D314" s="19" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="E314" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F314" s="20" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="G314" s="18" t="inlineStr">
+        <is>
+          <t>Aji de Gallina</t>
+        </is>
+      </c>
+    </row>
+    <row r="315" ht="15" customHeight="1">
+      <c r="A315" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B315" s="15" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C315" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D315" s="16" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="E315" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F315" s="17" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G315" s="15" t="inlineStr">
+        <is>
+          <t>Carapulcra de Cerdo</t>
+        </is>
+      </c>
+    </row>
+    <row r="316" ht="15" customHeight="1">
+      <c r="A316" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B316" s="18" t="inlineStr">
+        <is>
+          <t>Sal de Mesa Marina</t>
+        </is>
+      </c>
+      <c r="C316" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D316" s="19" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="E316" s="20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F316" s="20" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G316" s="18" t="inlineStr">
+        <is>
+          <t>Pollo en Salsa de Huacatay</t>
+        </is>
+      </c>
+    </row>
+    <row r="317" ht="15" customHeight="1">
+      <c r="A317" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B317" s="15" t="inlineStr">
+        <is>
+          <t>Sal de cocina</t>
+        </is>
+      </c>
+      <c r="C317" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D317" s="16" t="n">
+        <v>1.68</v>
+      </c>
+      <c r="E317" s="17" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="F317" s="17" t="n">
+        <v>2.52</v>
+      </c>
+      <c r="G317" s="15" t="inlineStr">
+        <is>
+          <t>Empanada de Pollo (320 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="318" ht="15" customHeight="1">
+      <c r="A318" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B318" s="18" t="inlineStr">
+        <is>
+          <t>Sillao MITONHONG X 4 LT</t>
+        </is>
+      </c>
+      <c r="C318" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D318" s="19" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="E318" s="20" t="n">
+        <v>12</v>
+      </c>
+      <c r="F318" s="20" t="n">
+        <v>8.4</v>
+      </c>
+      <c r="G318" s="18" t="inlineStr">
+        <is>
+          <t>Pollo Pierna con Encuentro</t>
+        </is>
+      </c>
+    </row>
+    <row r="319" ht="15" customHeight="1">
+      <c r="A319" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B319" s="15" t="inlineStr">
+        <is>
+          <t>Sillao MITONHONG X 4 LT</t>
+        </is>
+      </c>
+      <c r="C319" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D319" s="16" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="E319" s="17" t="n">
+        <v>12</v>
+      </c>
+      <c r="F319" s="17" t="n">
+        <v>5.04</v>
+      </c>
+      <c r="G319" s="15" t="inlineStr">
+        <is>
+          <t>Cancha con Queso (280 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="320" ht="15" customHeight="1">
+      <c r="A320" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B320" s="18" t="inlineStr">
+        <is>
+          <t>Sillao MITONHONG X 4 LT</t>
+        </is>
+      </c>
+      <c r="C320" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D320" s="19" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E320" s="20" t="n">
+        <v>12</v>
+      </c>
+      <c r="F320" s="20" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="G320" s="18" t="inlineStr">
+        <is>
+          <t>Papa Seca</t>
+        </is>
+      </c>
+    </row>
+    <row r="321" ht="15" customHeight="1">
+      <c r="A321" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B321" s="15" t="inlineStr">
+        <is>
+          <t>Sillao MITONHONG X 4 LT</t>
+        </is>
+      </c>
+      <c r="C321" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D321" s="16" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="E321" s="17" t="n">
+        <v>12</v>
+      </c>
+      <c r="F321" s="17" t="n">
+        <v>5.04</v>
+      </c>
+      <c r="G321" s="15" t="inlineStr">
+        <is>
+          <t>Huevos a la Rusa (245 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="322" ht="15" customHeight="1">
+      <c r="A322" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B322" s="18" t="inlineStr">
+        <is>
+          <t>Soya Molida</t>
+        </is>
+      </c>
+      <c r="C322" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D322" s="19" t="n">
+        <v>17.5</v>
+      </c>
+      <c r="E322" s="20" t="n">
+        <v>5</v>
+      </c>
+      <c r="F322" s="20" t="n">
+        <v>87.5</v>
+      </c>
+      <c r="G322" s="18" t="inlineStr">
+        <is>
+          <t>Leche de Soya</t>
+        </is>
+      </c>
+    </row>
+    <row r="323" ht="15" customHeight="1">
+      <c r="A323" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B323" s="15" t="inlineStr">
+        <is>
+          <t>Te canela y clavo x 100 sobres</t>
+        </is>
+      </c>
+      <c r="C323" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D323" s="16" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="E323" s="17" t="n">
+        <v>45</v>
+      </c>
+      <c r="F323" s="17" t="n">
+        <v>24.75</v>
+      </c>
+      <c r="G323" s="15" t="inlineStr">
+        <is>
+          <t>Cafe, Nesquik, Infusiones, Mantequilla</t>
+        </is>
+      </c>
+    </row>
+    <row r="324" ht="15" customHeight="1">
+      <c r="A324" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B324" s="18" t="inlineStr">
+        <is>
+          <t>Te puro x 100 sobres herbi</t>
+        </is>
+      </c>
+      <c r="C324" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D324" s="19" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="E324" s="20" t="n">
+        <v>28</v>
+      </c>
+      <c r="F324" s="20" t="n">
+        <v>7.56</v>
+      </c>
+      <c r="G324" s="18" t="inlineStr">
+        <is>
+          <t>Cafe, Nesquik, Infusiones, Mantequilla</t>
+        </is>
+      </c>
+    </row>
+    <row r="325" ht="15" customHeight="1">
+      <c r="A325" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B325" s="15" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C325" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D325" s="16" t="n">
+        <v>7</v>
+      </c>
+      <c r="E325" s="17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F325" s="17" t="n">
+        <v>17.5</v>
+      </c>
+      <c r="G325" s="15" t="inlineStr">
+        <is>
+          <t>Cerdo Pierna</t>
+        </is>
+      </c>
+    </row>
+    <row r="326" ht="15" customHeight="1">
+      <c r="A326" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B326" s="18" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C326" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D326" s="19" t="n">
+        <v>42</v>
+      </c>
+      <c r="E326" s="20" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F326" s="20" t="n">
+        <v>105</v>
+      </c>
+      <c r="G326" s="18" t="inlineStr">
+        <is>
+          <t>Arroz Blanco</t>
+        </is>
+      </c>
+    </row>
+    <row r="327" ht="15" customHeight="1">
+      <c r="A327" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B327" s="15" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C327" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D327" s="16" t="n">
+        <v>7</v>
+      </c>
+      <c r="E327" s="17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F327" s="17" t="n">
+        <v>17.5</v>
+      </c>
+      <c r="G327" s="15" t="inlineStr">
+        <is>
+          <t>Cancha con Queso (280 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="328" ht="15" customHeight="1">
+      <c r="A328" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B328" s="18" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C328" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D328" s="19" t="n">
+        <v>12.25</v>
+      </c>
+      <c r="E328" s="20" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F328" s="20" t="n">
+        <v>30.62</v>
+      </c>
+      <c r="G328" s="18" t="inlineStr">
+        <is>
+          <t>Huevos a la Rusa (245 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="329" ht="15" customHeight="1">
+      <c r="A329" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B329" s="15" t="inlineStr">
+        <is>
+          <t>Tomate</t>
+        </is>
+      </c>
+      <c r="C329" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D329" s="16" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="E329" s="17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="F329" s="17" t="n">
+        <v>26.25</v>
+      </c>
+      <c r="G329" s="15" t="inlineStr">
+        <is>
+          <t>Empanada de Pollo (320 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="330" ht="15" customHeight="1">
+      <c r="A330" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B330" s="18" t="inlineStr">
+        <is>
+          <t>Trigo Pelado</t>
+        </is>
+      </c>
+      <c r="C330" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D330" s="19" t="n">
+        <v>14</v>
+      </c>
+      <c r="E330" s="20" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="F330" s="20" t="n">
+        <v>91</v>
+      </c>
+      <c r="G330" s="18" t="inlineStr">
+        <is>
+          <t>Guiso de Res</t>
+        </is>
+      </c>
+    </row>
+    <row r="331" ht="15" customHeight="1">
+      <c r="A331" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B331" s="15" t="inlineStr">
+        <is>
+          <t>Uva negra</t>
+        </is>
+      </c>
+      <c r="C331" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D331" s="16" t="n">
+        <v>35</v>
+      </c>
+      <c r="E331" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F331" s="17" t="n">
+        <v>280</v>
+      </c>
+      <c r="G331" s="15" t="inlineStr">
+        <is>
+          <t>Salpicon de Pollo (210 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="332" ht="15" customHeight="1">
+      <c r="A332" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B332" s="18" t="inlineStr">
+        <is>
+          <t>Vainita Fresca</t>
+        </is>
+      </c>
+      <c r="C332" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D332" s="19" t="n">
+        <v>1.75</v>
+      </c>
+      <c r="E332" s="20" t="n">
+        <v>4</v>
+      </c>
+      <c r="F332" s="20" t="n">
+        <v>7</v>
+      </c>
+      <c r="G332" s="18" t="inlineStr">
+        <is>
+          <t>Carapulcra de Cerdo</t>
+        </is>
+      </c>
+    </row>
+    <row r="333" ht="15" customHeight="1">
+      <c r="A333" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B333" s="15" t="inlineStr">
+        <is>
+          <t>Vinagre Blanco el Firme x 1 Lt</t>
+        </is>
+      </c>
+      <c r="C333" s="15" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D333" s="16" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="E333" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F333" s="17" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="G333" s="15" t="inlineStr">
+        <is>
+          <t>Pollo Pierna con Encuentro</t>
+        </is>
+      </c>
+    </row>
+    <row r="334" ht="15" customHeight="1">
+      <c r="A334" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B334" s="18" t="inlineStr">
+        <is>
+          <t>Vinagre Blanco el Firme x 1 Lt</t>
+        </is>
+      </c>
+      <c r="C334" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D334" s="19" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="E334" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F334" s="20" t="n">
+        <v>6.72</v>
+      </c>
+      <c r="G334" s="18" t="inlineStr">
+        <is>
+          <t>Huevos a la Rusa (245 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="335" ht="15" customHeight="1">
+      <c r="A335" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B335" s="15" t="inlineStr">
+        <is>
+          <t>Vinagre Tinto 1lt</t>
+        </is>
+      </c>
+      <c r="C335" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D335" s="16" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E335" s="17" t="n">
+        <v>8</v>
+      </c>
+      <c r="F335" s="17" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="G335" s="15" t="inlineStr">
+        <is>
+          <t>Papa Seca</t>
+        </is>
+      </c>
+    </row>
+    <row r="336" ht="15" customHeight="1">
+      <c r="A336" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B336" s="18" t="inlineStr">
+        <is>
+          <t>Vino Tinto Gato x 500 ml</t>
+        </is>
+      </c>
+      <c r="C336" s="18" t="inlineStr">
+        <is>
+          <t>lt</t>
+        </is>
+      </c>
+      <c r="D336" s="19" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="E336" s="20" t="n">
+        <v>8</v>
+      </c>
+      <c r="F336" s="20" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="G336" s="18" t="inlineStr">
+        <is>
+          <t>Cerdo Pierna</t>
+        </is>
+      </c>
+    </row>
+    <row r="337" ht="15" customHeight="1">
+      <c r="A337" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B337" s="15" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C337" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D337" s="16" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="E337" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="F337" s="17" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="G337" s="15" t="inlineStr">
+        <is>
+          <t>Guiso de Res</t>
+        </is>
+      </c>
+    </row>
+    <row r="338" ht="15" customHeight="1">
+      <c r="A338" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B338" s="18" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C338" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D338" s="19" t="n">
+        <v>33.6</v>
+      </c>
+      <c r="E338" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="F338" s="20" t="n">
+        <v>100.8</v>
+      </c>
+      <c r="G338" s="18" t="inlineStr">
+        <is>
+          <t>Arroz Blanco</t>
+        </is>
+      </c>
+    </row>
+    <row r="339" ht="15" customHeight="1">
+      <c r="A339" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B339" s="15" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C339" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D339" s="16" t="n">
+        <v>2.62</v>
+      </c>
+      <c r="E339" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="F339" s="17" t="n">
+        <v>7.86</v>
+      </c>
+      <c r="G339" s="15" t="inlineStr">
+        <is>
+          <t>Carapulcra de Cerdo</t>
+        </is>
+      </c>
+    </row>
+    <row r="340" ht="15" customHeight="1">
+      <c r="A340" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B340" s="18" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C340" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D340" s="19" t="n">
+        <v>7</v>
+      </c>
+      <c r="E340" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="F340" s="20" t="n">
+        <v>21</v>
+      </c>
+      <c r="G340" s="18" t="inlineStr">
+        <is>
+          <t>Cerdo Pierna</t>
+        </is>
+      </c>
+    </row>
+    <row r="341" ht="15" customHeight="1">
+      <c r="A341" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B341" s="15" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C341" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D341" s="16" t="n">
+        <v>8.75</v>
+      </c>
+      <c r="E341" s="17" t="n">
+        <v>3</v>
+      </c>
+      <c r="F341" s="17" t="n">
+        <v>26.25</v>
+      </c>
+      <c r="G341" s="15" t="inlineStr">
+        <is>
+          <t>Cancha con Queso (280 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="342" ht="15" customHeight="1">
+      <c r="A342" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B342" s="18" t="inlineStr">
+        <is>
+          <t>Zanahoria</t>
+        </is>
+      </c>
+      <c r="C342" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D342" s="19" t="n">
+        <v>7</v>
+      </c>
+      <c r="E342" s="20" t="n">
+        <v>3</v>
+      </c>
+      <c r="F342" s="20" t="n">
+        <v>21</v>
+      </c>
+      <c r="G342" s="18" t="inlineStr">
+        <is>
+          <t>Choclo Con Queso (180 cal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="343" ht="15" customHeight="1">
+      <c r="A343" s="15" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B343" s="15" t="inlineStr">
+        <is>
           <t>Zapallo(Macre) x Kg</t>
         </is>
       </c>
-      <c r="C240" s="18" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E240" s="20" t="n">
+      <c r="C343" s="15" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D343" s="16" t="n">
+        <v>84</v>
+      </c>
+      <c r="E343" s="17" t="n">
         <v>2.8</v>
       </c>
-      <c r="F240" s="20" t="n">
-[...2 lines deleted...]
-      <c r="G240" s="18" t="inlineStr">
+      <c r="F343" s="17" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="G343" s="15" t="inlineStr">
         <is>
           <t>Arroz Blanco</t>
         </is>
       </c>
     </row>
-    <row r="241" ht="22" customHeight="1">
-      <c r="A241" s="21" t="inlineStr">
+    <row r="344" ht="15" customHeight="1">
+      <c r="A344" s="18" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="B344" s="18" t="inlineStr">
+        <is>
+          <t>Zapallo(Macre) x Kg</t>
+        </is>
+      </c>
+      <c r="C344" s="18" t="inlineStr">
+        <is>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="D344" s="19" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="E344" s="20" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="F344" s="20" t="n">
+        <v>29.4</v>
+      </c>
+      <c r="G344" s="18" t="inlineStr">
+        <is>
+          <t>Guiso de Res</t>
+        </is>
+      </c>
+    </row>
+    <row r="345" ht="22" customHeight="1">
+      <c r="A345" s="21" t="inlineStr">
         <is>
           <t>COSTO TOTAL ESTIMADO</t>
         </is>
       </c>
-      <c r="F241" s="22" t="n">
-[...2 lines deleted...]
-      <c r="G241" s="23" t="n"/>
+      <c r="F345" s="22" t="n">
+        <v>21703.53</v>
+      </c>
+      <c r="G345" s="23" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="A345:E345"/>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A241:E241"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F76"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="35" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="24" t="inlineStr">
         <is>
           <t>PLATOS SIN INGREDIENTES — Antapite — Semana 5/2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="25" t="inlineStr">
         <is>
-          <t>73 platos sin ingredientes (64.6% del menú) — requieren acción en el sistema</t>
+          <t>23 platos sin ingredientes (20.4% del menú) — requieren acción en el sistema</t>
         </is>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1">
       <c r="A3" s="26" t="inlineStr">
         <is>
           <t>DÍA</t>
         </is>
       </c>
       <c r="B3" s="26" t="inlineStr">
         <is>
           <t>COMIDA</t>
         </is>
       </c>
       <c r="C3" s="26" t="inlineStr">
         <is>
           <t>TIPO PLATO</t>
         </is>
       </c>
       <c r="D3" s="26" t="inlineStr">
         <is>
           <t>NOMBRE DEL PLATO/COMPLEMENTO</t>
         </is>
       </c>
       <c r="E3" s="26" t="inlineStr">
@@ -8436,2321 +11657,721 @@
       </c>
       <c r="E4" s="27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F4" s="28" t="inlineStr">
         <is>
           <t>Sin receta asignada</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="18" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="B5" s="18" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C5" s="18" t="inlineStr">
         <is>
-          <t>complemento_2</t>
+          <t>entrada</t>
         </is>
       </c>
       <c r="D5" s="18" t="inlineStr">
         <is>
-          <t>Refresco de Cebada c/ Limon</t>
-[...5 lines deleted...]
-        </is>
+          <t>Enrollado de Hot Dog (320 cal)</t>
+        </is>
+      </c>
+      <c r="E5" s="18" t="n">
+        <v>1920</v>
       </c>
       <c r="F5" s="29" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="27" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="B6" s="27" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C6" s="27" t="inlineStr">
         <is>
-          <t>complemento_3</t>
+          <t>entrada2</t>
         </is>
       </c>
       <c r="D6" s="27" t="inlineStr">
         <is>
-          <t>Aji y Limon</t>
-[...5 lines deleted...]
-        </is>
+          <t>Enrollado de Hot Dog (320 cal)</t>
+        </is>
+      </c>
+      <c r="E6" s="27" t="n">
+        <v>1920</v>
       </c>
       <c r="F6" s="28" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="18" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="B7" s="18" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C7" s="18" t="inlineStr">
         <is>
-          <t>entrada</t>
+          <t>fondo1</t>
         </is>
       </c>
       <c r="D7" s="18" t="inlineStr">
         <is>
-          <t>Enrollado de Hot Dog (320 cal)</t>
+          <t>Pescado Frito</t>
         </is>
       </c>
       <c r="E7" s="18" t="n">
-        <v>1920</v>
+        <v>1741</v>
       </c>
       <c r="F7" s="29" t="inlineStr">
         <is>
           <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="27" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="B8" s="27" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C8" s="27" t="inlineStr">
         <is>
-          <t>entrada2</t>
+          <t>fondo2_acompanamiento</t>
         </is>
       </c>
       <c r="D8" s="27" t="inlineStr">
         <is>
-          <t>Enrollado de Hot Dog (320 cal)</t>
+          <t>Papa a la Huancaina</t>
         </is>
       </c>
       <c r="E8" s="27" t="n">
-        <v>1920</v>
+        <v>1720</v>
       </c>
       <c r="F8" s="28" t="inlineStr">
         <is>
           <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="18" t="inlineStr">
         <is>
           <t>Lunes</t>
         </is>
       </c>
       <c r="B9" s="18" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C9" s="18" t="inlineStr">
         <is>
-          <t>fondo1</t>
+          <t>sopa</t>
         </is>
       </c>
       <c r="D9" s="18" t="inlineStr">
         <is>
-          <t>Pescado Frito</t>
+          <t>Sopa Shambar c/ Res (320 cal)</t>
         </is>
       </c>
       <c r="E9" s="18" t="n">
-        <v>1741</v>
+        <v>1913</v>
       </c>
       <c r="F9" s="29" t="inlineStr">
         <is>
           <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="27" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="B10" s="27" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
       <c r="C10" s="27" t="inlineStr">
         <is>
-          <t>fondo2_acompanamiento</t>
+          <t>sopa</t>
         </is>
       </c>
       <c r="D10" s="27" t="inlineStr">
         <is>
-          <t>Papa a la Huancaina</t>
+          <t>Menestron de Ternera con Fideo Canuto (380 cal)</t>
         </is>
       </c>
       <c r="E10" s="27" t="n">
-        <v>1720</v>
+        <v>1887</v>
       </c>
       <c r="F10" s="28" t="inlineStr">
         <is>
           <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="18" t="inlineStr">
         <is>
-          <t>Lunes</t>
+          <t>Domingo</t>
         </is>
       </c>
       <c r="B11" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Desayuno</t>
         </is>
       </c>
       <c r="C11" s="18" t="inlineStr">
         <is>
-          <t>sopa</t>
+          <t>fondo1_acompanamiento</t>
         </is>
       </c>
       <c r="D11" s="18" t="inlineStr">
         <is>
-          <t>Sopa Shambar c/ Res (320 cal)</t>
+          <t>Rocoto y Sal</t>
         </is>
       </c>
       <c r="E11" s="18" t="n">
-        <v>1913</v>
+        <v>3605</v>
       </c>
       <c r="F11" s="29" t="inlineStr">
         <is>
           <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="27" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Jueves</t>
         </is>
       </c>
       <c r="B12" s="27" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Desayuno</t>
         </is>
       </c>
       <c r="C12" s="27" t="inlineStr">
         <is>
-          <t>complemento_1</t>
+          <t>complemento_7</t>
         </is>
       </c>
       <c r="D12" s="27" t="inlineStr">
         <is>
-          <t>Mandarina</t>
+          <t>Jugo Mixto de Mango, Piña y Manzana</t>
         </is>
       </c>
       <c r="E12" s="27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F12" s="28" t="inlineStr">
         <is>
           <t>Sin receta asignada</t>
         </is>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="18" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Jueves</t>
         </is>
       </c>
       <c r="B13" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Desayuno</t>
         </is>
       </c>
       <c r="C13" s="18" t="inlineStr">
         <is>
-          <t>complemento_2</t>
+          <t>fondo1</t>
         </is>
       </c>
       <c r="D13" s="18" t="inlineStr">
         <is>
-          <t>Chicha Morada</t>
-[...5 lines deleted...]
-        </is>
+          <t>Picante de acelga</t>
+        </is>
+      </c>
+      <c r="E13" s="18" t="n">
+        <v>3721</v>
       </c>
       <c r="F13" s="29" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="27" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Jueves</t>
         </is>
       </c>
       <c r="B14" s="27" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Desayuno</t>
         </is>
       </c>
       <c r="C14" s="27" t="inlineStr">
         <is>
-          <t>complemento_3</t>
+          <t>fondo1_acompanamiento</t>
         </is>
       </c>
       <c r="D14" s="27" t="inlineStr">
         <is>
-          <t>Aji y Limon</t>
-[...5 lines deleted...]
-        </is>
+          <t>Papa Blanca</t>
+        </is>
+      </c>
+      <c r="E14" s="27" t="n">
+        <v>1655</v>
       </c>
       <c r="F14" s="28" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="18" t="inlineStr">
         <is>
-          <t>Martes</t>
+          <t>Lunes</t>
         </is>
       </c>
       <c r="B15" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
+          <t>Desayuno</t>
         </is>
       </c>
       <c r="C15" s="18" t="inlineStr">
         <is>
-          <t>sopa</t>
+          <t>fondo1_acompanamiento</t>
         </is>
       </c>
       <c r="D15" s="18" t="inlineStr">
         <is>
-          <t>Menestron de Ternera con Fideo Canuto (380 cal)</t>
+          <t>Papa Blanca</t>
         </is>
       </c>
       <c r="E15" s="18" t="n">
-        <v>1887</v>
+        <v>1655</v>
       </c>
       <c r="F15" s="29" t="inlineStr">
         <is>
           <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="27" t="inlineStr">
         <is>
-          <t>Domingo</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="B16" s="27" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="C16" s="27" t="inlineStr">
         <is>
           <t>complemento_1</t>
         </is>
       </c>
       <c r="D16" s="27" t="inlineStr">
         <is>
-          <t>Cafe, Nesquik, Infusiones, Mantequilla</t>
+          <t>Cafe, Nesquick, Infusiones, Mantequilla</t>
         </is>
       </c>
       <c r="E16" s="27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F16" s="28" t="inlineStr">
         <is>
           <t>Sin receta asignada</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="18" t="inlineStr">
         <is>
-          <t>Domingo</t>
+          <t>Martes</t>
         </is>
       </c>
       <c r="B17" s="18" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="C17" s="18" t="inlineStr">
         <is>
-          <t>complemento_2</t>
+          <t>fondo1_acompanamiento</t>
         </is>
       </c>
       <c r="D17" s="18" t="inlineStr">
         <is>
-          <t>Jugo de Piña</t>
-[...5 lines deleted...]
-        </is>
+          <t>Papa Blanca</t>
+        </is>
+      </c>
+      <c r="E17" s="18" t="n">
+        <v>1655</v>
       </c>
       <c r="F17" s="29" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="27" t="inlineStr">
         <is>
-          <t>Domingo</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="B18" s="27" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="C18" s="27" t="inlineStr">
         <is>
-          <t>complemento_3</t>
+          <t>fondo1</t>
         </is>
       </c>
       <c r="D18" s="27" t="inlineStr">
         <is>
-          <t>Leche de Soya</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sancochado de Res</t>
+        </is>
+      </c>
+      <c r="E18" s="27" t="n">
+        <v>1881</v>
       </c>
       <c r="F18" s="28" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="18" t="inlineStr">
         <is>
-          <t>Domingo</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="B19" s="18" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="C19" s="18" t="inlineStr">
         <is>
-          <t>complemento_4</t>
+          <t>fondo1_acompanamiento</t>
         </is>
       </c>
       <c r="D19" s="18" t="inlineStr">
         <is>
-          <t>Leche Diluida</t>
-[...5 lines deleted...]
-        </is>
+          <t>Papa Blanca</t>
+        </is>
+      </c>
+      <c r="E19" s="18" t="n">
+        <v>1655</v>
       </c>
       <c r="F19" s="29" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="27" t="inlineStr">
         <is>
-          <t>Domingo</t>
+          <t>Miércoles</t>
         </is>
       </c>
       <c r="B20" s="27" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="C20" s="27" t="inlineStr">
         <is>
-          <t>complemento_5</t>
+          <t>fondo1_presa</t>
         </is>
       </c>
       <c r="D20" s="27" t="inlineStr">
         <is>
-          <t>Pan</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pecho de Res</t>
+        </is>
+      </c>
+      <c r="E20" s="27" t="n">
+        <v>1882</v>
       </c>
       <c r="F20" s="28" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="18" t="inlineStr">
         <is>
-          <t>Domingo</t>
+          <t>Sábado</t>
         </is>
       </c>
       <c r="B21" s="18" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="C21" s="18" t="inlineStr">
         <is>
-          <t>complemento_6</t>
+          <t>complemento_2</t>
         </is>
       </c>
       <c r="D21" s="18" t="inlineStr">
         <is>
-          <t>Omelett de Jamon</t>
+          <t>Jugo de Melon con Papaya</t>
         </is>
       </c>
       <c r="E21" s="18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" s="29" t="inlineStr">
         <is>
           <t>Sin receta asignada</t>
         </is>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="27" t="inlineStr">
         <is>
-          <t>Domingo</t>
+          <t>Sábado</t>
         </is>
       </c>
       <c r="B22" s="27" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="C22" s="27" t="inlineStr">
         <is>
-          <t>complemento_7</t>
+          <t>complemento_3</t>
         </is>
       </c>
       <c r="D22" s="27" t="inlineStr">
         <is>
-          <t>Aji y Limon</t>
+          <t>Avena con 7 semillas</t>
         </is>
       </c>
       <c r="E22" s="27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" s="28" t="inlineStr">
         <is>
           <t>Sin receta asignada</t>
         </is>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="18" t="inlineStr">
         <is>
-          <t>Domingo</t>
+          <t>Sábado</t>
         </is>
       </c>
       <c r="B23" s="18" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="C23" s="18" t="inlineStr">
         <is>
-          <t>fondo1_acompanamiento</t>
+          <t>fondo1</t>
         </is>
       </c>
       <c r="D23" s="18" t="inlineStr">
         <is>
-          <t>Rocoto y Sal</t>
+          <t>Patita con Mani</t>
         </is>
       </c>
       <c r="E23" s="18" t="n">
-        <v>3605</v>
+        <v>1902</v>
       </c>
       <c r="F23" s="29" t="inlineStr">
         <is>
           <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="27" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Sábado</t>
         </is>
       </c>
       <c r="B24" s="27" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="C24" s="27" t="inlineStr">
         <is>
-          <t>complemento_1</t>
+          <t>fondo1_acompanamiento</t>
         </is>
       </c>
       <c r="D24" s="27" t="inlineStr">
         <is>
-          <t>Cafe, Nesquik, Infusiones, Mantequilla</t>
-[...5 lines deleted...]
-        </is>
+          <t>Papa Blanca</t>
+        </is>
+      </c>
+      <c r="E24" s="27" t="n">
+        <v>1655</v>
       </c>
       <c r="F24" s="28" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="18" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Sábado</t>
         </is>
       </c>
       <c r="B25" s="18" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="C25" s="18" t="inlineStr">
         <is>
-          <t>complemento_2</t>
+          <t>fondo1_presa</t>
         </is>
       </c>
       <c r="D25" s="18" t="inlineStr">
         <is>
-          <t>Avena Chocolatada</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pollo Picado</t>
+        </is>
+      </c>
+      <c r="E25" s="18" t="n">
+        <v>3793</v>
       </c>
       <c r="F25" s="29" t="inlineStr">
         <is>
-          <t>Sin receta asignada</t>
+          <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="27" t="inlineStr">
         <is>
-          <t>Jueves</t>
+          <t>Viernes</t>
         </is>
       </c>
       <c r="B26" s="27" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="C26" s="27" t="inlineStr">
         <is>
-          <t>complemento_3</t>
+          <t>fondo1</t>
         </is>
       </c>
       <c r="D26" s="27" t="inlineStr">
         <is>
-          <t>Leche Diluida</t>
-[...5 lines deleted...]
-        </is>
+          <t>Mondonguito a la Italiana</t>
+        </is>
+      </c>
+      <c r="E26" s="27" t="n">
+        <v>1639</v>
       </c>
       <c r="F26" s="28" t="inlineStr">
-        <is>
-[...1576 lines deleted...]
-      <c r="F76" s="28" t="inlineStr">
         <is>
           <t>Receta sin ingredientes registrados</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D46"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="42" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="38" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="30" t="inlineStr">
         <is>
           <t>PRIORIDAD DE CORRECCIÓN — ordenado por frecuencia de aparición</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="31" t="inlineStr">
         <is>
           <t>Corrija primero los que aparecen más veces para maximizar cobertura</t>
         </is>
@@ -10759,902 +12380,402 @@
     <row r="3" ht="22" customHeight="1">
       <c r="A3" s="32" t="inlineStr">
         <is>
           <t>NOMBRE DEL PLATO/COMPLEMENTO</t>
         </is>
       </c>
       <c r="B3" s="32" t="inlineStr">
         <is>
           <t>COMIDA</t>
         </is>
       </c>
       <c r="C3" s="32" t="inlineStr">
         <is>
           <t>APARICIONES EN EL MENÚ</t>
         </is>
       </c>
       <c r="D3" s="32" t="inlineStr">
         <is>
           <t>ACCIÓN SUGERIDA</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="33" t="inlineStr">
         <is>
-          <t>Leche Diluida</t>
+          <t>Papa Blanca</t>
         </is>
       </c>
       <c r="B4" s="33" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
       <c r="C4" s="34" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D4" s="33" t="inlineStr">
         <is>
           <t>Crear receta con ingredientes y vincular al menú</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="18" t="inlineStr">
         <is>
-          <t>Pan</t>
+          <t>Enrollado de Hot Dog (320 cal)</t>
         </is>
       </c>
       <c r="B5" s="18" t="inlineStr">
         <is>
-          <t>Desayuno</t>
+          <t>Almuerzo</t>
         </is>
       </c>
       <c r="C5" s="35" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D5" s="18" t="inlineStr">
         <is>
-          <t>Crear receta con ingredientes y vincular al menú</t>
+          <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="33" t="inlineStr">
         <is>
-          <t>Aji y Limon</t>
+          <t>Plátano de Seda</t>
         </is>
       </c>
       <c r="B6" s="33" t="inlineStr">
         <is>
-          <t>Desayuno</t>
-[...3 lines deleted...]
-        <v>7</v>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="C6" s="36" t="n">
+        <v>1</v>
       </c>
       <c r="D6" s="33" t="inlineStr">
         <is>
-          <t>Crear receta con ingredientes y vincular al menú</t>
+          <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="18" t="inlineStr">
         <is>
-          <t>Cafe, Nesquik, Infusiones, Mantequilla</t>
+          <t>Pescado Frito</t>
         </is>
       </c>
       <c r="B7" s="18" t="inlineStr">
         <is>
-          <t>Desayuno</t>
+          <t>Almuerzo</t>
         </is>
       </c>
       <c r="C7" s="35" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D7" s="18" t="inlineStr">
         <is>
-          <t>Crear receta con ingredientes y vincular al menú</t>
+          <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="33" t="inlineStr">
         <is>
-          <t>Papa Blanca</t>
+          <t>Papa a la Huancaina</t>
         </is>
       </c>
       <c r="B8" s="33" t="inlineStr">
         <is>
-          <t>Desayuno</t>
-[...3 lines deleted...]
-        <v>5</v>
+          <t>Almuerzo</t>
+        </is>
+      </c>
+      <c r="C8" s="36" t="n">
+        <v>1</v>
       </c>
       <c r="D8" s="33" t="inlineStr">
         <is>
-          <t>Crear receta con ingredientes y vincular al menú</t>
+          <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="18" t="inlineStr">
         <is>
-          <t>Aji y Limon</t>
+          <t>Sopa Shambar c/ Res (320 cal)</t>
         </is>
       </c>
       <c r="B9" s="18" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="C9" s="36" t="n">
-        <v>2</v>
+      <c r="C9" s="35" t="n">
+        <v>1</v>
       </c>
       <c r="D9" s="18" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="33" t="inlineStr">
         <is>
-          <t>Enrollado de Hot Dog (320 cal)</t>
+          <t>Menestron de Ternera con Fideo Canuto (380 cal)</t>
         </is>
       </c>
       <c r="B10" s="33" t="inlineStr">
         <is>
           <t>Almuerzo</t>
         </is>
       </c>
-      <c r="C10" s="37" t="n">
-        <v>2</v>
+      <c r="C10" s="36" t="n">
+        <v>1</v>
       </c>
       <c r="D10" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="18" t="inlineStr">
         <is>
-          <t>Jugo de Piña</t>
+          <t>Rocoto y Sal</t>
         </is>
       </c>
       <c r="B11" s="18" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
-      <c r="C11" s="36" t="n">
-        <v>2</v>
+      <c r="C11" s="35" t="n">
+        <v>1</v>
       </c>
       <c r="D11" s="18" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="33" t="inlineStr">
         <is>
-          <t>Plátano de Seda</t>
+          <t>Jugo Mixto de Mango, Piña y Manzana</t>
         </is>
       </c>
       <c r="B12" s="33" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C12" s="37" t="n">
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="C12" s="36" t="n">
         <v>1</v>
       </c>
       <c r="D12" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="18" t="inlineStr">
         <is>
-          <t>Refresco de Cebada c/ Limon</t>
+          <t>Picante de acelga</t>
         </is>
       </c>
       <c r="B13" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C13" s="36" t="n">
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="C13" s="35" t="n">
         <v>1</v>
       </c>
       <c r="D13" s="18" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="33" t="inlineStr">
         <is>
-          <t>Pescado Frito</t>
+          <t>Cafe, Nesquick, Infusiones, Mantequilla</t>
         </is>
       </c>
       <c r="B14" s="33" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C14" s="37" t="n">
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="C14" s="36" t="n">
         <v>1</v>
       </c>
       <c r="D14" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="18" t="inlineStr">
         <is>
-          <t>Papa a la Huancaina</t>
+          <t>Sancochado de Res</t>
         </is>
       </c>
       <c r="B15" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C15" s="36" t="n">
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="C15" s="35" t="n">
         <v>1</v>
       </c>
       <c r="D15" s="18" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="33" t="inlineStr">
         <is>
-          <t>Sopa Shambar c/ Res (320 cal)</t>
+          <t>Pecho de Res</t>
         </is>
       </c>
       <c r="B16" s="33" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C16" s="37" t="n">
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="C16" s="36" t="n">
         <v>1</v>
       </c>
       <c r="D16" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="18" t="inlineStr">
         <is>
-          <t>Mandarina</t>
+          <t>Jugo de Melon con Papaya</t>
         </is>
       </c>
       <c r="B17" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C17" s="36" t="n">
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="C17" s="35" t="n">
         <v>1</v>
       </c>
       <c r="D17" s="18" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="33" t="inlineStr">
         <is>
-          <t>Chicha Morada</t>
+          <t>Avena con 7 semillas</t>
         </is>
       </c>
       <c r="B18" s="33" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C18" s="37" t="n">
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="C18" s="36" t="n">
         <v>1</v>
       </c>
       <c r="D18" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="18" t="inlineStr">
         <is>
-          <t>Menestron de Ternera con Fideo Canuto (380 cal)</t>
+          <t>Patita con Mani</t>
         </is>
       </c>
       <c r="B19" s="18" t="inlineStr">
         <is>
-          <t>Almuerzo</t>
-[...2 lines deleted...]
-      <c r="C19" s="36" t="n">
+          <t>Desayuno</t>
+        </is>
+      </c>
+      <c r="C19" s="35" t="n">
         <v>1</v>
       </c>
       <c r="D19" s="18" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="33" t="inlineStr">
         <is>
-          <t>Leche de Soya</t>
+          <t>Pollo Picado</t>
         </is>
       </c>
       <c r="B20" s="33" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
-      <c r="C20" s="37" t="n">
+      <c r="C20" s="36" t="n">
         <v>1</v>
       </c>
       <c r="D20" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="18" t="inlineStr">
         <is>
-          <t>Omelett de Jamon</t>
+          <t>Mondonguito a la Italiana</t>
         </is>
       </c>
       <c r="B21" s="18" t="inlineStr">
         <is>
           <t>Desayuno</t>
         </is>
       </c>
-      <c r="C21" s="36" t="n">
+      <c r="C21" s="35" t="n">
         <v>1</v>
       </c>
       <c r="D21" s="18" t="inlineStr">
-        <is>
-[...498 lines deleted...]
-      <c r="D46" s="33" t="inlineStr">
         <is>
           <t>Vincular a receta existente</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>